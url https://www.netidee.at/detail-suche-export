--- v13 (2026-08-25)
+++ v14 (2026-09-19)
@@ -114,312 +114,327 @@
     <t>Projektergebnisse</t>
   </si>
   <si>
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
-    <t>Community Project</t>
-[...105 lines deleted...]
-  <si>
     <t>Blog</t>
   </si>
   <si>
-    <t>WhoIdentifies.me</t>
-[...45 lines deleted...]
- </t>
+    <t>DGS-Aufnahmen abgeschlossen: Jetzt bereiten wir die Animationen vor</t>
+  </si>
+  <si>
+    <t>Wie aus den Studioaufnahmen neue Gebärdenvideos für eqREADER entstehen sollen</t>
+  </si>
+  <si>
+    <t>Die Aufnahmen in Deutscher Gebärdensprache sind abgeschlossen. Jetzt bereiten wir daraus neue Avatar-Animationen für eqREADER vor, damit Leser:innen künftig mehr Begriffe direkt im E-Book in Gebärdensprache nachschlagen können.</t>
+  </si>
+  <si>
+    <t>Ein Blick in unser Studio während der DGS-Aufnahmen. Diese Aufnahmen bilden die Grundlage für die kommenden Avatar-Animationen.
+Im Juli haben wir hier von unserem Aufnahmestudio und den ersten Versuchen berichtet, Gebärden aus Videos auf einen Avatar zu übertragen. Damals standen die Aufnahmen in Deutscher Gebärdensprache noch bevor. Inzwischen sind die DGS-Drehtage abgeschlossen. Jetzt arbeiten wir daran, das aufgenommene Material für die Animationen vorzubereiten.
+Für eqREADER brauchen wir diese Videos, damit Leser:innen beim Antippen eines Wortes die passende Gebärde sehen können. Mit den DGS-Aufnahmen schaffen wir die Grundlage, dieses Angebot um weitere Gebärden in Deutscher Gebärdensprache auszubauen.
+Im Studio haben wir die Gebärden mit vier Kameras aus verschiedenen Perspektiven aufgenommen. So können wir die Bewegungen der Hände und des Körpers ebenso erfassen wie den Gesichtsausdruck. Die Fotos geben einen Einblick in diese Arbeit: Die Darstellerin gebärdet vor einem hellen Hintergrund, umgeben von Kameras und Studiolicht.
+Jetzt bereiten wir die Aufnahmen für die Weiterverarbeitung vor. Dazu teilen wir die längeren Aufnahmeblöcke in einzelne Gebärdenclips auf und ordnen sie den jeweiligen Begriffen zu. Aus dem Studiomaterial entsteht so eine Sammlung, mit der unser Animationsteam weiterarbeiten kann.
+Diese geprüften Ausschnitte bilden die Grundlage für die Animation. Der Ansatz, den wir mit den ÖGS-Aufnahmen erprobt haben, soll nun auch für das DGS-Material zum Einsatz kommen: Aus den Kamerabildern berechnen wir Bewegungsdaten und übertragen sie auf die digitale Figur. Anschließend müssen wir prüfen, welche Bewegungen der Avatar korrekt wiedergibt und wo Nacharbeit nötig ist.
+Besonders genau geht es dabei um die Hände. Schon eine veränderte Fingerstellung kann die Verständlichkeit beeinträchtigen. Ebenso gehören Mimik und Mundbild zur Gebärde. Für die Beurteilung der fertigen Animationen brauchen wir deshalb gehörlose Expert:innen, die die Sprache beherrschen.
+Gebärde für Gebärde entsteht im Studio die Vorlage für den Ausbau des DGS-Videobestands.
+Auch Mimik und Mundbild gehören zur Gebärde. Sie müssen bei der Übertragung auf den Avatar berücksichtigt werden.
+Unser nächster Schritt ist, aus dem vorbereiteten DGS-Material Animationen zu erstellen und sie mit den Originalaufnahmen zu vergleichen. So wollen wir herausfinden, wo die automatische Übertragung bereits trägt und wo das Animationsteam korrigieren muss. Auf dieser Grundlage können wir den DGS-Videobestand für eqREADER weiter ausbauen.</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
   </si>
   <si>
     <t>Wie eqREADER gebärden lernt</t>
   </si>
   <si>
     <t>Zwei Wochen im Aufnahmestudio</t>
   </si>
   <si>
-    <t>Für jedes Wort braucht eqREADER ein Video in Gebärdensprache. In den letzten zwei Wochen haben wir getestet, wie diese Videos künftig fast automatisch entstehen können: mit einem Aufnahmestudio, vier Kameras und einem Fußpedal.</t>
+    <t>Für jedes Wort braucht eqREADER ein Video in Gebärdensprache. In den letzten zwei Wochen haben wir getestet, wie diese Videos künftig effizient produziert werden können: mit einem Aufnahmestudio, vier Kameras und einem Fußpedal.</t>
   </si>
   <si>
     <t>Im letzten Beitrag ging es darum, wie eqREADER mehrdeutige Wörter auseinanderhält. Heute geht es um die andere Hälfte des Projekts: die Gebärdenvideos selbst. Für jedes Wort, das eqREADER erklären soll, braucht es ein Video in Gebärdensprache. Diese Videos zu produzieren ist bisher der aufwendigste Teil des Vorhabens. In den letzten zwei Wochen haben wir in Wien an einem neuen Weg gearbeitet, der das ändern könnte.
 Warum die Videos der Engpass sind
-Unsere Gebärdenvideos zeigen einen 3D-Avatar. Damit der eine Gebärde vorführen kann, gebärdet zuerst eine gehörlose Fachkraft das Wort vor der Kamera. Danach überträgt ein Animationsteam die Bewegung von Hand auf die Computerfigur, samt Mimik und Mundbild. Das Ergebnis ist gut, aber teuer. Für ein einzelnes Wort können mehrere Arbeitsstunden zusammenkommen. Bei ein paar hundert Begriffen geht das noch, bei ganzen Büchern nicht mehr.
+Unsere Gebärdenvideos zeigen einen 3D-Avatar. Damit der eine Gebärde vorführen kann, gebärdet zuerst eine gehörlose Übersetzerin das Wort vor der Kamera. Danach überträgt ein Animationsteam die Bewegung von Hand auf die Computerfigur, samt Mimik und Mundbild. Das Ergebnis ist gut, aber teuer. Für ein einzelnes Wort können mehrere Arbeitsstunden zusammenkommen. Bei ein paar hundert Begriffen geht das noch, bei ganzen Wörterbüchern nicht mehr.
 Deshalb testen wir gerade einen anderen Ansatz: Der Computer sieht sich die Aufnahme an und überträgt die Bewegung selbst auf den Avatar. Ohne Spezialanzug, ohne aufgeklebte Marker, nur aus dem Videobild.
 Ein Studio, vier Kameras und ein Fußpedal
 Dafür haben wir ein Aufnahmestudio eingerichtet. Vier Kameras filmen jede Gebärde gleichzeitig, von vorn, von der Seite, einmal der ganze Körper und eine eigene Kamera nur für das Gesicht, weil das Mundbild in der Gebärdensprache Bedeutung trägt. Dazu Studiolicht und ein Teleprompter, der das jeweils nächste Wort anzeigt.
 Gesteuert wird die Aufnahme über ein Fußpedal, und zwar von unserer gehörlosen Darstellerin selbst. Sie gebärdet ein Wort, tritt aufs Pedal, der Prompter zeigt das nächste. Niemand muss dazwischenreden oder die Kamera stoppen, das Tempo bestimmt sie allein. So kommt sie auf mehrere hundert Gebärden pro Stunde.
 Auf der Liste stehen knapp 12.000 Gebärden der Österreichischen Gebärdensprache.
 Danach übernehmen die Rechner
 In der Drehpause der letzten Woche lief die Auswertung. Zuerst schneidet eine selbst entwickelte Software die stundenlangen Aufnahmeblöcke in einzelne Clips. Sie erkennt dafür, wann die Hände in der Ruheposition liegen und wann gebärdet wird. Übrig bleiben rund 6.000 sauber geschnittene Einzelgebärden, jede mit dem richtigen Wort beschriftet und aus allen vier Kameraperspektiven synchron.
 Dann berechnen Machine-Learning-Modelle aus jedem Clip die Bewegung in 3D: wo die Arme sind, wie stark jeder einzelne Finger gebeugt ist, was das Gesicht macht. Aus dem Video wird eine Art digitales Bewegungsskelett, und das lässt sich auf den Avatar übertragen. Die ersten Gebärden laufen bereits automatisch auf ihm. Was vorher Stunden an Handarbeit gebraucht hat, rechnet der Computer jetzt in wenigen Minuten durch.
 Die Qualitätsfrage
 Gebärdensprache verzeiht allerdings keine Ungenauigkeit. Eine leicht andere Handform kann eine andere Bedeutung ergeben, so wie ein Tippfehler aus „Haus" ein „Maus" macht. Ein Avatar, der nur ungefähr richtig gebärdet, hilft niemandem.
 Ein großer Teil der zwei Wochen ging deshalb in die Qualitätskontrolle. Dabei hilft uns, dass wir über die Jahre mehrere tausend Gebärden professionell von Hand animiert haben. Zusammen mit einem Katalog der wichtigsten Handformen der ÖGS lässt sich damit für jeden automatisch erzeugten Clip nachprüfen, ob die Handform stimmt und ruhig gehalten wird, so wie es ein menschlicher Animator machen würde.
 Dabei findet man auch Fehler, mit denen wir nicht gerechnet hatten. Sind beide Hände sehr nah beieinander, verwechselt der Computer manchmal, welcher Finger zu welcher Hand gehört, und erfindet etwa einen ausgestreckten Zeigefinger, den es in der Aufnahme nie gab. Solche Fälle automatisch aufzuspüren ist inzwischen eine eigene Baustelle geworden. Das letzte Wort haben ohnehin Menschen: Gehörlose Expert:innen sichten die Ergebnisse, denn ob eine Gebärde verständlich ist, kann nur beurteilen, wer die Sprache täglich verwendet.
 Wie es weitergeht
 Wenn der neue Produktionsweg hält, was die ersten Tests versprechen, können wir den Wortschatz von eqREADER deutlich schneller erweitern als bisher und irgendwann auch längere Texte durchgehend in Gebärdensprache anbieten. Im August folgt die nächste Aufnahmerunde, dann mit einer zweiten Darstellerin für die Deutsche Gebärdensprache und mit allem, was wir aus den ÖGS-Aufnahmen gelernt haben. Über die ersten Reaktionen gehörloser Nutzer:innen auf die automatisch erzeugten Gebärden berichten wir im nächsten Beitrag.</t>
   </si>
   <si>
-    <t>29.07.2026</t>
+    <t>Community Project</t>
+  </si>
+  <si>
+    <t>somes</t>
+  </si>
+  <si>
+    <t>Plattform für politische Transparenz</t>
+  </si>
+  <si>
+    <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Somes macht die Aktivitäten der Nationalratsabgeordneten und der Regierung niederschwellig zugänglich.</t>
+  </si>
+  <si>
+    <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Durch den ganzheitlichen Ansatz namens somes möchten wir Desinformation (kontrolliert oder unabsichtlich), algorithmischen Filterblasen, Korruption und Politikverdrossenheit entgegenwirken, indem parlamentarische und regierungsspezifische Aktivitäten, Prozesse und Informationen niederschwellig zugänglich gemacht werden. In der 1. Ausbaustufe, die hauptsächlich während einer HTL-Diplomarbeit durchgeführt wurde, konnte schon eine solide Basis aufgebaut und viele Funktionen etabliert werden. Link zur Plattform somes 
+Vom Schulprojekt zur internationalen Musterlösung
+Im nächsten Ausbauschritt möchten wir, konkret mit fünf Teilbereichen, aber noch weiter: KI wird umfangreicher und transparenter eingesetzt,  die Internationalisierung gestartet, die Mobilapplikation entwickelt, der aktuelle Funktionsstand aufpoliert und mit partizipativen Ansätzen auf das nächste Level gehoben. Diese Teilbereiche bilden die Grundlage, um die Vision von somes als internationales best-practice Tool zu realisieren.
+KI-Funktionen z.B.
+  Themenklassifikation für Verordnungen und neue Ministerialentwürfe
+  Transparentere und verbesserte politische Haltungs- und Richtungsanalyse
+  Abgeordnetenähnlichkeitssystem – Welcher Abgeordnete ist ähnlich zu mir?
+  Sprechende und kürzere Titel
+  Laufend neue Zusammenfassungen für alle Gegenstände und Reden
+  Zentrale Redeschwerpunkte (in Bezug zu z.B. Antragstext) in originaler Rede farblich hervorheben
+Internationalisierung (EU-Parlament-Erweiterung) z.B.
+  Großer Anteil des Somes-Featureset direkt für EU-Parlament zugänglich machen
+  Modularität in Backend &amp; Frontend
+Mobilapplikation z.B.
+  Nachimplementierung der Somes-Web-Funktionen, bedingungslos mobile first
+Usability, Quality Of Life &amp; Accessiblity z.B.
+  Aktivitätsscoring
+  Statistiken
+      größere Variation an Diagrammen
+      fehlende Statistiken ergänzen
+  OAuth für Nutzerauthenication
+  Mehr Filteroptionen
+  Barrierefreiheit &amp; UX verbessern
+  Vervollständigte Informationen zu Ministerialentwürfen und Verordnungen
+  Neuigkeitenseite mit zusätzlichen Informationen erweitern
+Partizipation
+  Abgeordneten Fragen stellen können
+  Volksbegehren integrieren
+  Stimmungsbarometer</t>
+  </si>
+  <si>
+    <t>Informationsplattform, Mobile App</t>
+  </si>
+  <si>
+    <t>AGPL  3.0, GPL 3.0</t>
+  </si>
+  <si>
+    <t>AI | KI, Datenbank, Datenbanken relationale, Javascript, mobile App, SQL</t>
+  </si>
+  <si>
+    <t>Artificial Intelligence, Demokratie | Transparenz, Information Visualization, Mobile Apps, Online-Plattformen</t>
+  </si>
+  <si>
+    <t>Axum, PostgreSQL, Rust, Tokio, sqlx, redis, react native, Svelte, Meilisearch, transformers, llama.cpp</t>
+  </si>
+  <si>
+    <t>Erwachsene, Jugendliche, Politik</t>
+  </si>
+  <si>
+    <t>Zwischenbericht, Website</t>
+  </si>
+  <si>
+    <t>14.09.2026</t>
   </si>
   <si>
     <t>Stipendium Call #20</t>
   </si>
   <si>
-    <t>Designing a study to ask AI practitioners about privacy risk</t>
-[...63 lines deleted...]
-Die strukturierte Aufbereitung der Inhalte bildet die Grundlage für die Entwicklung unserer Open Educational Resources. Geplant ist die Bereitstellung von zwei bis fünf öffentlich zugänglichen Data-Science-Kursen: Aus den drei Stufen entstehen eigenständige, kompakte Kurse (Beginner, Intermediate, Advanced), bewusst schlanker als die vollständige Lehrveranstaltung, damit sie sich im Selbststudium und berufsbegleitend absolvieren lassen. Die Kurse werden ohne Musterlösungen veröffentlicht. Dadurch soll selbstständiges Lernen unterstützt und eine dauerhafte Nutzung der Materialien über die Lehrveranstaltung hinaus ermöglicht werden. Ergänzt werden die Inhalte um Grundlagen der Versionsverwaltung mit git (ein Branch, Einzelarbeit, in Konsole und VS Code) als Sicherung und Versionierung der eigenen Arbeit; so bleibt die Selbstständigkeit nicht auf die bereitgestellten Kurse beschränkt.
+    <t>LLM Agents for Offensive Security: Ethics?</t>
+  </si>
+  <si>
+    <t>On the Ethics of Using Autonomous Agents for Offensive Security</t>
+  </si>
+  <si>
+    <t>Fresh from presenting at FAIEMA 2026 in L'Aquila: why LLM-driven hacking agents differ ethically from traditional tools, who is responsible when they misbehave, and who ends up paying the bill.</t>
+  </si>
+  <si>
+    <t>I just returned from L'Aquila, where I presented our paper The Ethics of Autonomous AI Agents for Offensive Security at FAIEMA 2026, written together with Jürgen Cito and Jasmin Wachter. The previous post ended with uncomfortable questions about the attacker-defender balance and the workforce. This one takes a step back and asks questions about the ethics of building offensive agents.
+Does the Field Care?
+Before writing about ethics, we checked whether the field talks about it. In a companion study we reviewed the ethics statements of 54 LLM-driven offensive-security prototypes. The good news: most papers acknowledge dual-use (that the same tool can be used by a benign user for increasing their security, as well as by a malicious user that uses the same tool to attack non-consenting third parties). Roughly half of the prototypes released their code, and the field is split on whether that is responsible or not. The most common argument for releasing prototypes is "we help defenders prepare", followed by "our prototype is not capable enough to cause real harm". The second argument has aged badly.
+Three Things That Changed
+Traditional tools like nmap or metasploit are passive instruments: a trained human picks the tool, and the tool does one predictable thing. Agents break this in three independent ways.
+Their actions are indeterminate. You give the agent a goal and it decides how to get there. You pass the agency to the agent (d'oh) and the agent independently selects actions (attacks) to execute.
+Their impact is indeterminate. Building an agent is closer to teaching methodology to students than to writing an exploit. With the latter, you write an exploit for a software, very often for a single specific version. With that, you can contact the author of the vulnerable software and warn them before releasing the vulnerability (responsible disclosure). You can't do this when you release an autonomous offensive security agent. Also related to unpredictable impact: Capability evaluations at both OpenAI and Anthropic have already produced real incidents where agents escaped their sandboxes and compromising unconsenting third-parties.
+Their users are indeterminate. Usage-based billing plus a prompt now replaces years of training, including the ethical education and professional socialization that came with it. Onramp costs are lower when using LLMs than the, sometimes steep, license costs that we had before.
+Who Is Responsible and Can Prevent Accidents and Abuse?
+For users, the cleanest analogy is principal-agent liability: if you delegate authority to a system, foreseeable consequences stay with you. For tool-makers it is harder. Floridi's distributed moral responsibility reaches everyone causally involved, developers included. But consider the following scenario: you ship an agent with state-of-the-art safeguards, and a year later somebody swaps in a more capable model that bypasses them. Blaming you for the new agent backdates accountability to a moment when you could not have known about this. Responsibility diffuses. It does not disappear, but it becomes hard to pin down. In our companion study, we looked into how many papers were mentioning this future-looking scenario: only 4% of papers did. Our community is thus not aware of this problem (so it cannot be state-of-the-art or established-practise).
+Tool-makers have two escape hatches. Withholding code buys control at the cost of reproducibility and defender access, and LLMs reverse-engineer binaries anyway. Delegating safety to the model provider works until it doesn't: after being breached by an agent during a safety evaluation, Hugging Face had to fall back to an open-weight model for forensics because their preferred frontier model refused the defensive work. And once open-weight models are capable enough, there is no gatekeeper left to delegate to.
+Who Pays?
+Mostly defenders and maintainers. cURL ended its monetary bug bounty after a flood of AI slop; now the reports are good, and the maintainers are drowning in those instead. Firefox fixed roughly seven times more security bugs per release in 2026 than in 2025. Consider that those maintainers are already overworked and often not-paid. This is not sustainable and a recipe for burnout. And, as discussed in the last post, automating the junior work erodes the pipeline that produces senior experts.
+What We Recommend
+We give longer recommendations within the paper, but want to include a short summary here: researchers should publish a threat model for their scaffold (what it refuses, what it cannot refuse, what a modification enables) and focus on providing good logs for analysis. Model-makers should default to open weights, but keep strongly offensive models behind structured access. Defenders should minimize attack surface: removed code cannot be exploited. Policy-makers should fund OSS maintainers, build substitute training pathways, and remember Wassenaar before regulating security research.
+None of this resolves the open- versus closed-weight question; we don't think it has a clean answer. The short-term balance favours attackers. In the long run, software should become more secure.</t>
+  </si>
+  <si>
+    <t>LLM, AI, Pen-Testing, Dual-Use, Offensive Security, FAIEMA</t>
+  </si>
+  <si>
+    <t>12.09.2026</t>
+  </si>
+  <si>
+    <t>Meilensteine in der Entwicklung der Hinweisbox</t>
+  </si>
+  <si>
+    <t>Wir sind für die Pilotierung bereit</t>
+  </si>
+  <si>
+    <t>Die Entwicklung der Hinweisbox schreitet voran und erreicht die Pilotierungsphase</t>
+  </si>
+  <si>
+    <t>Die Hinweisbox ist klar für den Empfang von anonymen Hinweisen in der Testphase</t>
+  </si>
+  <si>
+    <t>In den vergangenen Monaten haben wir wichtige Fortschritte bei der Entwicklung unseres Whistleblowing-Tools – der Hinweisbox – erzielt. Ziel ist es, Hinweisgeber*innen eine sichere, anonyme und niedrigschwellige Möglichkeit zu bieten, Missstände zu melden.
+Über eine Ende-Zu-Ende verschlüsselte Webapplikation können Hinweise ganz ohne Registrierung und ohne Angabe persönlicher Daten eingereicht werden. Wer für Rückfragen zur Verfügung stehen möchte, kann im Anschluss ein virtuelles Postfach anlegen, das ausschließlich über eine selbst gewählte Kennung und ein Passwort zugänglich ist – so bleibt die Anonymität in jedem Schritt gewahrt.
+Ein besonderer Schwerpunkt der Entwicklung lag auf der missbräuchlichen Verwendung der Hinweisbox: Uploads werden bereits vor dem Hochladen verschlüsselt und liegen zu keinem Zeitpunkt lesbar auf unseren Servern. Bilder und Videos durchlaufen zusätzlich eine automatisierte Prüfung über die Project-Arachnid-Schnittstelle, um bekanntes Kindesmissbrauchsmaterial zuverlässig zu erkennen und im Fall eines Treffers sofort zu löschen, bevor es überhaupt einsehbar ist.
+Auf Seite der Vereine sorgt ein Vier-Augen-Prinzip dafür, dass jeder eingehende Hinweis von mindestens zwei Fallbearbeiter*innen gesichtet werden muss, bevor er als gelesen gilt. Alle Zugriffe werden protokolliert, Hinweise können kommentiert, als PDF exportiert und nachvollziehbar archiviert werden. 
+Einige Work-flow-Prozesse waren herausfordernd und mussten mehrmals neu gedacht und neu entwickelt werden, was uns auch viel Zeit gekostet hat. Momentan sind wir in der Pilotierungsphase angelangt und berichten bald von den Ergebnissen.
+Besonders freut uns, dass wir schon über die Hinweisbox kontaktiert wurden. Diese ist jedenfalls ein Must-Have für Organisationen und Vereine, die ein anonymes Beschwerdetool - besonders im Sinne des Kinderschutzes - umsetzen möchten. 
+Wir freuen uns mit dieser Förderung einen wichtigen Beitrag zu mehr Transparenz und Kinderschutz leisten zu können!</t>
+  </si>
+  <si>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t>Community Scholarship</t>
+  </si>
+  <si>
+    <t>KI in der Beschaffung &amp; Beschaffung von KI                                                 |  AI in Procurement &amp; Procurement of AI</t>
+  </si>
+  <si>
+    <t>Eine Betrachtung der Schnittmenge von Künstlicher Intelligenz und Vergaberecht  |  A discussion of the intersection of artificial intelligence and public procurement law</t>
+  </si>
+  <si>
+    <t>Die Masterarbeit untersucht die Schnittmenge zwischen Künstlicher Intelligenz (KI) und dem öffentlichen Auftragswesen. Einerseits wird analysiert, wie öffentliche Auftraggeber:innen KI rechtssicher beschaffen können, andererseits wird das Potenzial beleuchtet, wie KI selbst das öffentliche Auftragswesen digital transformieren könnte – etwa durch mehr Transparenz, Effizienz und eine stärkere Antikorruptionswirkung. Ziel ist es, regulatorische Herausforderungen, praxisrelevante Fragestellungen und rechtspolitische Potenziale kritisch zu beleuchten. Dabei werden auch der internationale Forschungsstand sowie vergleichende Beispiele aus anderen Ländern einbezogen. Die Arbeit soll einen interdisziplinären Beitrag zur Weiterentwicklung eines zukunftsfähigen, digitalen Vergaberechts leisten.
+The master’s thesis examines the intersection between artificial intelligence (AI) and public procurement. On the one hand, it analyses how public contracting authorities can procure AI in a legally compliant manner; on the other hand, it explores the potential for AI to digitally transform public procurement itself—for example, through greater transparency, efficiency, and anti-corruption effects. The aim is to critically address regulatory challenges, practice-relevant questions, and legal policy potentials. The thesis also takes into account the international state of research as well as comparative examples from other countries. Overall, the work seeks to make an interdisciplinary contribution to the further development of a future-proof, digital public procurement framework.</t>
+  </si>
+  <si>
+    <t>Masterarbeit</t>
+  </si>
+  <si>
+    <t>AI | KI</t>
+  </si>
+  <si>
+    <t>AI Law, Künstliche Intelligenz /AI / Machine Learning, Public Procurement Law, Vergaberecht</t>
+  </si>
+  <si>
+    <t>Universität Wien</t>
+  </si>
+  <si>
+    <t>Öffentliche Hand, Politik, thematische Community</t>
+  </si>
+  <si>
+    <t>Zwischenbericht</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>Fortschrittsbericht</t>
+  </si>
+  <si>
+    <t>Zwei neue Vorschläge der Europäischen Kommission von zentraler Bedeutung für die Untersuchung</t>
+  </si>
+  <si>
+    <t>Verändern zwei neue Verordnungsvorschläge der Europäischen Kommission (der Public Procurement Act und der Cloud and AI Development Act (CADA)) die Rahmenbedingungen für die Beschaffung von Cloud- und KI-Leistungen?</t>
+  </si>
+  <si>
+    <t>Für das Thema der Arbeit haben sich die Rahmenbedingungen in den letzten Monaten durch zwei Rechtsetzungsinitiativen der Kommission weiterentwickelt. Beide Vorschläge berühren unmittelbar den Untersuchungsgegenstand und sind, soweit es der zeitliche Rahmen noch zulässt, jedenfalls zumindest in Grundzügen zu berücksichtigen.
+1. Verordnungsvorschlag zur Reform des EU-Vergaberechts (veröffentlicht seit heute, 09.09.2026)
+Die Kommission hat heute den Vorschlag für eine Verordnung des Europäischen Parlaments und des Rates über die Vereinheitlichung des öffentlichen Auftragswesens (Public Procurement Act) vorgelegt. Relevant ist schon die gewählte Form: statt der derzeit geltenden Richtlinien 2014/23/EU, 2014/24/EU und 2014/25/EU wird eine unmittelbar anwendbare Verordnung vorgeschlagen. Inhaltlich sind für die Arbeit insbesondere folgende Aspekte relevant und in weiterer Folge näher zu untersuchen: die Einführung eines verpflichtenden Zuschlagsmodells nach dem Prinzip des "Best Price-Quality Ratio" mit einer Mindestgewichtung von qualitativen (bzw. nachhaltigkeitsbezogenen) Zuschlagskriterien von 30 % (bei arbeitsintensiven Dienstleistungen 50 %); die Verankerung einer „europäischen Präferenz“ sowie sektorspezifische "EU-Mehrwertkriterien", die v.a. auch für die Beschaffung von Cloud-Computing-Diensten konzipiert sind; sowie neue Instrumente zur Sicherheits- und Drittstaaten-Prüfung. Da der Entwurf erst heute veröffentlicht wurde, kann er im Rahmen dieses Blog-Beitrags nur darauf hingewiesen werden, es können jedoch noch keine vertieften Anmerkungen dazu gemacht werden. Eine nähere Analyse, insb. im Hinblick auf die genannten Zuschlagskriterien für KI-Leistungen – bleibt der weiteren Bearbeitung vorbehalten.
+2. Cloud and AI Development Act (CADA)
+Am 3. Juni 2026 hat die Kommission den Vorschlag für eine Verordnung zur Festlegung eines Maßnahmenrahmens zur Stärkung des europäischen Cloud- und KI-Ökosystems (Cloud and AI Development Act, CADA) vorgelegt. Für die Arbeit von besonderem Interesse ist dabei v.a. der demand-seitige Aspekt: CADA sieht einen EU weiten, einheitlichen Bewertungs-Katalog für „Cloud- und KI-Souveränität“ vor und verpflichtet öffentliche Auftraggeberinnen, im Rahmen der Beschaffung von Cloud- und KI-Dienstleistungen den „Unionsmehrwert“ als nichtpreisliches Zuschlagskriterium zu berücksichtigen.
+Einordnung für die weitere Bearbeitung
+Beide Vorschläge befinden sich am Anfang des ordentlichen Gesetzgebungsverfahrens (Art. 294 AEUV) und werden voraussichtlich Gegenstand langwieriger Trilogverhandlungen sein. Für die dogmatische Einordnung wird wesentlich zu klären sein, in welchem Verhältnis die beiden Vorschläge zueinander sowie zur Verordnung (EU) 2024/1689 (KI-VO) stehen, sowie ob und inwieweit die sektorspezifischen Zuschlagskriterien des Public Procurement Act und der CADA-Souveränitätsrahmen mit den Anforderungen der KI-VO an (Hochrisiko-)KI-Systeme im öffentlichen Sektor aufeinander abgestimmt sind. Bereits jetzt absehbar ist zudem, dass die von mehreren Mitgliedstaaten scharf kritisierte Wahl der Verordnung anstelle einer Richtlinie als Rechtsinsturment des neuen Vergaberechtsregimes wohl einen zentralen Streitpunkt der bevorstehenden Verhandlungen bilden wird.
  </t>
   </si>
   <si>
-    <t>22.07.2026</t>
+    <t>DSA-Monitor</t>
+  </si>
+  <si>
+    <t>Wissens- und Analyse-Hub für evidenzbasiertes DSA-Enforcement</t>
+  </si>
+  <si>
+    <t>Der Digital Services Act (DSA) ist die erste EU-weite Verordnung, die illegale Inhalte auf Plattformen wie Facebook, Instagram, TikTok &amp; Co. bekämpft und Plattformen stärker in die Verantwortung nimmt. Das ÖIAT ist als Trusted Flagger im Sinne des DSA ein vertrauenswürdiger Hinweisgeber und kann problematische Inhalte prioritär zur raschen Entfernung melden. Gleichzeitig ist das ÖIAT seit 1997 eine zentrale Anlaufstelle für digitale Sicherheit. Mit unseren Initiativen wie saferinternet.at, Watchlist Internet, der Internet Ombudsstelle oder der Servicestelle digitaleSenior:innen und durch unsere Nähe zu den Zielgruppen fungieren wir als Frühwarnsystem für digitale Risiken in Österreich.
+Seit Inkrafttreten des DSA wenden sich Behörden mit relevanten Fragestellungen an zivilgesellschaftliche Organisationen wie uns. Die DSA-relevanten Probleme sind häufig bekannt, aber nur schwer greifbar. Aufgrund begrenzter Ressourcen können wir Praxiserfahrungen bisher nur ad-hoc weitergeben – vertiefende Recherchen und Analysen, die regulatorisch verwertbar wären, fehlen. Dies erschwert das DSA-Enforcement.
+Mit DSA Monitor schaffen wir ein zentrales Analyse- und Wissens-Hub, das diese Lücke schließen soll. Zu den Schwerpunktthemen „Kinder- und Jugendschutz“ sowie „Hürden für Trusted Flagger“ wollen wir fundiertes, evidenzbasiertes Wissen für die digitale Plattformaufsicht aufbereiten und Behörden gezielt beim DSA-Enforcement unterstützen.</t>
+  </si>
+  <si>
+    <t>Website, Studie | Bericht | Konzept, Studie | Bericht | Konzept, Zwischenbericht</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>Schönheitsideale, riskante Substanzen &amp; Schleichwerbung</t>
+  </si>
+  <si>
+    <t>Wie Snapchat Jugendlichen Schönheitsoptimierung als Dauerthema ausspielt</t>
+  </si>
+  <si>
+    <t>Wir haben ein weiteres Dossier veröffentlicht und untersucht, welche Beauty- und Fitness-Inhalte Snapchat Nutzer:innen in den algorithmisch kuratierten Bereichen „Spotlight“ und „Discover“ anzeigt. Gefunden haben wir problematische Schönheitsideale, die Normalisierung kosmetischer Eingriffe und die Bewerbung verschreibungspflichtiger Substanzen – im Minutentakt ausgespielt und fast durchgehend ohne Werbekennzeichnung.</t>
+  </si>
+  <si>
+    <t>Was wir gemacht haben
+Snapchat zählt zu den beliebtesten Plattformen unter Jugendlichen in Österreich: 65% der 11- bis 17-Jährigen nutzen die App, 85% davon täglich. Gleichzeitig läuft Snapchat unter dem Radar, es findet kaum Forschung dazu statt. Wir wollten es genauer wissen und haben vier Testprofile auf Snapchat angelegt, die sich entlang der Dimensionen Alter (minderjährig vs. volljährig) und Interesse/Geschlecht (Beauty vs. Fitness/weiblich vs. männlich) unterscheiden.
+Nach einer Trainingsphase der Accounts wurden von Mai bis Juni 2026 insgesamt 700 Minuten Feed (11,7 Stunden) per Screencast aufgezeichnet und entlang eines Codier- und Kategoriensystems analysiert. Insgesamt wurden dabei 226 problematische Videos erfasst.
+Was wir herausgefunden haben
+Zentrale Ergebnisse:
+	Über alle Profile hinweg wurde durchschnittlich alle 3,1 Minuten ein problematisches Video ausgespielt. Den minderjährigen Accounts alle 2,8 Minuten.
+	Weibliche Beauty Profile waren dabei doppelt so stark betroffen wie die männlichen Fitness-Profile.
+	Von den Inhalten, die der 13-jährigen weiblichen Persona ausgespielt wurden, entfiel ein Großteil auf kosmetische Eingriffe wie injizierbare Filler oder Botox. Diese Behandlungen werden durch die Dauerbeschallung als alltägliche Freizeitaktivität normalisiert.
+	Bei den männlichen Profilen dominierten Looksmaxxing-Inhalte – inklusive offener Empfehlungen für anabole Steroide, Testosteron und Peptide. Der Übergang von harmlos wirkenden Pflegetipps zu ideologisch aufgeladenen und extremen Inhalten aus dem Incel-Umfeld verläuft dabei fließend.
+	Von 104 als kommerziell eingestuften Einträgen aus dem Beauty- und Fitnesskontext waren rund 93% nicht als Werbung gekennzeichnet.
+	Rechtlich verdichten sich diese Einzelbefunde zu einem systemischen Risiko im Sinne von Art. 34 DSA.
+Großes Medienecho
+Wir freuen uns sehr darüber, dass wir unsere Erhebung nicht nur mit der Europäischen Kommission als Kontrollbehörde des DSA teilen konnten, sondern auch ein breites Publikum durch unsere Medienarbeit erreichen konnten. Die Studie wurde in unterschiedlichen ORF-Formaten (Ö3, Radio Salzburg, Radion Niederösterreich, ZIB, ZIB Magazin Media) genauso behandelt wie in der Tageszeitung profil und als Reels bei der Wiener Zeitung und der Chefredaktion.</t>
+  </si>
+  <si>
+    <t>Digitalisierung, Snapchat, Digital Services Act, Schönheitsideale</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -735,72 +750,72 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="134.396" bestFit="true" customWidth="true" style="0"/>
-[...12 lines deleted...]
-    <col min="26" max="26" width="117.828" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="200.38" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="268.934" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="497.736" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="1546.48" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="937.771" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="129.683" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="121.399" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -894,511 +909,507 @@
       <c r="N2"/>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
-        <v>7905</v>
+        <v>8048</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3"/>
-      <c r="M3"/>
-      <c r="N3"/>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3" t="s">
+        <v>36</v>
+      </c>
       <c r="O3" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="Q3" t="s">
         <v>36</v>
       </c>
-      <c r="R3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
       </c>
+      <c r="Q3"/>
+      <c r="R3"/>
       <c r="S3"/>
-      <c r="T3" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
-        <v>7996</v>
+        <v>8048</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="N4"/>
-      <c r="O4"/>
-[...6 lines deleted...]
-      </c>
+      <c r="O4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
       <c r="S4"/>
-      <c r="T4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T4"/>
+      <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-      <c r="X4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5">
-        <v>7716</v>
+        <v>7723</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="L5"/>
-      <c r="M5"/>
+      <c r="M5" t="s">
+        <v>45</v>
+      </c>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="P5"/>
       <c r="Q5" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="R5" t="s">
         <v>48</v>
       </c>
-      <c r="S5"/>
+      <c r="S5" t="s">
+        <v>49</v>
+      </c>
       <c r="T5" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="U5" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="V5"/>
-      <c r="W5"/>
+      <c r="W5" t="s">
+        <v>52</v>
+      </c>
       <c r="X5" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="Y5"/>
       <c r="Z5" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="AA5"/>
       <c r="AB5" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6">
-        <v>7909</v>
+        <v>7733</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6"/>
+      <c r="Y6" t="s">
+        <v>61</v>
+      </c>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7">
-        <v>7909</v>
+        <v>7940</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="N7"/>
+        <v>64</v>
+      </c>
+      <c r="N7" t="s">
+        <v>65</v>
+      </c>
       <c r="O7" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8">
-        <v>8048</v>
+        <v>7977</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
+        <v>71</v>
+      </c>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8" t="s">
         <v>72</v>
       </c>
-      <c r="N8"/>
-      <c r="O8" t="s">
+      <c r="R8" t="s">
         <v>73</v>
       </c>
-      <c r="P8" t="s">
+      <c r="S8"/>
+      <c r="T8" t="s">
         <v>74</v>
       </c>
-      <c r="Q8"/>
-[...4 lines deleted...]
-      <c r="V8"/>
+      <c r="U8" t="s">
+        <v>75</v>
+      </c>
+      <c r="V8" t="s">
+        <v>76</v>
+      </c>
       <c r="W8"/>
-      <c r="X8"/>
+      <c r="X8" t="s">
+        <v>77</v>
+      </c>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8"/>
+      <c r="AA8" t="s">
+        <v>78</v>
+      </c>
       <c r="AB8" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9">
-        <v>7832</v>
+        <v>7977</v>
       </c>
       <c r="C9" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P9" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10">
-        <v>7913</v>
+        <v>7730</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="R10"/>
       <c r="S10"/>
-      <c r="T10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T10"/>
+      <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-      <c r="X10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="AA10"/>
       <c r="AB10" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
-        <v>8012</v>
+        <v>7730</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>89</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>90</v>
       </c>
       <c r="N11"/>
       <c r="O11" t="s">
         <v>91</v>
       </c>
       <c r="P11" t="s">
         <v>92</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11"/>
+      <c r="Y11" t="s">
+        <v>93</v>
+      </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">