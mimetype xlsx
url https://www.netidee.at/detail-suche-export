--- v14 (2026-09-19)
+++ v15 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>field_kontakt_e_mail</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
@@ -114,51 +114,238 @@
     <t>Projektergebnisse</t>
   </si>
   <si>
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
+    <t>Community Project</t>
+  </si>
+  <si>
+    <t>Digi:Heldinnen</t>
+  </si>
+  <si>
+    <t>Von der Einsteigerin zur Wissensvermittlerin</t>
+  </si>
+  <si>
+    <t>Digi:Heldinnen: Frauen erobern die digitale Welt! Seniorinnen werden zu Expertinnen für Smartphone, ID Austria &amp; KI. Im Peer-to-Peer-Ansatz geben sie ihr Wissen direkt in ihrer Region weiter. Für digitale Teilhabe &amp; Sicherheit auf Augenhöhe!</t>
+  </si>
+  <si>
+    <t>Digi:Heldinnen: Wie ältere Frauen die digitale Welt erobern und ihr Wissen weitergeben
+In einer Welt, die sich immer schneller digitalisiert, dürfen wir niemanden zurücklassen. Während staatliche Infrastrukturen wie die ID Austria oder E-Government-Services stetig ausgebaut werden, zeigt die Realität eine deutliche Lücke: Besonders Frauen in der nachberuflichen Lebensphase, vor allem in ländlichen Regionen, sind oft von dieser Entwicklung abgeschnitten. Laut aktuellen Statistiken sind etwa 20 % der Seniorinnen in Österreich „Offlinerinnen“. 
+Das Projekt „Digi:Heldinnen“, eine Initiative der Servicestelle digitaleSenior:innen des ÖIAT, setzt genau hier an, um diese digitale Kluft zu schließen und Empowerment erlebbar zu machen.
+Ein innovativer Bottom-Up-Ansatz für digitale Teilhabe
+Im Gegensatz zu klassischen „Top-Down“-Kursen, die oft oberflächlich bleiben, verfolgen die Digi:Heldinnen einen Peer-to-Peer-Ansatz. Das bedeutet: Frauen lernen von Frauen auf Augenhöhe. Die Teilnehmerinnen werden dazu ausgebildet, nicht nur selbst kompetent mit digitalen Werkzeugen umzugehen, sondern dieses Wissen als Multiplikatorinnen in ihrem Umfeld weiterzugeben. Dieser Ansatz stellt sicher, dass Lernen in vertrauten sozialen Settings stattfindet, was besonders bei älteren Menschen die Erfolgsrate und den Wissenserhalt massiv steigert.
+Praxisprojekte und offene Bildungsmaterialien
+Ein Herzstück des Projekts ist die Erprobung des Gelernten. Jede Digi:Heldin führt ein eigenes Praxisprojekt durch, bei dem sie erstmals Menschen in ihrer Gemeinde oder ihrem Freundeskreis unterstützt. Parallel dazu entsteht eine wertvolle Ressource für die Allgemeinheit: Ein Leitfaden zu hilfreichen Alltags-Apps sowie detaillierte Schritt-für-Schritt-Anleitungen für die Installation und Bedienung. Diese Ergebnisse werden unter einer Open-Source-Lizenz (CC-BY-SA) veröffentlicht, damit sie von anderen Bildungseinrichtungen und Vereinen frei genutzt und weiterverbreitet werden können.</t>
+  </si>
+  <si>
+    <t>Inclusion|Digital Devide</t>
+  </si>
+  <si>
+    <t>Senior:innen</t>
+  </si>
+  <si>
+    <t>Zwischenbericht</t>
+  </si>
+  <si>
+    <t>08.10.2026</t>
+  </si>
+  <si>
     <t>Blog</t>
+  </si>
+  <si>
+    <t>On-Device KI mit Cloud-Fallback: IndeRun wird praktisch nutzbar</t>
+  </si>
+  <si>
+    <t>On-Device KI mit Cloud-Fallback – eine API, viele Ausführungswege.</t>
+  </si>
+  <si>
+    <t>IndeRun macht hybride KI-Anwendungen einfacher: KI-Aufgaben können lokal auf iOS, Android oder im Web ausgeführt werden – und wenn nötig kontrolliert auf die Cloud ausweichen. Mit Capability-Checks, Policy-basiertem Routing und Streaming entscheidet</t>
+  </si>
+  <si>
+    <t>IndeRun macht hybride KI-Anwendungen einfacher: KI-Aufgaben können lokal auf iOS, Android oder im Web ausgeführt werden – und wenn nötig kontrolliert auf die Cloud ausweichen. Mit Capability-Checks, Policy-basiertem Routing und Streaming entscheidet IndeRun zur Laufzeit, wo eine Anfrage am sinnvollsten ausgeführt wird.</t>
+  </si>
+  <si>
+    <t>In unserem letzten Beitrag haben wir mit IndeRun v0.1 erstmals eine nutzbare Version unseres Provider-Frameworks veröffentlicht. Damals stand vor allem das Fundament: ein gemeinsames API für unterschiedliche KI-Provider, einheitliche Verträge und die Möglichkeit, zur Laufzeit zwischen verschiedenen Ausführungswegen zu wählen.
+Seitdem hat sich einiges getan. Aus dem Architekturkonzept ist inzwischen ein Framework geworden, das dieselbe KI-Aufgabe tatsächlich auf unterschiedlichen Plattformen lokal ausführen und – wenn erlaubt und notwendig – automatisch auf einen Cloud-Provider ausweichen kann.
+Ein besonders wichtiger Anwendungsfall dabei sind hybride Apps mit Capacitor.
+Eine Anfrage, unterschiedliche Ausführungswege
+Stellen wir uns eine einfache Funktion vor: Eine App soll einen Text vereinfachen.
+Aus Sicht der Anwendung soll dabei möglichst egal sein, wo das Sprachmodell tatsächlich läuft. Auf einem geeigneten Apple-Gerät kann beispielsweise Apple Foundation Models verwendet werden. Auf unterstützten Android-Geräten steht mit ML Kit GenAI beziehungsweise Gemini Nano ebenfalls ein lokaler Ausführungsweg zur Verfügung. Im Web können je nach Umgebung unter anderem browserseitige oder über ONNX eingebundene Modelle genutzt werden.
+Falls lokale Ausführung nicht verfügbar ist, kann IndeRun – sofern die konfigurierte Policy das erlaubt – dieselbe Anfrage über einen OpenAI-kompatiblen Cloud-Provider ausführen.
+Der Anwendungscode muss dafür nicht für jeden Provider neu geschrieben werden.
+Genau diese Trennung zwischen Aufgabe und Ausführungsweg ist der Kern von IndeRun.
+Lokale Ausführung ist eine Laufzeitentscheidung
+Eine wichtige Erkenntnis aus der bisherigen Entwicklung ist, dass „On-Device unterstützt“ allein noch nicht ausreicht.
+Ob ein Provider tatsächlich verwendet werden kann, hängt zur Laufzeit von mehreren Faktoren ab: vom Betriebssystem, vom konkreten Gerät, von der Verfügbarkeit des lokalen Modells, von Netzwerkverbindungen und gegebenenfalls von Zugangsdaten.
+Deshalb besitzt IndeRun inzwischen eine Capability-Abfrage. Provider geben nicht nur an, was sie grundsätzlich unterstützen, sondern auch, ob sie in der aktuellen Umgebung tatsächlich verfügbar sind.
+Die Routing-Logik arbeitet mit diesen Informationen und den Vorgaben einer Anfrage.
+So kann eine Anwendung zum Beispiel festlegen:
+	local_required: Die Daten dürfen das Gerät nicht verlassen. Ist kein lokaler Provider verfügbar, wird die Anfrage nicht ausgeführt.
+	local_preferred: Lokale Ausführung wird bevorzugt, die Cloud darf aber als Fallback verwendet werden.
+	cloud_allowed: Lokale und Cloud-Provider können verwendet werden.
+	cloud_required: Die Anfrage soll ausschließlich über einen Cloud-Provider laufen.
+Damit wird aus „On-Device oder Cloud“ keine hart codierte Entscheidung im Anwendungscode, sondern eine explizite Policy.
+Fallback bedeutet nicht einfach „try/catch“
+Besonders viel Arbeit steckt dabei in einem Detail, das auf den ersten Blick unspektakulär klingt: dem Fallback.
+Wenn ein gewünschter Provider nicht verfügbar ist, soll IndeRun nicht einfach blind den nächsten ausprobieren. Zuerst wird geprüft, welche Provider die konkrete Aufgabe und den angeforderten Interaktionsmodus überhaupt unterstützen.
+Provider können beispielsweise aufgrund von Datenschutzvorgaben, fehlender Konnektivität oder fehlenden Gerätefähigkeiten bereits vor der Ausführung ausgeschlossen werden.
+Die Routing-Entscheidung ist dabei deterministisch. Für dieselbe Anfrage und denselben Capability-Zustand soll auch derselbe Provider beziehungsweise dieselbe Fallback-Reihenfolge entstehen.
+Ebenso wichtig ist für uns, nachvollziehbar zu machen, warum ein Provider ausgewählt oder ausgeschlossen wurde. Gerade bei unterschiedlichen Geräten ist diese Transparenz beim Debugging entscheidend.
+Streaming jetzt plattformübergreifend
+Ein weiterer großer Schritt seit v0.1 ist Mode 2: Streaming.
+Neben run() für klassische Request-Response-Aufgaben unterstützt IndeRun inzwischen auch stream(). Ergebnisse können damit inkrementell an die Anwendung geliefert werden.
+Das betrifft nicht nur den Web-SDK. Die Streaming-Semantik wurde für Web, iOS und Android vereinheitlicht und auch in den Capacitor-Bridge integriert.
+Dabei mussten einige Unterschiede zwischen den zugrunde liegenden Plattformen normalisiert werden. Manche Provider liefern einzelne Text-Deltas, andere Snapshots. Manche können eine laufende Generierung wirklich abbrechen, bei anderen kann IndeRun nur verhindern, dass nach einem Abbruch weitere Ergebnisse an die Anwendung weitergereicht werden.
+Für die aufrufende App soll sich das trotzdem gleich verhalten.
+Nach einem cancel() werden keine weiteren Events mehr ausgeliefert und der Lauf endet mit einem definierten terminalen Zustand. Diese Garantien werden zentral im IndeRun-Engine-Layer umgesetzt und nicht für jede Plattform erneut erfunden.
+Warum wir Capacitor bewusst „dünn“ halten
+Parallel zur Hauptbibliothek gibt es inzwischen das Paket @independo/capacitor-inderun.
+Seine Aufgabe ist bewusst begrenzt.
+Die Capacitor-Integration soll keine zweite IndeRun-Implementierung sein. Sie ist lediglich die Brücke zwischen JavaScript und den jeweiligen Plattform-SDKs:
+	Im Browser wird der Web-SDK verwendet.
+	Unter iOS delegiert die Bridge an den Swift-SDK.
+	Unter Android delegiert sie an den Kotlin-SDK.
+Routing, Provider-Auswahl, Fallback, Fehlerbehandlung und Streaming-Semantik bleiben in der eigentlichen IndeRun-Runtime.
+Diese Trennung ist wichtig, weil sonst sehr schnell drei leicht unterschiedliche Implementierungen derselben Logik entstehen würden.
+Mit der aktuellen Version unterstützt die Capacitor-Integration sowohl run() als auch stream(), kann die verfügbaren Provider über checkCapabilities() abfragen und nutzt auch im Web die dort konfigurierten lokalen Provider.
+Damit können hybride Apps erstmals denselben IndeRun-Ausführungsweg über Web, iOS und Android verwenden.
+Was aktuell bereits funktioniert
+Der Schwerpunkt liegt weiterhin auf Text-zu-Text-Aufgaben.
+Aktuell stehen unter anderem folgende Bausteine zur Verfügung:
+	ein gemeinsamer Routing-Kern,
+	Policy-basierte Provider-Auswahl,
+	automatische Fallback-Ketten,
+	Capability-Checks zur Laufzeit,
+	ein OpenAI-kompatibler Cloud-Provider,
+	Apple Foundation Models,
+	Android ML Kit GenAI,
+	ONNX Runtime für eigene lokale Modelle,
+	browserseitige lokale Ausführungswege,
+	run() für nicht-streamende Ausführung,
+	stream() inklusive Abbruchsemantik,
+	SDKs für TypeScript, Swift und Kotlin,
+	sowie eine Capacitor-Integration für hybride Apps.
+Die Hauptbibliothek ist derzeit bei Version 0.3.2, die Capacitor-Integration bei 1.1.0.
+Beide Projekte sind Open Source und unter der MIT-Lizenz verfügbar.
+Was noch nicht fertig ist
+Trotz der Fortschritte ist IndeRun noch kein fertiges allgemeines KI-Framework.
+Realtime-Sessions beziehungsweise der intern als Mode 3 bezeichnete bidirektionale Ausführungsmodus sind noch nicht umgesetzt. Nicht jeder lokale Provider unterstützt Streaming. Und natürlich ist lokale KI weiterhin stark von der tatsächlich vorhandenen Hardware und den jeweiligen Betriebssystemfunktionen abhängig.
+Gerade diese Einschränkungen sind aber ein wichtiger Grund für das Projekt: Anwendungscode soll nicht selbst für jede Gerätegeneration herausfinden müssen, welche KI-Funktion gerade verfügbar ist und welchen Fallback er stattdessen verwenden soll.
+Der nächste Engpass ist nicht mehr die Architektur
+Zu Projektbeginn war unsere größte Frage, wie eine solche Abstraktion überhaupt sinnvoll aufgebaut werden kann.
+Inzwischen hat sich der Engpass verschoben.
+Die wesentlichen technischen Bausteine sind vorhanden. Jetzt geht es stärker darum, IndeRun für andere Entwickler verständlich, auffindbar und einfach ausprobierbar zu machen.
+Dazu gehören ein klarerer Getting-Started-Pfad, bessere Beispiele und eine Referenzanwendung, die lokale Ausführung und Cloud-Fallback sichtbar demonstriert.
+Außerdem wollen wir IndeRun stärker mit bestehenden Entwickler-Ökosystemen verbinden, statt zu erwarten, dass Anwendungen ihre gesamte bestehende KI-Schnittstelle ersetzen. Ein geplanter nächster Schritt ist deshalb eine Integration in den Vercel AI SDK Provider-Ansatz.
+Unser Ziel bleibt dabei bewusst pragmatisch: IndeRun soll eine verlässliche technische Schicht für Anwendungen werden, bei denen lokale Verarbeitung, Offline-Fähigkeit, Datenschutz und kontrollierter Cloud-Fallback tatsächlich einen Unterschied machen.
+Gerade in unseren eigenen barrierefreien Anwendungen können wir diese Anforderungen unter realen Bedingungen testen.
+Die zentrale Frage lautet damit nicht mehr nur:
+„Können wir dieselbe KI-Aufgabe auf unterschiedlichen Plattformen ausführen?“
+Sondern zunehmend:
+„Können Entwickler eine Funktion einmal bauen und IndeRun zuverlässig entscheiden lassen, wo sie auf dem jeweiligen Gerät am sinnvollsten ausgeführt wird?“
+Genau daran arbeiten wir als Nächstes weiter.
+ </t>
+  </si>
+  <si>
+    <t>Independo, Künstliche Intelligenz, Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>05.10.2026</t>
+  </si>
+  <si>
+    <t>Faircamp 2.0</t>
+  </si>
+  <si>
+    <t>Faircamp ist ein Tool zum unabhängigen und nachhaltigen Publizieren von Audioinhalten wie Musik und Podcasts im Netz. In der Version 2 wurde das Tool nun niederschwelliger und umfangreicher einsetzbar denn je zuvor.</t>
+  </si>
+  <si>
+    <t>Faircamp ist ein Tool zum unabhängigen und nachhaltigen Publizieren von Audioinhalten wie Musik und Podcasts im Netz, und viele internationale Musiker_innen, Radioproduzent_innen, Podcaster_innen, Labels, usw. verwenden es um ihre Audioinhalte im Netz zu veröffentlichen. Aber: Bislang mussten sie dafür technikaffin sein und gewisse Terminal-Workflows meistern. Mit Faircamp 2.0 wurden Barrieren abgebaut, niederschwellige Zugänge geschaffen und das Projekt (und damit: nachhaltiges, unabhängiges Audiopublishing) einer großen, diversen Zielgruppe zugänglich gemacht!
+Faircamp ist frei nutzbar - sämtliche Informationen sind auf der Website https://faircamp.org zugänglich.
+Im Rahmen der netidee Förderung für Faircamp 2 sind im Jahr 2026 folgende Ergebnisse entstanden:
+1. Eine grafische Benutzeroberfläche für Faircamp wurde gestaltet und neu entwickelt. Die daraus resultierende GUI Applikation wurde zudem direkt in die Desktopumgebungen der Mainstreambetriebssysteme (Window, macOS, Linux) integriert.
+2. Als zweites Ergebnis wurde auch das fundamentale Datenmodell von Faircamp überarbeitet, um einerseits eine gute Kompatibilität und Verständlichkeit für das grafische Editieren zu gewährleisten, sowie Faircamp für ein größeres Spektrum an Einsatzmöglichkeiten besser nutzbar zu machen. Dies ermöglicht nun z.b. die bessere Präsentation von Podcasts oder Audioarchiven, zusätzlich zur zuvor eher Musik-orientierten Präsentation.
+3. Obwohl Faircamp bereits vollständig dokumentiert war (inklusive Videotutorials) wurde für die
+Neuausrichtung für grafische Nutzung neues Dokumentationsmaterial (und auch die Erweiterung
+allgemeiner Resourcen wie der Website) umgesetzt, damit spezifisch auch diese Aspekte abgedeckt werden.</t>
+  </si>
+  <si>
+    <t>SW stand alone</t>
+  </si>
+  <si>
+    <t>AGPL  3.0</t>
+  </si>
+  <si>
+    <t>Free Software, Online-Plattformen</t>
+  </si>
+  <si>
+    <t>Zwischenbericht, Endbericht, Entwicklerdoku, Entwicklerdoku, Anwenderdoku, Anwenderdoku, Anwenderdoku, Summary, Stand Alone SW, Stand Alone SW</t>
+  </si>
+  <si>
+    <t>26.09.2026</t>
+  </si>
+  <si>
+    <t>Faircamp 2 veröffentlicht</t>
+  </si>
+  <si>
+    <t>Grund zum Feiern: Diese Woche wurde die finale Version von Faircamp 2 veröffentlicht!</t>
+  </si>
+  <si>
+    <t>Ein Überblick über den finalen Release. Ein Rückblick über die letzten Wochen. Ein kurzer Ausblick auf die letzten Schritte im Projekt.</t>
+  </si>
+  <si>
+    <t>Diese Woche wurde die finale Version von Faircamp 2 veröffentlicht!
+Bevor die abschließenden Schritte im Projekt beginnen ein kurzer Rückblick über die letzten Wochen:
+Mitte Juli erschien die erste Betaversion und darauffolgend wurden kontinuierlich Updates veröffentlicht – insgesamt 8 Betaversionen erschienen bis zum finalen Release. Mithilfe der Betaversionen und beherzten Tester*innen aus der Community konnten die gröbsten (und auch subtilere) Bugs – gut zwei Dutzend – die dem internen Testen entgangen sind bereits vor dem Release korrigiert werden.
+In den ersten 24 Stunden nach dem Release haben bereits mehrere Musiker*innen auf die neue Version geupdated, und sowohl erste Erfahrungsberichte als auch das allgemeine Feedback ist durchwegs sehr positiv. Bislang wurde lediglich ein einziger signifikanter Bug gemeldet – und bereits behoben. Anfang nächster Woche wird bereits der erste Patch-Release (2.0.1) erscheinen – inkludiert darin auch: Updates für die schwedische und finnische Übersetzung von Faircamp, die gestern aus der Community beigesteuert wurden.
+Die finale Version von Faircamp 2 erhielt jedoch nicht nur Fehlerkorrekturen – auch zwei große Features haben es in den letzten Wochen noch in den Release geschafft:
+Das neue Podcast Layout ist ein alternativer Darstellungsmodus für Releases. Während standardmäßig der kompakte Album-Darstellungsmodus verwendet wird – ähnlich wie Songlisten auf Spotify, Bandcamp, usw. aussehen – ermöglicht das Podcast Layout eine Darstellung bei der jeder Episode eines Podcasts mehr Platz und Information zukommt: Veröffentlichungsdatum, Beschreibungstext, etc. Dieses neue Layout komplementiert die allgemeinen Podcast-Erweiterungen in Version 2.0 und macht Faircamp damit endlich zu einer rundum ausgestatten Lösung für Podcast-Publishing.
+Das neue Kommandozeileninterface entsprang aus Notwendigkeit: In den Tests der letzen Wochen vor dem Release kamen mehrere subtile Bugs zum Vorschein die darauf zurückgeführt werden konnten dass die Vielfalt an Optionen in Faircamp 2 die architektonischen Möglichkeiten des bisherigen Kommandozeileninterfaces schlicht übersteigt. Dies wurde zum Anlass genommen das Interface direkt einer Generalüberholung zu unterziehen. Das Interface ist nun klar strukturiert und dokumentiert, in Unterbefehle aufgeteilt, eindeutig in der Verwendung und fit für etwaige Erweiterungen über die nächsten Jahre.
+Neben der eigentlichen Software gibt es nun noch zwei wichtige Dinge zu erwähnen: Mit den Release Notes für Faircamp 2 entstand über die letzten Wochen ein umfassendes, reich bebildertes Dokument dass bestehende und neu hinzukommende Benutzer*innen in Faircamp 2 einführt. Und mit den Video Guides für Faircamp 2 entstanden vier neue Tutorial Videos die in jeweils 3-4 Minuten die wichtigsten Funktionsweisen von Faircamp 2 erläutern.
+Und damit geht das Projekt Faircamp 2 nun in die Abschlussphase. Alle Aufzeichnungen und Dokumente werden nochmal aufbereitet, Zusammenfassungen verfasst, und in den nächsten Tagen online gestellt. Und der letzte Blogbeitrag geht mit diesen Absatz zu Ende: Vielen Dank ihnen/euch fürs lesen, tausend Dank an die netidee für die Unterstützung des Projekts. Es war mir eine große Freude!</t>
+  </si>
+  <si>
+    <t>25.09.2026</t>
   </si>
   <si>
     <t>DGS-Aufnahmen abgeschlossen: Jetzt bereiten wir die Animationen vor</t>
   </si>
   <si>
     <t>Wie aus den Studioaufnahmen neue Gebärdenvideos für eqREADER entstehen sollen</t>
   </si>
   <si>
     <t>Die Aufnahmen in Deutscher Gebärdensprache sind abgeschlossen. Jetzt bereiten wir daraus neue Avatar-Animationen für eqREADER vor, damit Leser:innen künftig mehr Begriffe direkt im E-Book in Gebärdensprache nachschlagen können.</t>
   </si>
   <si>
     <t>Ein Blick in unser Studio während der DGS-Aufnahmen. Diese Aufnahmen bilden die Grundlage für die kommenden Avatar-Animationen.
 Im Juli haben wir hier von unserem Aufnahmestudio und den ersten Versuchen berichtet, Gebärden aus Videos auf einen Avatar zu übertragen. Damals standen die Aufnahmen in Deutscher Gebärdensprache noch bevor. Inzwischen sind die DGS-Drehtage abgeschlossen. Jetzt arbeiten wir daran, das aufgenommene Material für die Animationen vorzubereiten.
 Für eqREADER brauchen wir diese Videos, damit Leser:innen beim Antippen eines Wortes die passende Gebärde sehen können. Mit den DGS-Aufnahmen schaffen wir die Grundlage, dieses Angebot um weitere Gebärden in Deutscher Gebärdensprache auszubauen.
 Im Studio haben wir die Gebärden mit vier Kameras aus verschiedenen Perspektiven aufgenommen. So können wir die Bewegungen der Hände und des Körpers ebenso erfassen wie den Gesichtsausdruck. Die Fotos geben einen Einblick in diese Arbeit: Die Darstellerin gebärdet vor einem hellen Hintergrund, umgeben von Kameras und Studiolicht.
 Jetzt bereiten wir die Aufnahmen für die Weiterverarbeitung vor. Dazu teilen wir die längeren Aufnahmeblöcke in einzelne Gebärdenclips auf und ordnen sie den jeweiligen Begriffen zu. Aus dem Studiomaterial entsteht so eine Sammlung, mit der unser Animationsteam weiterarbeiten kann.
 Diese geprüften Ausschnitte bilden die Grundlage für die Animation. Der Ansatz, den wir mit den ÖGS-Aufnahmen erprobt haben, soll nun auch für das DGS-Material zum Einsatz kommen: Aus den Kamerabildern berechnen wir Bewegungsdaten und übertragen sie auf die digitale Figur. Anschließend müssen wir prüfen, welche Bewegungen der Avatar korrekt wiedergibt und wo Nacharbeit nötig ist.
 Besonders genau geht es dabei um die Hände. Schon eine veränderte Fingerstellung kann die Verständlichkeit beeinträchtigen. Ebenso gehören Mimik und Mundbild zur Gebärde. Für die Beurteilung der fertigen Animationen brauchen wir deshalb gehörlose Expert:innen, die die Sprache beherrschen.
 Gebärde für Gebärde entsteht im Studio die Vorlage für den Ausbau des DGS-Videobestands.
 Auch Mimik und Mundbild gehören zur Gebärde. Sie müssen bei der Übertragung auf den Avatar berücksichtigt werden.
 Unser nächster Schritt ist, aus dem vorbereiteten DGS-Material Animationen zu erstellen und sie mit den Originalaufnahmen zu vergleichen. So wollen wir herausfinden, wo die automatische Übertragung bereits trägt und wo das Animationsteam korrigieren muss. Auf dieser Grundlage können wir den DGS-Videobestand für eqREADER weiter ausbauen.</t>
   </si>
   <si>
     <t>18.09.2026</t>
   </si>
@@ -167,53 +354,50 @@
   </si>
   <si>
     <t>Zwei Wochen im Aufnahmestudio</t>
   </si>
   <si>
     <t>Für jedes Wort braucht eqREADER ein Video in Gebärdensprache. In den letzten zwei Wochen haben wir getestet, wie diese Videos künftig effizient produziert werden können: mit einem Aufnahmestudio, vier Kameras und einem Fußpedal.</t>
   </si>
   <si>
     <t>Im letzten Beitrag ging es darum, wie eqREADER mehrdeutige Wörter auseinanderhält. Heute geht es um die andere Hälfte des Projekts: die Gebärdenvideos selbst. Für jedes Wort, das eqREADER erklären soll, braucht es ein Video in Gebärdensprache. Diese Videos zu produzieren ist bisher der aufwendigste Teil des Vorhabens. In den letzten zwei Wochen haben wir in Wien an einem neuen Weg gearbeitet, der das ändern könnte.
 Warum die Videos der Engpass sind
 Unsere Gebärdenvideos zeigen einen 3D-Avatar. Damit der eine Gebärde vorführen kann, gebärdet zuerst eine gehörlose Übersetzerin das Wort vor der Kamera. Danach überträgt ein Animationsteam die Bewegung von Hand auf die Computerfigur, samt Mimik und Mundbild. Das Ergebnis ist gut, aber teuer. Für ein einzelnes Wort können mehrere Arbeitsstunden zusammenkommen. Bei ein paar hundert Begriffen geht das noch, bei ganzen Wörterbüchern nicht mehr.
 Deshalb testen wir gerade einen anderen Ansatz: Der Computer sieht sich die Aufnahme an und überträgt die Bewegung selbst auf den Avatar. Ohne Spezialanzug, ohne aufgeklebte Marker, nur aus dem Videobild.
 Ein Studio, vier Kameras und ein Fußpedal
 Dafür haben wir ein Aufnahmestudio eingerichtet. Vier Kameras filmen jede Gebärde gleichzeitig, von vorn, von der Seite, einmal der ganze Körper und eine eigene Kamera nur für das Gesicht, weil das Mundbild in der Gebärdensprache Bedeutung trägt. Dazu Studiolicht und ein Teleprompter, der das jeweils nächste Wort anzeigt.
 Gesteuert wird die Aufnahme über ein Fußpedal, und zwar von unserer gehörlosen Darstellerin selbst. Sie gebärdet ein Wort, tritt aufs Pedal, der Prompter zeigt das nächste. Niemand muss dazwischenreden oder die Kamera stoppen, das Tempo bestimmt sie allein. So kommt sie auf mehrere hundert Gebärden pro Stunde.
 Auf der Liste stehen knapp 12.000 Gebärden der Österreichischen Gebärdensprache.
 Danach übernehmen die Rechner
 In der Drehpause der letzten Woche lief die Auswertung. Zuerst schneidet eine selbst entwickelte Software die stundenlangen Aufnahmeblöcke in einzelne Clips. Sie erkennt dafür, wann die Hände in der Ruheposition liegen und wann gebärdet wird. Übrig bleiben rund 6.000 sauber geschnittene Einzelgebärden, jede mit dem richtigen Wort beschriftet und aus allen vier Kameraperspektiven synchron.
 Dann berechnen Machine-Learning-Modelle aus jedem Clip die Bewegung in 3D: wo die Arme sind, wie stark jeder einzelne Finger gebeugt ist, was das Gesicht macht. Aus dem Video wird eine Art digitales Bewegungsskelett, und das lässt sich auf den Avatar übertragen. Die ersten Gebärden laufen bereits automatisch auf ihm. Was vorher Stunden an Handarbeit gebraucht hat, rechnet der Computer jetzt in wenigen Minuten durch.
 Die Qualitätsfrage
 Gebärdensprache verzeiht allerdings keine Ungenauigkeit. Eine leicht andere Handform kann eine andere Bedeutung ergeben, so wie ein Tippfehler aus „Haus" ein „Maus" macht. Ein Avatar, der nur ungefähr richtig gebärdet, hilft niemandem.
 Ein großer Teil der zwei Wochen ging deshalb in die Qualitätskontrolle. Dabei hilft uns, dass wir über die Jahre mehrere tausend Gebärden professionell von Hand animiert haben. Zusammen mit einem Katalog der wichtigsten Handformen der ÖGS lässt sich damit für jeden automatisch erzeugten Clip nachprüfen, ob die Handform stimmt und ruhig gehalten wird, so wie es ein menschlicher Animator machen würde.
 Dabei findet man auch Fehler, mit denen wir nicht gerechnet hatten. Sind beide Hände sehr nah beieinander, verwechselt der Computer manchmal, welcher Finger zu welcher Hand gehört, und erfindet etwa einen ausgestreckten Zeigefinger, den es in der Aufnahme nie gab. Solche Fälle automatisch aufzuspüren ist inzwischen eine eigene Baustelle geworden. Das letzte Wort haben ohnehin Menschen: Gehörlose Expert:innen sichten die Ergebnisse, denn ob eine Gebärde verständlich ist, kann nur beurteilen, wer die Sprache täglich verwendet.
 Wie es weitergeht
 Wenn der neue Produktionsweg hält, was die ersten Tests versprechen, können wir den Wortschatz von eqREADER deutlich schneller erweitern als bisher und irgendwann auch längere Texte durchgehend in Gebärdensprache anbieten. Im August folgt die nächste Aufnahmerunde, dann mit einer zweiten Darstellerin für die Deutsche Gebärdensprache und mit allem, was wir aus den ÖGS-Aufnahmen gelernt haben. Über die ersten Reaktionen gehörloser Nutzer:innen auf die automatisch erzeugten Gebärden berichten wir im nächsten Beitrag.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Community Project</t>
   </si>
   <si>
     <t>somes</t>
   </si>
   <si>
     <t>Plattform für politische Transparenz</t>
   </si>
   <si>
     <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Somes macht die Aktivitäten der Nationalratsabgeordneten und der Regierung niederschwellig zugänglich.</t>
   </si>
   <si>
     <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Durch den ganzheitlichen Ansatz namens somes möchten wir Desinformation (kontrolliert oder unabsichtlich), algorithmischen Filterblasen, Korruption und Politikverdrossenheit entgegenwirken, indem parlamentarische und regierungsspezifische Aktivitäten, Prozesse und Informationen niederschwellig zugänglich gemacht werden. In der 1. Ausbaustufe, die hauptsächlich während einer HTL-Diplomarbeit durchgeführt wurde, konnte schon eine solide Basis aufgebaut und viele Funktionen etabliert werden. Link zur Plattform somes 
 Vom Schulprojekt zur internationalen Musterlösung
 Im nächsten Ausbauschritt möchten wir, konkret mit fünf Teilbereichen, aber noch weiter: KI wird umfangreicher und transparenter eingesetzt,  die Internationalisierung gestartet, die Mobilapplikation entwickelt, der aktuelle Funktionsstand aufpoliert und mit partizipativen Ansätzen auf das nächste Level gehoben. Diese Teilbereiche bilden die Grundlage, um die Vision von somes als internationales best-practice Tool zu realisieren.
 KI-Funktionen z.B.
   Themenklassifikation für Verordnungen und neue Ministerialentwürfe
   Transparentere und verbesserte politische Haltungs- und Richtungsanalyse
   Abgeordnetenähnlichkeitssystem – Welcher Abgeordnete ist ähnlich zu mir?
   Sprechende und kürzere Titel
   Laufend neue Zusammenfassungen für alle Gegenstände und Reden
   Zentrale Redeschwerpunkte (in Bezug zu z.B. Antragstext) in originaler Rede farblich hervorheben
 Internationalisierung (EU-Parlament-Erweiterung) z.B.
   Großer Anteil des Somes-Featureset direkt für EU-Parlament zugänglich machen
   Modularität in Backend &amp; Frontend
 Mobilapplikation z.B.
@@ -294,147 +478,50 @@
     <t>12.09.2026</t>
   </si>
   <si>
     <t>Meilensteine in der Entwicklung der Hinweisbox</t>
   </si>
   <si>
     <t>Wir sind für die Pilotierung bereit</t>
   </si>
   <si>
     <t>Die Entwicklung der Hinweisbox schreitet voran und erreicht die Pilotierungsphase</t>
   </si>
   <si>
     <t>Die Hinweisbox ist klar für den Empfang von anonymen Hinweisen in der Testphase</t>
   </si>
   <si>
     <t>In den vergangenen Monaten haben wir wichtige Fortschritte bei der Entwicklung unseres Whistleblowing-Tools – der Hinweisbox – erzielt. Ziel ist es, Hinweisgeber*innen eine sichere, anonyme und niedrigschwellige Möglichkeit zu bieten, Missstände zu melden.
 Über eine Ende-Zu-Ende verschlüsselte Webapplikation können Hinweise ganz ohne Registrierung und ohne Angabe persönlicher Daten eingereicht werden. Wer für Rückfragen zur Verfügung stehen möchte, kann im Anschluss ein virtuelles Postfach anlegen, das ausschließlich über eine selbst gewählte Kennung und ein Passwort zugänglich ist – so bleibt die Anonymität in jedem Schritt gewahrt.
 Ein besonderer Schwerpunkt der Entwicklung lag auf der missbräuchlichen Verwendung der Hinweisbox: Uploads werden bereits vor dem Hochladen verschlüsselt und liegen zu keinem Zeitpunkt lesbar auf unseren Servern. Bilder und Videos durchlaufen zusätzlich eine automatisierte Prüfung über die Project-Arachnid-Schnittstelle, um bekanntes Kindesmissbrauchsmaterial zuverlässig zu erkennen und im Fall eines Treffers sofort zu löschen, bevor es überhaupt einsehbar ist.
 Auf Seite der Vereine sorgt ein Vier-Augen-Prinzip dafür, dass jeder eingehende Hinweis von mindestens zwei Fallbearbeiter*innen gesichtet werden muss, bevor er als gelesen gilt. Alle Zugriffe werden protokolliert, Hinweise können kommentiert, als PDF exportiert und nachvollziehbar archiviert werden. 
 Einige Work-flow-Prozesse waren herausfordernd und mussten mehrmals neu gedacht und neu entwickelt werden, was uns auch viel Zeit gekostet hat. Momentan sind wir in der Pilotierungsphase angelangt und berichten bald von den Ergebnissen.
 Besonders freut uns, dass wir schon über die Hinweisbox kontaktiert wurden. Diese ist jedenfalls ein Must-Have für Organisationen und Vereine, die ein anonymes Beschwerdetool - besonders im Sinne des Kinderschutzes - umsetzen möchten. 
 Wir freuen uns mit dieser Förderung einen wichtigen Beitrag zu mehr Transparenz und Kinderschutz leisten zu können!</t>
   </si>
   <si>
     <t>10.09.2026</t>
-  </si>
-[...95 lines deleted...]
-    <t>Digitalisierung, Snapchat, Digital Services Act, Schönheitsideale</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -750,72 +837,72 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="155.676" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="200.38" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="937.771" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="101.404" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="294.785" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="378.622" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="1012.039" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="778.524" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="129.683" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="121.399" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="57.7" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="26" max="26" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="168.53" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -909,507 +996,511 @@
       <c r="N2"/>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
-        <v>8048</v>
+        <v>7840</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>35</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N3"/>
       <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="P3" t="s">
+      <c r="P3"/>
+      <c r="Q3" t="s">
         <v>37</v>
       </c>
-      <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-      <c r="U3"/>
+      <c r="U3" t="s">
+        <v>38</v>
+      </c>
       <c r="V3"/>
       <c r="W3"/>
-      <c r="X3"/>
+      <c r="X3" t="s">
+        <v>39</v>
+      </c>
       <c r="Y3"/>
-      <c r="Z3"/>
+      <c r="Z3" t="s">
+        <v>40</v>
+      </c>
       <c r="AA3"/>
       <c r="AB3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
-        <v>8048</v>
+        <v>7913</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
+        <v>45</v>
+      </c>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4"/>
+      <c r="Y4" t="s">
+        <v>48</v>
+      </c>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5">
-        <v>7723</v>
+        <v>7863</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L5"/>
-      <c r="M5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M5"/>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P5"/>
       <c r="Q5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="R5" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="S5" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="T5"/>
       <c r="U5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="V5"/>
-      <c r="W5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="W5"/>
+      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AA5"/>
       <c r="AB5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6">
-        <v>7733</v>
+        <v>7863</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7">
-        <v>7940</v>
+        <v>8048</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>63</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>64</v>
       </c>
       <c r="N7" t="s">
         <v>65</v>
       </c>
       <c r="O7" t="s">
+        <v>65</v>
+      </c>
+      <c r="P7" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8">
-        <v>7977</v>
+        <v>8048</v>
       </c>
       <c r="C8" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
+        <v>69</v>
+      </c>
+      <c r="N8"/>
+      <c r="O8" t="s">
+        <v>70</v>
+      </c>
+      <c r="P8" t="s">
         <v>71</v>
       </c>
-      <c r="N8"/>
-[...7 lines deleted...]
-      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
       <c r="S8"/>
-      <c r="T8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
       <c r="W8"/>
-      <c r="X8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9">
-        <v>7977</v>
+        <v>7723</v>
       </c>
       <c r="C9" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
+        <v>74</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9" t="s">
+        <v>75</v>
+      </c>
+      <c r="R9" t="s">
+        <v>76</v>
+      </c>
+      <c r="S9" t="s">
+        <v>77</v>
+      </c>
+      <c r="T9" t="s">
+        <v>78</v>
+      </c>
+      <c r="U9" t="s">
+        <v>79</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9" t="s">
+        <v>80</v>
+      </c>
+      <c r="X9" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y9"/>
+      <c r="Z9" t="s">
         <v>82</v>
       </c>
-      <c r="P9" t="s">
-[...11 lines deleted...]
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10">
-        <v>7730</v>
+        <v>7733</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>84</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N10"/>
-      <c r="O10"/>
-[...3 lines deleted...]
-      </c>
+      <c r="O10" t="s">
+        <v>87</v>
+      </c>
+      <c r="P10" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y10" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
-        <v>7730</v>
+        <v>7940</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="N11"/>
+        <v>92</v>
+      </c>
+      <c r="N11" t="s">
+        <v>93</v>
+      </c>
       <c r="O11" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="P11" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">