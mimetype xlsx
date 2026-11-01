--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>field_kontakt_e_mail</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
@@ -117,287 +117,130 @@
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
     <t>Community Project</t>
   </si>
   <si>
-    <t>Digi:Heldinnen</t>
-[...235 lines deleted...]
-Wenn der neue Produktionsweg hält, was die ersten Tests versprechen, können wir den Wortschatz von eqREADER deutlich schneller erweitern als bisher und irgendwann auch längere Texte durchgehend in Gebärdensprache anbieten. Im August folgt die nächste Aufnahmerunde, dann mit einer zweiten Darstellerin für die Deutsche Gebärdensprache und mit allem, was wir aus den ÖGS-Aufnahmen gelernt haben. Über die ersten Reaktionen gehörloser Nutzer:innen auf die automatisch erzeugten Gebärden berichten wir im nächsten Beitrag.</t>
+    <t>computor</t>
+  </si>
+  <si>
+    <t>your computing tutor</t>
+  </si>
+  <si>
+    <t>**computor** ist eine offene Lernplattform, mit der Studierende Programmieren für Data Science in einer echten Entwicklungsumgebung lernen – unterstützt von einer didaktisch gesteuerten KI.</t>
+  </si>
+  <si>
+    <t>In vielen Programmier-Lehrveranstaltungen ist KI längst Alltag: Studierende kopieren Lösungen aus ChatGPT &amp; Co., ohne wirklich zu verstehen, was passiert. Klassische Übungsplattformen und Auto-Grader wurden aber für die „Vor‑KI‑Zeit“ gebaut – sie erkennen nicht, ob Lernende selbst denken oder nur Antworten einfügen.
+Am Institut für Theoretische Physik und Computational Physics der TU Graz wurde in den letzten 20 Jahren mit **MatlabTutor** bereits ein bewährtes System für automatisiertes Testen von Programmieraufgaben aufgebaut. Jetzt ist der nächste Schritt fällig: eine moderne, **AI‑native** Plattform, die Lernen mit KI ermöglicht, ohne die didaktische Kontrolle zu verlieren.
+# Ziele des Projekts
+- Eine **browserbasierte computor-Plattform** aufbauen, die komplett ohne lokale Installation funktioniert.  
+- Eine **KI-Coding‑Assistenz** entwickeln, die Lernende mit Hinweisen unterstützt, statt fertige Lösungen zu liefern.  
+- Eine **KI‑Review‑Komponente** bereitstellen, die Code, numerische Ergebnisse und insbesondere **Plots/Visualisierungen** automatisiert beurteilen kann.  
+- Ein **Teacher‑Dashboard** entwickeln, das Fortschritt, typische Fehler und Auffälligkeiten sichtbar macht.  
+- Alle Komponenten als **Open-Source-Software** und ausgewählte Kurse als **Open Educational Resources** veröffentlichen.
+# Vorgehensweise
+- ** Aufbau auf vorhandener Praxis:**  
+  Weiterentwicklung der bestehenden MatlabTutor‑Workflows mit aktuell ca. 60 Studierenden im Alphatest.
+- **Browser statt Installation:**  
+  Einsatz von VS Code im Browser (z.B. via code‑server/Coder, Docker‑Container), um Kurse ohne Installationshürden zugänglich zu machen.
+- **Didaktische KI-Assistenz:**  
+  Integration von offenen Sprachmodellen (open weight models), die kontextsensitiv helfen, aber bewusst keine fertigen Musterlösungen produzieren.
+- **Automatisches Review &amp; Plot-Evaluation:**  
+  Kombination aus klassischen Tests und KI‑gestützter Auswertung von Code, numerischen Ergebnissen und Visualisierungen.
+- **Datengetriebene Didaktik:**  
+  Auswertung von Lernpfaden (Versuche, Fehlermeldungen, Zeitverläufe), um Lehrende bei der Betreuung großer Gruppen zu unterstützen.
+# Ergebnisse &amp; Open Source
+Geplante Haupt-Ergebnisse des netidee-Projekts:
+- **VS Code Extension – AI Code Assistant**  
+  Kontextsensitiver Tutor, der auf Aufgaben und Kursniveau abgestimmt Hinweise gibt.
+- **VS Code Extension – Review/Feedback AI**  
+  Automatisierte Bewertung von Code, numerischen Ergebnissen und Plots, inkl. didaktisch sinnvollem Feedback.
+- **computor Framework &amp; Browser-Plattform**  
+  Modularer Kern, der Aufgaben, Tests, KI‑Assistenz und Auswertung verbindet und sowohl lokal als auch in der Cloud betrieben werden kann.
+- **Teacher Dashboard**  
+  Weboberfläche für Lehrende mit Überblick über Fortschritt, typische Fehler und mögliche Problemfälle.
+- **Beispielkurse auf computor.at**  
+  Offene Kurse („Data Science mit Python“ u.ä.) als Demonstration und Einstieg, veröffentlicht als Open Educational Resources.
+# Zielgruppen &amp; Nutzen
+- **Universitäten, FHs und HTLs**  
+  - Skalierbare Betreuung großer Programmier-Lehrveranstaltungen  
+  - Besserer Umgang mit KI im Studium (nicht verbieten, sondern didaktisch integrieren)  
+  - Datensouveränität durch self‑hosting und offene Lizenzen
+- **Unternehmen &amp; Weiterbildung**  
+  - Praxisnahe Data‑Science-Schulungen mit eigener Tool‑Chain  
+  - Möglichkeit, interne Kurse und Assessments auf computor aufzubauen
+- **Open‑Source‑Community &amp; interessierte Lernende**  
+  - Moderne, offen entwickelte Lernplattform  
+  - Möglichkeit, eigene Aufgaben, Tests und Kurse beizusteuern
+# Einordnung im netidee-Kontext
+computor wird im Rahmen von netidee Call 20 von der Internet Stiftung gefördert. Das Projekt trägt zur netidee‑Vision bei, die Internetnutzung in Österreich zu fördern, indem:
+- **AI‑Kompetenzen** im Programmierunterricht gestärkt werden,  
+- **offene Infrastruktur** für digitale Lehre bereitgestellt wird und  
+- **Open Source &amp; OER** als Standard für moderne Lehr‑ und Lernmaterialien etabliert werden.</t>
+  </si>
+  <si>
+    <t>B2B, B2C</t>
+  </si>
+  <si>
+    <t>AI | KI, Javascript, Python</t>
+  </si>
+  <si>
+    <t>Artificial Intelligence, Education |Bildung |Lernen, Programmieren</t>
+  </si>
+  <si>
+    <t>Technische Universität Graz</t>
+  </si>
+  <si>
+    <t>Visual Studio Code, Coder, Docker</t>
+  </si>
+  <si>
+    <t>Erwachsene, Jugendliche, Student:innen</t>
+  </si>
+  <si>
+    <t>Zwischenbericht, Endbericht, Summary, Entwicklerdoku, Anwenderdoku, Anwenderdoku, App, Server SW, Code, Code, Code, Website</t>
+  </si>
+  <si>
+    <t>30.10.2026</t>
   </si>
   <si>
     <t>somes</t>
   </si>
   <si>
     <t>Plattform für politische Transparenz</t>
   </si>
   <si>
     <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Somes macht die Aktivitäten der Nationalratsabgeordneten und der Regierung niederschwellig zugänglich.</t>
   </si>
   <si>
     <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Durch den ganzheitlichen Ansatz namens somes möchten wir Desinformation (kontrolliert oder unabsichtlich), algorithmischen Filterblasen, Korruption und Politikverdrossenheit entgegenwirken, indem parlamentarische und regierungsspezifische Aktivitäten, Prozesse und Informationen niederschwellig zugänglich gemacht werden. In der 1. Ausbaustufe, die hauptsächlich während einer HTL-Diplomarbeit durchgeführt wurde, konnte schon eine solide Basis aufgebaut und viele Funktionen etabliert werden. Link zur Plattform somes 
 Vom Schulprojekt zur internationalen Musterlösung
 Im nächsten Ausbauschritt möchten wir, konkret mit fünf Teilbereichen, aber noch weiter: KI wird umfangreicher und transparenter eingesetzt,  die Internationalisierung gestartet, die Mobilapplikation entwickelt, der aktuelle Funktionsstand aufpoliert und mit partizipativen Ansätzen auf das nächste Level gehoben. Diese Teilbereiche bilden die Grundlage, um die Vision von somes als internationales best-practice Tool zu realisieren.
 KI-Funktionen z.B.
   Themenklassifikation für Verordnungen und neue Ministerialentwürfe
   Transparentere und verbesserte politische Haltungs- und Richtungsanalyse
   Abgeordnetenähnlichkeitssystem – Welcher Abgeordnete ist ähnlich zu mir?
   Sprechende und kürzere Titel
   Laufend neue Zusammenfassungen für alle Gegenstände und Reden
   Zentrale Redeschwerpunkte (in Bezug zu z.B. Antragstext) in originaler Rede farblich hervorheben
 Internationalisierung (EU-Parlament-Erweiterung) z.B.
   Großer Anteil des Somes-Featureset direkt für EU-Parlament zugänglich machen
   Modularität in Backend &amp; Frontend
 Mobilapplikation z.B.
@@ -414,154 +257,313 @@
   Neuigkeitenseite mit zusätzlichen Informationen erweitern
 Partizipation
   Abgeordneten Fragen stellen können
   Volksbegehren integrieren
   Stimmungsbarometer</t>
   </si>
   <si>
     <t>Informationsplattform, Mobile App</t>
   </si>
   <si>
     <t>AGPL  3.0, GPL 3.0</t>
   </si>
   <si>
     <t>AI | KI, Datenbank, Datenbanken relationale, Javascript, mobile App, SQL</t>
   </si>
   <si>
     <t>Artificial Intelligence, Demokratie | Transparenz, Information Visualization, Mobile Apps, Online-Plattformen</t>
   </si>
   <si>
     <t>Axum, PostgreSQL, Rust, Tokio, sqlx, redis, react native, Svelte, Meilisearch, transformers, llama.cpp</t>
   </si>
   <si>
     <t>Erwachsene, Jugendliche, Politik</t>
   </si>
   <si>
-    <t>Zwischenbericht, Website</t>
-[...2 lines deleted...]
-    <t>14.09.2026</t>
+    <t>Zwischenbericht, Website, Endbericht, Entwicklerdoku, Anwenderdoku, Summary, Code, App, Code, Code, Code, Code, Code, Code, Code</t>
+  </si>
+  <si>
+    <t>29.10.2026</t>
+  </si>
+  <si>
+    <t>Blog</t>
+  </si>
+  <si>
+    <t>Don't stop me now</t>
+  </si>
+  <si>
+    <t>Was sich bei RxAngular seit Juli getan hat</t>
+  </si>
+  <si>
+    <t>Neues Paket, neue Dokumentation, neue Demo-App: Im Juli hat RxAngular @rx-angular/rebundle veröffentlicht, die gesamte Dokumentation neu aufgebaut und alle Pakete in einem gemeinsamen Release ausgeliefert. Ein Überblick über die Änderungen und darüber, was als Nächstes kommt.</t>
+  </si>
+  <si>
+    <t>Der Juli brachte für das RxAngular-Team eine Reihe spannender Neuerungen und Verbesserungen. Mit @rx-angular/rebundle erschien ein komplett neues Paket, die Dokumentation wurde komplett überarbeitet und Ende des Monats folgte ein gemeinsames Release aller sechs Pakete. Im Mittelpunkt stand dabei ein Thema, das in vielen Angular-Projekten erst spät auffällt: wie viele JavaScript-Dateien eine Anwendung beim Laden tatsächlich anfordert.
+Angular baut schneller, aber die App lädt nicht automatisch schneller
+Seit der Umstellung auf das neue Angular-Build-System sind Builds zwar schneller geworden, größere Anwendungen erzeugen jedoch oft sehr viele kleine JavaScript-Dateien. Diese zusätzlichen Anfragen können die Ladezeit spürbar verschlechtern, obwohl die eigentliche Code-Menge unverändert bleibt.
+Das Angular-Team hat für dieses Problem einen experimentellen Chunk-Optimizer eingeführt, der die Ausgabe nachträglich zusammenfasst. Er lässt sich allerdings weder konfigurieren noch erweitern. Hier setzt das neue Paket an.
+Neu: @rx-angular/rebundle
+Die erste Version von @rx-angular/rebundle ist am 3. Juli erschienen, die nächste Version folgte am 21. Juli. Das Paket ist ein esbuild-Plugin: Es liest nach dem Build die Metadaten von esbuild, baut daraus einen Modulgraphen und fasst fragmentierte Chunks im Speicher mit Rolldown zusammen, bevor sie auf die Festplatte geschrieben werden. Der Code wird dabei nicht erneut transpiliert.
+Wie die Chunks gruppiert werden, bestimmen sogenannte Merge-Strategien. Standardmäßig nutzt rebundle die Reachability-Strategie: Sie ordnet jeden Chunk dem Einstiegspunkt zu, über den er ausschließlich erreichbar ist. So sinkt die Zahl der Dateien, ohne dass auf einem erreichbaren Pfad mehr JavaScript geladen wird. Für spezielle Fälle gibt es zwei weitere Strategien (Static Closure und Common), die sich kombinieren oder durch eigene Regeln ergänzen lassen.
+Besonders wichtig dabei: rebundle lässt sich mit wenig Aufwand in bestehende Projekte integrieren. Die Einrichtung erfolgt weitgehend automatisch und erfordert in der Regel keine Änderungen am Anwendungscode. Zudem liefert das Tool transparente Auswertungen zu den Auswirkungen der Optimierung und bietet flexible Konfigurationsmöglichkeiten für unterschiedliche Projektanforderungen.
+Genauere Details im Artikel Faster Builds, Slower Applications? Optimizing Angular's Bundle Output. Die Dokumentation zu rebundle ist seit dem 22. Juli Teil der offiziellen RxAngular-Docs.
+Neue Dokumentation auf rx-angular.io
+Die Dokumentation war das zweite große Projekt im Juli. Rund 100 Seiten wurden neu strukturiert und konsequent in Tutorials, Anleitungen, Referenzen und Hintergrundartikel gegliedert. Ein neuer Einstieg, aktualisierte Angular-Beispiele sowie eine verbesserte Navigation erleichtern den Zugang zu RxAngular.
+Gleichzeitig wurde die Positionierung von RxAngular geschärft: Angular Signals bleiben die erste Wahl für lokalen Zustand, während RxAngular gezielt bei komplexen asynchronen Anwendungen, großen Datenmengen und Server-Side Rendering unterstützt.
+Demo-App überarbeitet und online
+Parallel dazu wurde die Demo-App modernisiert. Sie ist jetzt vollständig auf Standalone Components umgestellt, die Demos für rxLet, rxIf, rxFor, Virtual Scrolling, Virtual View und die Render-Strategien haben ein einheitliches Layout bekommen, und veraltete Experimente wurden entfernt. Die Demos sind unter rx-angular.io/demos erreichbar und direkt aus der Doku-Navigation verlinkt.
+Rendering: RxVirtualView wird robuster
+RxVirtualView sorgt dafür, dass Inhalte nur bei Bedarf gerendert werden, was insbesondere bei großen Listen, Tabellen und Dashboards die Performance verbessert. Im Juli lag der Fokus auf Stabilität: Version 21.2.1 behebt einen Darstellungsfehler und erweitert die automatisierten Tests deutlich, unter anderem für Server-Side Rendering und Hydration.
+State, CDK, ISR und ESLint-Plugin
+Am 21. Juli wurden alle Pakete gemeinsam veröffentlicht: @rx-angular/cdk 21.1.1, state 21.1.2, template 21.2.1, isr 21.0.2, eslint-plugin 3.0.1 und rebundle 1.0.1. Für state, cdk, isr und das ESLint-Plugin war es ein Dokumentations-Release ohne API-Änderungen. Die Neuerungen aus dem Frühjahr sind damit aber erstmals ausführlich beschrieben, etwa die Möglichkeit, rxState() und rxEffects() einen Injector zu übergeben, oder der HydrationTracker im CDK, mit dem sich der Hydration-Status einer SSR-Anwendung verfolgen lässt.
+Wie es weitergeht
+Seit August liegen mehrere Erweiterungen im Review, darunter ein visibleRange-Output für den Virtual Scroll Viewport, eine connect-Variante für ein Objekt aus mehreren Quellen in @rx-angular/state, Unterstützung für Express 5 in @rx-angular/isr und Fixes für die DynamicSizeVirtualScrollStrategy. Außerdem in Arbeit sind die Unterstützung für Angular 22 und @rx-angular/speculative-link, ein neues Paket, das Routen spekulativ vorlädt, bevor sie angeklickt werden. 
+Fazit
+Im Juli hat das RxAngular-Team an zwei Themen gearbeitet: an der Ladezeit großer Angular-Anwendungen und daran, wie leicht sich RxAngular selbst lernen und einsetzen lässt. Die neue Dokumentation und die überarbeiteten Demos zeigen, wo RxAngular neben Signals einen Mehrwert bringt und wie man es dort gezielt einsetzt.
+Wer eine große Angular-Anwendung betreibt, kann rebundle ohne Codeänderungen ausprobieren. Feedback, Fehlerberichte und Messergebnisse sind auf GitHub willkommen.
+Danke an alle, die daran mitgearbeitet haben, insbesondere Christopher Holder, Hanna Skryl, Kirill Karnaukhov, Enea Jahollari, Michael Hladky und Julian Jandl.
+ </t>
+  </si>
+  <si>
+    <t>27.10.2026</t>
+  </si>
+  <si>
+    <t>Topokurator im Praxistest</t>
+  </si>
+  <si>
+    <t>Vom Klickdummy zum funktionsfähigen Prototyp</t>
+  </si>
+  <si>
+    <t>Im Topokurator lassen sich inzwischen Bilder aus der Topothek mit Texten zu ersten digitalen Ausstellungen zusammenstellen. Bei unseren internen Tests zeigt sich nun, welche Abläufe schon gut funktionieren und wo wir die Bedienung vor dem nächsten Workshop noch verbessern müssen.</t>
+  </si>
+  <si>
+    <t>Im letzten Blogbeitrag haben wir berichtet, wie gemeinsam mit Topothekar:innen die Grundlagen für den Topokurator entstanden sind. In drei Workshops ging es um Arbeitsweisen, Ausstellungsideen und einen ersten klickbaren Prototyp. Seitdem hat sich einiges getan: Aus den Entwürfen ist eine Software geworden, mit der wir selbst Ausstellungen anlegen und bearbeiten können. Damit werden viele Fragen aus den Workshops ganz konkret.
+Mit eigenen Materialien gestalten
+Der aktuelle Prototyp bietet mehrere Vorlagen, in denen sich Bilder und Texte anordnen lassen. Bilder aus dem Verwaltungsbereich der Topothek können per Drag-and-drop in die Ausstellung übernommen werden. Bildausschnitte lassen sich verschieben und vergrößern, Folien ergänzen und die Ergebnisse in einer Vorschau betrachten. Ausstellungen können außerdem als Datei lokal gespeichert und wieder geladen werden.
+Wir bleiben damit nahe an einer Arbeitsweise, die viele von Präsentationsprogrammen kennen. Die Vorlagen geben eine gestalterische Grundlage, während die Topothekar:innen entscheiden, welche Materialien sie auswählen und wie sie ihre Geschichte erzählen. Die Arbeit mit echten Bildern und Texten hilft uns zugleich zu prüfen, ob die Entwürfe auch bei unterschiedlichen Inhalten tragen.
+Was ein Speichersymbol auslösen kann
+Bei einem internen Test vor Kurzem war der Eindruck im Team positiv: Das Bearbeiten und Ausprobieren fühlt sich bereits gut an. Gleichzeitig wurden einige Stellen sichtbar, an denen die Oberfläche andere Erwartungen weckt, als die Software erfüllt. Ein besonders anschauliches Beispiel ist das Speichersymbol. Nach einer Änderung klickten wir darauf, um die Bearbeitung abzuschließen und zur Vorschau zurückzukehren. Tatsächlich wurde dabei jedes Mal die Ausstellungsdatei heruntergeladen.
+Daraus ergeben sich konkrete Verbesserungen: Ein Download-Symbol soll deutlicher machen, dass hier eine Datei auf dem eigenen Rechner abgelegt wird. Für das Abschließen einer Bearbeitung haben wir eine eigene Bestätigung vorgeschlagen. Auch der Wechsel zwischen Bearbeiten und Vorschau muss klarer erkennbar werden. Solche Details bestimmen mit, ob man sich beim Gestalten sicher fühlt und versteht, was gerade passiert.
+Ähnlich aufschlussreich war das Sortieren der Folien. Bleiben Nummern beim Verschieben unverändert, entsteht Verwirrung über die neue Reihenfolge. Vorschaubilder der tatsächlichen Folien könnten hier mehr Orientierung geben. Auch das Verhalten beim Schließen des Sortierfensters müssen wir überarbeiten, damit Änderungen nicht versehentlich verloren gehen.
+Ausstellungen brauchen Orientierung
+Neben diesen Bedienungsfragen beschäftigt uns weiterhin die Struktur der Ausstellung. Schon in den Workshops war die Idee entstanden, lokale Geschichte über thematische Räume und verzweigende Wege zugänglich zu machen. Besucher:innen könnten von einer Übersicht aus selbst entscheiden, welchen Bereich sie erkunden möchten. Diese Navigation wollen wir im weiteren Testprozess erproben. Wie viele Ebenen bleiben verständlich? Wo braucht es einen Weg zurück, und wie findet man sich innerhalb der Ausstellung zurecht?
+Auch die Darstellung auf unterschiedlichen Bildschirmen spielt dabei eine Rolle. Im aktuellen Test haben wir etwa gesehen, dass Folienrahmen und Textgrößen beim Verändern des Browserfensters noch nicht immer gut zusammenspielen. Für eine Ausstellung, die am eigenen Rechner vorbereitet und später auf einem anderen Bildschirm gezeigt wird, ist das eine wichtige Frage.
+Verlässlich arbeiten und präsentieren
+Vor der nächsten Testrunde hat die Sicherung der Arbeit besondere Priorität. Das bewusste Speichern und Laden funktioniert bereits; beim Neuladen der Browserseite können ungesicherte Änderungen derzeit aber noch verloren gehen. Hier brauchen wir eine bessere Absicherung. Aus den Workshops nehmen wir außerdem den Wunsch mit, Ausstellungen auch ohne Internetverbindung zeigen zu können, etwa an Veranstaltungsorten ohne verlässliches WLAN. An einer passenden Offline-Lösung arbeiten wir noch.
+Bei der Verbindung zur Topothek unterscheiden wir ebenfalls zwischen dem aktuellen Stand und den weiteren Anforderungen. Bilder lassen sich bereits übernehmen, die zugehörigen Metadaten werden derzeit jedoch nicht automatisch mitimportiert. Der Originaldatensatz bleibt deshalb beim Bearbeiten wichtig, wenn Angaben nachgeschlagen werden müssen. Wie Quellen und weitere Informationen in der Ausstellung nachvollziehbar bleiben, müssen wir bei der Weiterentwicklung mitdenken.
+Der nächste Test mit den Topothekarinnen und Topothekaren
+Für November 2026 planen wir den nächsten Testworkshop mit den Topothekar:innen. Sie sollen den Prototyp vorab ausprobieren und eigene Probeausstellungen mitbringen können. Uns interessiert dabei besonders, wo sie ohne Erklärung weiterkommen, welche Schritte Fragen auslösen und was ihnen bei der Arbeit mit ihren Sammlungen fehlt. Dieses Feedback wird bestimmen, welche Verbesserungen wir als Nächstes umsetzen.
+Eine weitere gemeinsame Runde ist für Jänner 2027 vorgesehen. Die dann erprobte Version soll auch die Grundlage für das Handbuch bilden. Zum Projektabschluss im März planen wir eine Vernissage mit Beispielausstellungen. Bis dahin entwickeln wir den Topokurator weiter im Wechsel zwischen Gestalten, Ausprobieren und Überarbeiten – gemeinsam mit den Menschen, die damit regionale Geschichte vermitteln möchten.</t>
+  </si>
+  <si>
+    <t>23.10.2026</t>
+  </si>
+  <si>
+    <t>Topokurator</t>
+  </si>
+  <si>
+    <t>eine kuratorische Erweiterung für Topotheken</t>
+  </si>
+  <si>
+    <t>Topokurator - eine kuratorische Erweiterung der Topotheken</t>
+  </si>
+  <si>
+    <t>Der Topokurator ist als kostenfreies, benutzer*innenfreundliches Tool konzipiert, mit dem direkt auf die Inhalte von Topotheken zugreift. Außerdem können die Inhalte darüber anschaulich aufbereitet, dar- und ausgestellt und mit anderen Inhalten (kontextualisiert) in Beziehung gesetzt werden. Hauptziel ist es, den regionalen Sammlungen eine breitere Bühne zu bieten und ihre Erzählkraft zu stärken – ohne auf externe Tools angewiesen zu sein oder Lizenzfragen klären zu müssen.
+Wir entwickeln eine benutzer*innenfreundliche Oberfläche für Topotheken, die intuitiv und einfach zu bedienen ist. Das Tool wird in die zentrale Plattform www.topothek.at integriert und ist somit nahtlos mit bestehenden Sammlungen verbunden.
+An der Hochschule für Angewandte Wissenschaften St. Pölten bieten wir regelmäßig Workshops und Schulungen zum Topokurator an. Diese richten sich vor allem an Topothekarinnen, Lehrkräfte und Schülerinnen. Um die Einsatzmöglichkeiten einem breiten Publikum näherzubringen, präsentieren wir das Tool auf Fachveranstaltungen wie Citizen-Science-Tagungen, Researchers’ Nights und Forschungsfesten. Die Nutzung in weiteren Forschungsprojekten trägt dazu bei, den Topokurator sowohl im wissenschaftlichen als auch im gesellschaftlichen Kontext als etabliertes Werkzeug zu verankern.
+Zielgruppen:
+- Organisationen: Redaktionen von Topotheken und Regionalmuseen, die ein einfaches Werkzeug zur Präsentation ihrer Inhalte benötigen.
+- Citizen Science &amp; Open Source Community: Wissenschaftler*innen und Projekte mit Bürger*innenbeteiligung, die ihre Daten kontextualisieren und breitenwirksam präsentieren möchten.
+- Privatpersonen &amp; Schulen: Lehrkräfte und Schüler*innen, die Recherchen durchführen und ihre Ergebnisse/Erkenntnisse nachvollziehbar und leicht zugänglich darstellen wollen.</t>
+  </si>
+  <si>
+    <t>FH St. Pölten</t>
+  </si>
+  <si>
+    <t>Erwachsene, Jugendliche, Schüler:innen, thematische Community</t>
+  </si>
+  <si>
+    <t>Zwischenbericht</t>
   </si>
   <si>
     <t>Stipendium Call #20</t>
   </si>
   <si>
-    <t>LLM Agents for Offensive Security: Ethics?</t>
-[...53 lines deleted...]
-    <t>10.09.2026</t>
+    <t>Privacy risks in AI</t>
+  </si>
+  <si>
+    <t>Three Ways a Model Can Leak Its Training Data</t>
+  </si>
+  <si>
+    <t>When we train a machine learning model on sensitive data, such as patient records, financial histories, or internal company logs, it’s tempting to think the data stays safely behind. But research has shown that a trained model can reveal surprising things about the data it learned from...</t>
+  </si>
+  <si>
+    <t>Is it safe to share models that were trained on sensitive data? This is the question I investigate in my dissertation, in the context of federated learning. To answer it, I went through the literature to find out which attacks can reveal sensitive information about a model’s training data. Three of the most prominent are:
+Membership inference asks a simple question: was this particular person’s data used to train the model? [1] If a hospital trains a diagnostic model on patients with a specific condition, learning that someone’s record was in the training set can reveal that they have that condition.
+Reconstruction attacks go further. Instead of answering a yes/no question, the attacker tries to recover the training data itself, whether that’s attributes of a record, an image, or a piece of text. [2, 3] When it works, it is the most damaging of the three.
+Property inference isn’t about any single person. It targets the dataset as a whole, for example the share of a demographic group in the training data, or a characteristic an organization never meant to disclose. [4, 5] The risk here is to confidentiality rather than individual privacy.
+Why study them?
+First, regulation and trust depend on it. Laws like the GDPR require organizations to protect personal data, and “the data never left the building” is a weak argument if the model itself can give it away.
+Second, these risks are easy to over- or underestimate. Many attacks in the literature assume an attacker with access and knowledge that real deployments rarely grant, a mismatch that a survey of 271 industry practitioners also found [6]. Others are more practical than people expect. Without studying them carefully, organizations either spend effort defending against threats that are unlikely or miss the ones that matter.
+Third, defenses cost something. Protecting a model usually means giving up accuracy, computing power, or development time, so decision-makers need to know which risks justify which costs.
+Why I consider them in my PhD
+My PhD focuses on privacy risks in federated learning, where data stays local and only models are shared. That setup is often described as privacy-friendly, but the models exchanged during training are exactly what these three attacks exploit. Membership, property, and reconstruction attacks cover the range of what could leak, from a single person’s presence to a whole dataset’s statistics to the raw data itself.
+I’m also asking the people who work with sensitive data which of these threats they consider realistic, and how much leakage they would accept. That way the attacks I study reflect real-world concerns and not only what is technically possible in a lab.
+References
+[1] Shokri, R., Stronati, M., Song, C., &amp; Shmatikov, V. (2017). Membership Inference Attacks Against Machine Learning Models. IEEE Symposium on Security and Privacy, 3–18.
+[2] Fredrikson, M., Jha, S., &amp; Ristenpart, T. (2015). Model Inversion Attacks that Exploit Confidence Information and Basic Countermeasures. ACM CCS, 1322–1333.
+[3] Zhu, L., Liu, Z., &amp; Han, S. (2019). Deep Leakage from Gradients. NeurIPS 32, 14747–14756.
+[4] Ganju, K., Wang, Q., Yang, W., Gunter, C. A., &amp; Borisov, N. (2018). Property Inference Attacks on Fully Connected Neural Networks Using Permutation Invariant Representations. ACM CCS, 619–633.
+[5] Melis, L., Song, C., De Cristofaro, E., &amp; Shmatikov, V. (2019). Exploiting Unintended Feature Leakage in Collaborative Learning. IEEE Symposium on Security and Privacy, 691–706.
+[6] Grosse, K., et al. (2024). Towards More Practical Threat Models in Artificial Intelligence Security. USENIX Security Symposium.</t>
+  </si>
+  <si>
+    <t>22.10.2026</t>
+  </si>
+  <si>
+    <t>computor.at ist öffentlich: Drei Python-Kurse mit Lena</t>
+  </si>
+  <si>
+    <t>Drei Kurse, eine VS-Code-Umgebung und eine KI-Assistenz, die beim Weiterdenken hilft: Was Lernende jetzt auf computor.at nutzen können.</t>
+  </si>
+  <si>
+    <t>Ende September ist computor öffentlich gestartet: Drei Python-Kurse mit 70 Übungen auf Deutsch und Englisch, eine VS-Code-Umgebung, automatische Tests und die KI-Assistenz Lena stehen für den Einstieg bereit.</t>
+  </si>
+  <si>
+    <t>Ende September haben wir computor öffentlich gestartet. Die mit Unterstützung von netidee und der Internet Stiftung entwickelte Lernplattform steht damit auch Interessierten außerhalb der TU Graz offen. Zum Einstieg gibt es drei Python-Kurse, eine VS-Code-Umgebung zum Üben, automatische Tests und unsere KI-Assistenz Lena.
+Drei Kurse, 70 Übungen
+Im Juli haben wir beschrieben, wie rund 70 Übungen aus der TU-Graz-Lehrveranstaltung „Programmieren in der Physik“ überarbeitet und in drei Schwierigkeitsstufen eingeteilt werden. Daraus sind jetzt drei eigenständige Kurse mit insgesamt 70 Übungen auf Deutsch und Englisch geworden.
+	Beginner: 21 Übungen zur Programmierumgebung, Konsole, grundlegenden Python-Syntax, zu Funktionen, Skripten und Indizierung.
+	Intermediate: 31 Übungen zu Kontrollstrukturen, logischen Operatoren und der Auswertung von Messdaten aus Laborübungen.
+	Advanced: 18 Übungen zum selbstständigen Bearbeiten physikalischer und mathematischer Probleme, darunter Gleichungssysteme, Kurvendiskussionen und Differentialgleichungen sowie Grundlagen der objektorientierten Programmierung.
+Die Kursmaterialien lassen sich unter computor.at/learn ohne Anmeldung lesen. Nach der Anmeldung können Lernende an Kursen teilnehmen, ihren Fortschritt speichern, offizielle Tests ausführen, Aufgaben abgeben und Lena um Hilfe bitten.
+Üben in VS Code
+Angemeldete Lernende können eine bereitgestellte VS-Code-Umgebung direkt im Browser öffnen und ohne lokale Softwareinstallation beginnen, solange ein Arbeitsplatz verfügbar ist. Alternativ lassen sich die Übungen in einer lokalen VS-Code-Installation mit der computor-Erweiterung oder in einem eigenen GitHub Codespace bearbeiten. Ein Codespace nutzt das Kontingent des eigenen GitHub-Kontos.
+Von der Aufgabe zur Rückmeldung
+Am Anfang steht die Wahl des passenden Kurses. Lernende öffnen eine Übung, lesen die Aufgabenstellung und schreiben ihren Code in die vorbereiteten Dateien. Sie führen das Programm aus, sehen sich die Ausgabe an und starten anschließend die Tests. Die Rückmeldung zeigt, welche erwarteten Ergebnisse das Programm bereits liefert und wo es noch Abweichungen gibt.
+Wer nicht weiterkommt, kann Lena fragen. Sie arbeitet mit dem ausgewählten Kontext, etwa der Frage, dem Aufgabentext und dem relevanten Code. Ihre Antworten sollen mit Erklärungen, Fragen und Hinweisen beim selbstständigen Weiterdenken helfen. Lena läuft auf einer von der TU Graz betriebenen KI-Infrastruktur. Ein eigener Zugang zu einem kommerziellen KI-Anbieter ist dafür nicht nötig.
+Bestandene Tests zeigen, dass ein Programm die erwarteten Ergebnisse liefert. Ob Lernende ihren Lösungsweg verstanden haben, beurteilen weiterhin menschliche Tutor:innen und Lehrende. Sie bleiben in Lehrveranstaltungen für Betreuung und Bewertung verantwortlich. computor bietet ihnen Ansichten zur Verwaltung von Aufgaben und Abgaben sowie zum Lernfortschritt.
+Offen zum Weiterverwenden
+Die Software wird unter der MIT-Lizenz veröffentlicht, die Kurstexte stehen zusätzlich unter CC BY 4.0 zur Verfügung. Die Kurse liegen im Repository data-science-python, der Quellcode der Plattform auf github.com/computor-org. Schulen, Hochschulen und Unternehmen können die Inhalte an ihre Lehre anpassen und eine eigene computor-Instanz betreiben.
+Erste Rückmeldungen haben bereits zu Verbesserungen geführt: Browser-Arbeitsplätze öffnen den ausgewählten Kurs, Aufgabenbeschreibungen und Formeln werden zuverlässiger dargestellt, und Lenas Antworten sind leichter lesbar formatiert. Wir freuen uns über weitere Erfahrungen von Lernenden und Lehrenden. Probiert einen Kurs aus und berichtet in unserem Feedback-Tracker, was euch geholfen hat und wo ihr hängen geblieben seid.</t>
+  </si>
+  <si>
+    <t>python, VS Code, Open Source, Release</t>
+  </si>
+  <si>
+    <t>14.10.2026</t>
+  </si>
+  <si>
+    <t>Lena: Die AI-Assistenz in computor</t>
+  </si>
+  <si>
+    <t>Ein Blick unter die Haube von Lenas Nachrichtensystem, Kontextaufbau und Logik.</t>
+  </si>
+  <si>
+    <t>In computor beantwortet die AI-Assistenz Lena studentische Fragen direkt im selben Nachrichtensystem wie menschliche Tutor:innen. Dieser Beitrag beschreibt, wie Lena technisch aufgebaut ist, welchen Kontext sie beim Antworten sieht, warum sie keine fertigen Lösungen liefern darf und wie die automatische Bewertung von Abgaben abläuft.</t>
+  </si>
+  <si>
+    <t>Studierende arbeiten in computor innerhalb einer VS Code Extension. Links im Aufgabenbaum sind Kurse, Einheiten und Aufgaben aufgelistet. Zu jeder Aufgabe gehören eine README-Vorschau mit der Angabe, die zu bearbeitenden Dateien, automatische Tests und ein Nachrichtenbereich. Über ein Kontextmenü können Studierende außerdem ihre Bewertung und Testergebnisse einsehen. Diese Oberfläche ist der Ort, an dem auch Lena ins Spiel kommt.
+Lena ist kein eigenständiger Chatbot und kein separates Fenster. Sie nutzt dasselbe Nachrichtensystem, das auch für die Kommunikation zwischen Studierenden und menschlichen Tutor:innen gebaut wurde. Wenn ein Studierender in einem Aufgaben-Thread eine Nachricht mit dem Tag #ai schickt, wird Lena aktiv. Der TriggerChecker sucht genau nach diesen Markierungen. Ihre Antwort erscheint im selben Thread, markiert mit #ai. Für Studierende sieht das aus wie eine normale Antwort in einer laufenden Konversation. Ob ein Mensch oder Lena antwortet, ändert nichts an der Datenstruktur dahinter.
+Bevor Lena eine Antwort formuliert, baut der ContextBuilder den Kontext zusammen, den das Sprachmodell sieht. Dieser Kontext umfasst die aktuelle Nachricht und die bisherige Thread-Historie, Informationen zur Aufgabe und zum Kurs, den aktuellen Code im Repository der studierenden Person, falls vorhanden das letzte eingereichte Abgabeartefakt, die Testergebnisse der letzten Ausführung, den bisherigen Fortschritt und die Abgabehistorie sowie eine optionale Referenzlösung zum Vergleich. Der ContextBuilder entscheidet dabei anhand der verfügbaren Daten, welche Bestandteile tatsächlich eingebunden werden. Wenn etwa noch keine Abgabe existiert, fehlt dieser Teil im Kontext.
+Auf Basis dieses Kontexts arbeitet Lena mit einem Tutor-Prompt, der klare Grenzen setzt. Lena darf keine vollständigen Lösungen ausgeben, keinen korrigierten Abgabecode liefern und keine Schritt-für-Schritt-Anleitungen formulieren, die direkt zum fertigen Ergebnis führen. Stattdessen soll sie Denkstöße geben, auf Fehlerquellen hinweisen und Konzepte erklären. Das Ziel ist nicht, Arbeit abzunehmen, sondern die nächste sinnvolle Frage oder den nächsten Prüfschritt sichtbar zu machen.
+Damit diese Einschränkungen nicht durch geschickt formulierte Anfragen umgangen werden, gibt es eine zweistufige Sicherheitsprüfung. In der ersten Stufe wird erkannt, ob eine Nachricht versucht, Lena zu einer unzulässigen Antwort zu bewegen. In der zweiten Stufe wird dieser Verdacht bestätigt oder verworfen. Die beiden Stufen sind so abgestimmt, dass normale studentische Fragen nicht fälschlich blockiert werden. Eine zu aggressive Filterung würde Lena im Alltag unbrauchbar machen, deshalb ist diese Schwelle bewusst zurückhaltend gesetzt.
+Die gesamte KI-Kommunikation läuft über eine Provider-Schicht, die das OpenAI-kompatible API-Format spricht. Dadurch kann computor mit verschiedenen Backends arbeiten, etwa mit OpenAI direkt, mit LM Studio, mit Ollama oder mit ähnlichen Diensten. Für den lokalen Betrieb auf Apple-Silicon-Hardware kann zusätzlich vllm-mlx oder ein eigener Fork davon als Backend verwendet werden. Das ist die Inferenzschicht darunter, nicht der eigentliche Tutor-Workflow. Durch diese Trennung bleibt die Backend-Wahl konfigurierbar, ohne dass Trigger, Kontextaufbau oder Bewertungslogik neu gebaut werden müssen.
+ </t>
+  </si>
+  <si>
+    <t>Künstliche Intelligenz, VS Code, Open Source</t>
+  </si>
+  <si>
+    <t>Digi:Heldinnen</t>
+  </si>
+  <si>
+    <t>Von der Einsteigerin zur Wissensvermittlerin</t>
+  </si>
+  <si>
+    <t>Digi:Heldinnen: Frauen erobern die digitale Welt! Seniorinnen werden zu Expertinnen für Smartphone, ID Austria &amp; KI. Im Peer-to-Peer-Ansatz geben sie ihr Wissen direkt in ihrer Region weiter. Für digitale Teilhabe &amp; Sicherheit auf Augenhöhe!</t>
+  </si>
+  <si>
+    <t>Digi:Heldinnen: Wie ältere Frauen die digitale Welt erobern und ihr Wissen weitergeben
+In einer Welt, die sich immer schneller digitalisiert, dürfen wir niemanden zurücklassen. Während staatliche Infrastrukturen wie die ID Austria oder E-Government-Services stetig ausgebaut werden, zeigt die Realität eine deutliche Lücke: Besonders Frauen in der nachberuflichen Lebensphase, vor allem in ländlichen Regionen, sind oft von dieser Entwicklung abgeschnitten. Laut aktuellen Statistiken sind etwa 20 % der Seniorinnen in Österreich „Offlinerinnen“. 
+Das Projekt „Digi:Heldinnen“, eine Initiative der Servicestelle digitaleSenior:innen des ÖIAT, setzt genau hier an, um diese digitale Kluft zu schließen und Empowerment erlebbar zu machen.
+Ein innovativer Bottom-Up-Ansatz für digitale Teilhabe
+Im Gegensatz zu klassischen „Top-Down“-Kursen, die oft oberflächlich bleiben, verfolgen die Digi:Heldinnen einen Peer-to-Peer-Ansatz. Das bedeutet: Frauen lernen von Frauen auf Augenhöhe. Die Teilnehmerinnen werden dazu ausgebildet, nicht nur selbst kompetent mit digitalen Werkzeugen umzugehen, sondern dieses Wissen als Multiplikatorinnen in ihrem Umfeld weiterzugeben. Dieser Ansatz stellt sicher, dass Lernen in vertrauten sozialen Settings stattfindet, was besonders bei älteren Menschen die Erfolgsrate und den Wissenserhalt massiv steigert.
+Praxisprojekte und offene Bildungsmaterialien
+Ein Herzstück des Projekts ist die Erprobung des Gelernten. Jede Digi:Heldin führt ein eigenes Praxisprojekt durch, bei dem sie erstmals Menschen in ihrer Gemeinde oder ihrem Freundeskreis unterstützt. Parallel dazu entsteht eine wertvolle Ressource für die Allgemeinheit: Ein Leitfaden zu hilfreichen Alltags-Apps sowie detaillierte Schritt-für-Schritt-Anleitungen für die Installation und Bedienung. Diese Ergebnisse werden unter einer Open-Source-Lizenz (CC-BY-SA) veröffentlicht, damit sie von anderen Bildungseinrichtungen und Vereinen frei genutzt und weiterverbreitet werden können.</t>
+  </si>
+  <si>
+    <t>Inclusion|Digital Devide</t>
+  </si>
+  <si>
+    <t>Senior:innen</t>
+  </si>
+  <si>
+    <t>08.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -828,694 +830,693 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:AB11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="101.404" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="1012.039" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="160.389" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="396.332" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="798.519" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="778.524" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="129.683" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="121.399" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="38.848" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="26" max="26" width="168.53" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="152.106" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" t="s">
+      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
-      <c r="A2">
+      <c r="A2" s="1">
         <v>2026</v>
       </c>
-      <c r="B2"/>
-[...2 lines deleted...]
-      <c r="E2" t="s">
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F2"/>
-[...4 lines deleted...]
-      <c r="K2" t="s">
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="L2" s="1"/>
+      <c r="M2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="N2"/>
-      <c r="O2" t="s">
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="P2"/>
-[...11 lines deleted...]
-      <c r="AB2" t="s">
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
-      <c r="A3">
+      <c r="A3" s="1">
         <v>2025</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="B3" s="1">
+        <v>8012</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D3"/>
-      <c r="E3" t="s">
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="F3"/>
-[...4 lines deleted...]
-      <c r="K3" t="s">
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L3"/>
-      <c r="M3" t="s">
+      <c r="L3" s="1"/>
+      <c r="M3" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="N3"/>
-      <c r="O3" t="s">
+      <c r="N3" s="1"/>
+      <c r="O3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="P3"/>
-      <c r="Q3" t="s">
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="R3"/>
-[...2 lines deleted...]
-      <c r="U3" t="s">
+      <c r="R3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="V3"/>
-[...1 lines deleted...]
-      <c r="X3" t="s">
+      <c r="S3" s="1"/>
+      <c r="T3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="Y3"/>
-      <c r="Z3" t="s">
+      <c r="U3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="AA3"/>
-      <c r="AB3" t="s">
+      <c r="V3" s="1" t="s">
         <v>41</v>
+      </c>
+      <c r="W3" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="X3" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:28">
-      <c r="A4">
+      <c r="A4" s="1">
         <v>2025</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="B4" s="1">
+        <v>7723</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D4"/>
-[...18 lines deleted...]
-      <c r="O4" t="s">
+      <c r="D4" s="1"/>
+      <c r="E4" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="P4" t="s">
+      <c r="L4" s="1"/>
+      <c r="M4" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="Q4"/>
-[...7 lines deleted...]
-      <c r="Y4" t="s">
+      <c r="N4" s="1"/>
+      <c r="O4" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="Z4"/>
-[...1 lines deleted...]
-      <c r="AB4" t="s">
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1" t="s">
         <v>49</v>
+      </c>
+      <c r="R4" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="S4" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="T4" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="U4" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="X4" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:28">
-      <c r="A5">
+      <c r="A5" s="1">
         <v>2025</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="B5" s="1">
+        <v>7996</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D5"/>
-[...40 lines deleted...]
-        <v>57</v>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="P5" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1"/>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1"/>
+      <c r="AA5" s="1"/>
+      <c r="AB5" s="1" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:28">
-      <c r="A6">
+      <c r="A6" s="1">
         <v>2025</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="B6" s="1">
+        <v>7828</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D6"/>
-[...8 lines deleted...]
-      <c r="K6" t="s">
+      <c r="D6" s="1"/>
+      <c r="E6" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="L6"/>
-[...22 lines deleted...]
-        <v>62</v>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="P6" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1"/>
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1"/>
+      <c r="AA6" s="1"/>
+      <c r="AB6" s="1" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:28">
-      <c r="A7">
+      <c r="A7" s="1">
         <v>2025</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="B7" s="1">
+        <v>7828</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D7"/>
-[...36 lines deleted...]
-        <v>67</v>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="W7" s="1"/>
+      <c r="X7" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA7" s="1"/>
+      <c r="AB7" s="1" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:28">
-      <c r="A8">
+      <c r="A8" s="1">
         <v>2025</v>
       </c>
-      <c r="B8">
-[...40 lines deleted...]
-        <v>67</v>
+      <c r="B8" s="1">
+        <v>7832</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P8" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+      <c r="X8" s="1"/>
+      <c r="Y8" s="1"/>
+      <c r="Z8" s="1"/>
+      <c r="AA8" s="1"/>
+      <c r="AB8" s="1" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:28">
-      <c r="A9">
+      <c r="A9" s="1">
         <v>2025</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="B9" s="1">
+        <v>8012</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9"/>
-[...43 lines deleted...]
-      <c r="Z9" t="s">
+      <c r="D9" s="1"/>
+      <c r="E9" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9" t="s">
+      <c r="L9" s="1"/>
+      <c r="M9" s="1" t="s">
         <v>83</v>
+      </c>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P9" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z9" s="1"/>
+      <c r="AA9" s="1"/>
+      <c r="AB9" s="1" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:28">
-      <c r="A10">
+      <c r="A10" s="1">
         <v>2025</v>
       </c>
-      <c r="B10">
-[...22 lines deleted...]
-      <c r="O10" t="s">
+      <c r="B10" s="1">
+        <v>8012</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P10" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1" t="s">
         <v>87</v>
-      </c>
-[...17 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:28">
-      <c r="A11">
+      <c r="A11" s="1">
         <v>2025</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="B11" s="1">
+        <v>7840</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D11"/>
-[...15 lines deleted...]
-      <c r="N11" t="s">
+      <c r="D11" s="1"/>
+      <c r="E11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+      <c r="K11" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="O11" t="s">
+      <c r="L11" s="1"/>
+      <c r="M11" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="P11" t="s">
+      <c r="N11" s="1"/>
+      <c r="O11" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="Q11"/>
-[...10 lines deleted...]
-      <c r="AB11" t="s">
+      <c r="P11" s="1"/>
+      <c r="Q11" s="1" t="s">
         <v>96</v>
+      </c>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+      <c r="X11" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y11" s="1"/>
+      <c r="Z11" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA11" s="1"/>
+      <c r="AB11" s="1" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>