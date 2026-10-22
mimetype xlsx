--- v5 (2026-08-30)
+++ v6 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>field_kontakt_e_mail</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
@@ -111,355 +111,425 @@
     <t>Tags</t>
   </si>
   <si>
     <t>Projektergebnisse</t>
   </si>
   <si>
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
+    <t>Stipendium Call #20</t>
+  </si>
+  <si>
+    <t>Blog</t>
+  </si>
+  <si>
+    <t>Privacy risks in AI</t>
+  </si>
+  <si>
+    <t>Three Ways a Model Can Leak Its Training Data</t>
+  </si>
+  <si>
+    <t>When we train a machine learning model on sensitive data, such as patient records, financial histories, or internal company logs, it’s tempting to think the data stays safely behind. But research has shown that a trained model can reveal surprising things about the data it learned from...</t>
+  </si>
+  <si>
+    <t>Is it safe to share models that were trained on sensitive data? This is the question I investigate in my dissertation, in the context of federated learning. To answer it, I went through the literature to find out which attacks can reveal sensitive information about a model’s training data. Three of the most prominent are:
+Membership inference asks a simple question: was this particular person’s data used to train the model? [1] If a hospital trains a diagnostic model on patients with a specific condition, learning that someone’s record was in the training set can reveal that they have that condition.
+Reconstruction attacks go further. Instead of answering a yes/no question, the attacker tries to recover the training data itself, whether that’s attributes of a record, an image, or a piece of text. [2, 3] When it works, it is the most damaging of the three.
+Property inference isn’t about any single person. It targets the dataset as a whole, for example the share of a demographic group in the training data, or a characteristic an organization never meant to disclose. [4, 5] The risk here is to confidentiality rather than individual privacy.
+Why study them?
+First, regulation and trust depend on it. Laws like the GDPR require organizations to protect personal data, and “the data never left the building” is a weak argument if the model itself can give it away.
+Second, these risks are easy to over- or underestimate. Many attacks in the literature assume an attacker with access and knowledge that real deployments rarely grant, a mismatch that a survey of 271 industry practitioners also found [6]. Others are more practical than people expect. Without studying them carefully, organizations either spend effort defending against threats that are unlikely or miss the ones that matter.
+Third, defenses cost something. Protecting a model usually means giving up accuracy, computing power, or development time, so decision-makers need to know which risks justify which costs.
+Why I consider them in my PhD
+My PhD focuses on privacy risks in federated learning, where data stays local and only models are shared. That setup is often described as privacy-friendly, but the models exchanged during training are exactly what these three attacks exploit. Membership, property, and reconstruction attacks cover the range of what could leak, from a single person’s presence to a whole dataset’s statistics to the raw data itself.
+I’m also asking the people who work with sensitive data which of these threats they consider realistic, and how much leakage they would accept. That way the attacks I study reflect real-world concerns and not only what is technically possible in a lab.
+References
+[1] Shokri, R., Stronati, M., Song, C., &amp; Shmatikov, V. (2017). Membership Inference Attacks Against Machine Learning Models. IEEE Symposium on Security and Privacy, 3–18.
+[2] Fredrikson, M., Jha, S., &amp; Ristenpart, T. (2015). Model Inversion Attacks that Exploit Confidence Information and Basic Countermeasures. ACM CCS, 1322–1333.
+[3] Zhu, L., Liu, Z., &amp; Han, S. (2019). Deep Leakage from Gradients. NeurIPS 32, 14747–14756.
+[4] Ganju, K., Wang, Q., Yang, W., Gunter, C. A., &amp; Borisov, N. (2018). Property Inference Attacks on Fully Connected Neural Networks Using Permutation Invariant Representations. ACM CCS, 619–633.
+[5] Melis, L., Song, C., De Cristofaro, E., &amp; Shmatikov, V. (2019). Exploiting Unintended Feature Leakage in Collaborative Learning. IEEE Symposium on Security and Privacy, 691–706.
+[6] Grosse, K., et al. (2024). Towards More Practical Threat Models in Artificial Intelligence Security. USENIX Security Symposium.</t>
+  </si>
+  <si>
+    <t>22.10.2026</t>
+  </si>
+  <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
+    <t>computor.at ist öffentlich: Drei Python-Kurse mit Lena</t>
+  </si>
+  <si>
+    <t>Drei Kurse, eine VS-Code-Umgebung und eine KI-Assistenz, die beim Weiterdenken hilft: Was Lernende jetzt auf computor.at nutzen können.</t>
+  </si>
+  <si>
+    <t>Ende September ist computor öffentlich gestartet: Drei Python-Kurse mit 70 Übungen auf Deutsch und Englisch, eine VS-Code-Umgebung, automatische Tests und die KI-Assistenz Lena stehen für den Einstieg bereit.</t>
+  </si>
+  <si>
+    <t>Ende September haben wir computor öffentlich gestartet. Die mit Unterstützung von netidee und der Internet Stiftung entwickelte Lernplattform steht damit auch Interessierten außerhalb der TU Graz offen. Zum Einstieg gibt es drei Python-Kurse, eine VS-Code-Umgebung zum Üben, automatische Tests und unsere KI-Assistenz Lena.
+Drei Kurse, 70 Übungen
+Im Juli haben wir beschrieben, wie rund 70 Übungen aus der TU-Graz-Lehrveranstaltung „Programmieren in der Physik“ überarbeitet und in drei Schwierigkeitsstufen eingeteilt werden. Daraus sind jetzt drei eigenständige Kurse mit insgesamt 70 Übungen auf Deutsch und Englisch geworden.
+	Beginner: 21 Übungen zur Programmierumgebung, Konsole, grundlegenden Python-Syntax, zu Funktionen, Skripten und Indizierung.
+	Intermediate: 31 Übungen zu Kontrollstrukturen, logischen Operatoren und der Auswertung von Messdaten aus Laborübungen.
+	Advanced: 18 Übungen zum selbstständigen Bearbeiten physikalischer und mathematischer Probleme, darunter Gleichungssysteme, Kurvendiskussionen und Differentialgleichungen sowie Grundlagen der objektorientierten Programmierung.
+Die Kursmaterialien lassen sich unter computor.at/learn ohne Anmeldung lesen. Nach der Anmeldung können Lernende an Kursen teilnehmen, ihren Fortschritt speichern, offizielle Tests ausführen, Aufgaben abgeben und Lena um Hilfe bitten.
+Üben in VS Code
+Angemeldete Lernende können eine bereitgestellte VS-Code-Umgebung direkt im Browser öffnen und ohne lokale Softwareinstallation beginnen, solange ein Arbeitsplatz verfügbar ist. Alternativ lassen sich die Übungen in einer lokalen VS-Code-Installation mit der computor-Erweiterung oder in einem eigenen GitHub Codespace bearbeiten. Ein Codespace nutzt das Kontingent des eigenen GitHub-Kontos.
+Von der Aufgabe zur Rückmeldung
+Am Anfang steht die Wahl des passenden Kurses. Lernende öffnen eine Übung, lesen die Aufgabenstellung und schreiben ihren Code in die vorbereiteten Dateien. Sie führen das Programm aus, sehen sich die Ausgabe an und starten anschließend die Tests. Die Rückmeldung zeigt, welche erwarteten Ergebnisse das Programm bereits liefert und wo es noch Abweichungen gibt.
+Wer nicht weiterkommt, kann Lena fragen. Sie arbeitet mit dem ausgewählten Kontext, etwa der Frage, dem Aufgabentext und dem relevanten Code. Ihre Antworten sollen mit Erklärungen, Fragen und Hinweisen beim selbstständigen Weiterdenken helfen. Lena läuft auf einer von der TU Graz betriebenen KI-Infrastruktur. Ein eigener Zugang zu einem kommerziellen KI-Anbieter ist dafür nicht nötig.
+Bestandene Tests zeigen, dass ein Programm die erwarteten Ergebnisse liefert. Ob Lernende ihren Lösungsweg verstanden haben, beurteilen weiterhin menschliche Tutor:innen und Lehrende. Sie bleiben in Lehrveranstaltungen für Betreuung und Bewertung verantwortlich. computor bietet ihnen Ansichten zur Verwaltung von Aufgaben und Abgaben sowie zum Lernfortschritt.
+Offen zum Weiterverwenden
+Die Software wird unter der MIT-Lizenz veröffentlicht, die Kurstexte stehen zusätzlich unter CC BY 4.0 zur Verfügung. Die Kurse liegen im Repository data-science-python, der Quellcode der Plattform auf github.com/computor-org. Schulen, Hochschulen und Unternehmen können die Inhalte an ihre Lehre anpassen und eine eigene computor-Instanz betreiben.
+Erste Rückmeldungen haben bereits zu Verbesserungen geführt: Browser-Arbeitsplätze öffnen den ausgewählten Kurs, Aufgabenbeschreibungen und Formeln werden zuverlässiger dargestellt, und Lenas Antworten sind leichter lesbar formatiert. Wir freuen uns über weitere Erfahrungen von Lernenden und Lehrenden. Probiert einen Kurs aus und berichtet in unserem Feedback-Tracker, was euch geholfen hat und wo ihr hängen geblieben seid.</t>
+  </si>
+  <si>
+    <t>python, VS Code, Open Source, Release</t>
+  </si>
+  <si>
+    <t>14.10.2026</t>
+  </si>
+  <si>
+    <t>Lena: Die AI-Assistenz in computor</t>
+  </si>
+  <si>
+    <t>Ein Blick unter die Haube von Lenas Nachrichtensystem, Kontextaufbau und Logik.</t>
+  </si>
+  <si>
+    <t>In computor beantwortet die AI-Assistenz Lena studentische Fragen direkt im selben Nachrichtensystem wie menschliche Tutor:innen. Dieser Beitrag beschreibt, wie Lena technisch aufgebaut ist, welchen Kontext sie beim Antworten sieht, warum sie keine fertigen Lösungen liefern darf und wie die automatische Bewertung von Abgaben abläuft.</t>
+  </si>
+  <si>
+    <t>Studierende arbeiten in computor innerhalb einer VS Code Extension. Links im Aufgabenbaum sind Kurse, Einheiten und Aufgaben aufgelistet. Zu jeder Aufgabe gehören eine README-Vorschau mit der Angabe, die zu bearbeitenden Dateien, automatische Tests und ein Nachrichtenbereich. Über ein Kontextmenü können Studierende außerdem ihre Bewertung und Testergebnisse einsehen. Diese Oberfläche ist der Ort, an dem auch Lena ins Spiel kommt.
+Lena ist kein eigenständiger Chatbot und kein separates Fenster. Sie nutzt dasselbe Nachrichtensystem, das auch für die Kommunikation zwischen Studierenden und menschlichen Tutor:innen gebaut wurde. Wenn ein Studierender in einem Aufgaben-Thread eine Nachricht mit dem Tag #ai schickt, wird Lena aktiv. Der TriggerChecker sucht genau nach diesen Markierungen. Ihre Antwort erscheint im selben Thread, markiert mit #ai. Für Studierende sieht das aus wie eine normale Antwort in einer laufenden Konversation. Ob ein Mensch oder Lena antwortet, ändert nichts an der Datenstruktur dahinter.
+Bevor Lena eine Antwort formuliert, baut der ContextBuilder den Kontext zusammen, den das Sprachmodell sieht. Dieser Kontext umfasst die aktuelle Nachricht und die bisherige Thread-Historie, Informationen zur Aufgabe und zum Kurs, den aktuellen Code im Repository der studierenden Person, falls vorhanden das letzte eingereichte Abgabeartefakt, die Testergebnisse der letzten Ausführung, den bisherigen Fortschritt und die Abgabehistorie sowie eine optionale Referenzlösung zum Vergleich. Der ContextBuilder entscheidet dabei anhand der verfügbaren Daten, welche Bestandteile tatsächlich eingebunden werden. Wenn etwa noch keine Abgabe existiert, fehlt dieser Teil im Kontext.
+Auf Basis dieses Kontexts arbeitet Lena mit einem Tutor-Prompt, der klare Grenzen setzt. Lena darf keine vollständigen Lösungen ausgeben, keinen korrigierten Abgabecode liefern und keine Schritt-für-Schritt-Anleitungen formulieren, die direkt zum fertigen Ergebnis führen. Stattdessen soll sie Denkstöße geben, auf Fehlerquellen hinweisen und Konzepte erklären. Das Ziel ist nicht, Arbeit abzunehmen, sondern die nächste sinnvolle Frage oder den nächsten Prüfschritt sichtbar zu machen.
+Damit diese Einschränkungen nicht durch geschickt formulierte Anfragen umgangen werden, gibt es eine zweistufige Sicherheitsprüfung. In der ersten Stufe wird erkannt, ob eine Nachricht versucht, Lena zu einer unzulässigen Antwort zu bewegen. In der zweiten Stufe wird dieser Verdacht bestätigt oder verworfen. Die beiden Stufen sind so abgestimmt, dass normale studentische Fragen nicht fälschlich blockiert werden. Eine zu aggressive Filterung würde Lena im Alltag unbrauchbar machen, deshalb ist diese Schwelle bewusst zurückhaltend gesetzt.
+Die gesamte KI-Kommunikation läuft über eine Provider-Schicht, die das OpenAI-kompatible API-Format spricht. Dadurch kann computor mit verschiedenen Backends arbeiten, etwa mit OpenAI direkt, mit LM Studio, mit Ollama oder mit ähnlichen Diensten. Für den lokalen Betrieb auf Apple-Silicon-Hardware kann zusätzlich vllm-mlx oder ein eigener Fork davon als Backend verwendet werden. Das ist die Inferenzschicht darunter, nicht der eigentliche Tutor-Workflow. Durch diese Trennung bleibt die Backend-Wahl konfigurierbar, ohne dass Trigger, Kontextaufbau oder Bewertungslogik neu gebaut werden müssen.
+ </t>
+  </si>
+  <si>
+    <t>Künstliche Intelligenz, VS Code, Open Source</t>
+  </si>
+  <si>
     <t>Community Project</t>
   </si>
   <si>
-    <t>DroneLink</t>
-[...36 lines deleted...]
-    <t>Hilfsorgansationen |Freiwilligei, Öffentliche Hand, Techniker:innen, thematische Community</t>
+    <t>Digi:Heldinnen</t>
+  </si>
+  <si>
+    <t>Von der Einsteigerin zur Wissensvermittlerin</t>
+  </si>
+  <si>
+    <t>Digi:Heldinnen: Frauen erobern die digitale Welt! Seniorinnen werden zu Expertinnen für Smartphone, ID Austria &amp; KI. Im Peer-to-Peer-Ansatz geben sie ihr Wissen direkt in ihrer Region weiter. Für digitale Teilhabe &amp; Sicherheit auf Augenhöhe!</t>
+  </si>
+  <si>
+    <t>Digi:Heldinnen: Wie ältere Frauen die digitale Welt erobern und ihr Wissen weitergeben
+In einer Welt, die sich immer schneller digitalisiert, dürfen wir niemanden zurücklassen. Während staatliche Infrastrukturen wie die ID Austria oder E-Government-Services stetig ausgebaut werden, zeigt die Realität eine deutliche Lücke: Besonders Frauen in der nachberuflichen Lebensphase, vor allem in ländlichen Regionen, sind oft von dieser Entwicklung abgeschnitten. Laut aktuellen Statistiken sind etwa 20 % der Seniorinnen in Österreich „Offlinerinnen“. 
+Das Projekt „Digi:Heldinnen“, eine Initiative der Servicestelle digitaleSenior:innen des ÖIAT, setzt genau hier an, um diese digitale Kluft zu schließen und Empowerment erlebbar zu machen.
+Ein innovativer Bottom-Up-Ansatz für digitale Teilhabe
+Im Gegensatz zu klassischen „Top-Down“-Kursen, die oft oberflächlich bleiben, verfolgen die Digi:Heldinnen einen Peer-to-Peer-Ansatz. Das bedeutet: Frauen lernen von Frauen auf Augenhöhe. Die Teilnehmerinnen werden dazu ausgebildet, nicht nur selbst kompetent mit digitalen Werkzeugen umzugehen, sondern dieses Wissen als Multiplikatorinnen in ihrem Umfeld weiterzugeben. Dieser Ansatz stellt sicher, dass Lernen in vertrauten sozialen Settings stattfindet, was besonders bei älteren Menschen die Erfolgsrate und den Wissenserhalt massiv steigert.
+Praxisprojekte und offene Bildungsmaterialien
+Ein Herzstück des Projekts ist die Erprobung des Gelernten. Jede Digi:Heldin führt ein eigenes Praxisprojekt durch, bei dem sie erstmals Menschen in ihrer Gemeinde oder ihrem Freundeskreis unterstützt. Parallel dazu entsteht eine wertvolle Ressource für die Allgemeinheit: Ein Leitfaden zu hilfreichen Alltags-Apps sowie detaillierte Schritt-für-Schritt-Anleitungen für die Installation und Bedienung. Diese Ergebnisse werden unter einer Open-Source-Lizenz (CC-BY-SA) veröffentlicht, damit sie von anderen Bildungseinrichtungen und Vereinen frei genutzt und weiterverbreitet werden können.</t>
+  </si>
+  <si>
+    <t>Inclusion|Digital Devide</t>
+  </si>
+  <si>
+    <t>Senior:innen</t>
   </si>
   <si>
     <t>Zwischenbericht</t>
   </si>
   <si>
-    <t>24.08.2026</t>
-[...81 lines deleted...]
-Wenn Ihre Organisation sich mit digitalen Identitäten, Datenschutz, Verbraucherrechten oder vertrauenswürdigen digitalen Infrastrukturen beschäftigt und Interesse daran hat, whoIdentifies.me im Rahmen eines Pilotprojekts kennenzulernen oder gemeinsam weiterzuentwickeln, freuen wir uns über den Austausch. Die europäische digitale Identität wird nur dann erfolgreich sein, wenn Vertrauen nicht vorausgesetzt, sondern nachvollziehbar geschaffen wird. Daran möchten wir gemeinsam mit Partner:innen aus ganz Europa arbeiten.
+    <t>08.10.2026</t>
+  </si>
+  <si>
+    <t>On-Device KI mit Cloud-Fallback: IndeRun wird praktisch nutzbar</t>
+  </si>
+  <si>
+    <t>On-Device KI mit Cloud-Fallback – eine API, viele Ausführungswege.</t>
+  </si>
+  <si>
+    <t>IndeRun macht hybride KI-Anwendungen einfacher: KI-Aufgaben können lokal auf iOS, Android oder im Web ausgeführt werden – und wenn nötig kontrolliert auf die Cloud ausweichen. Mit Capability-Checks, Policy-basiertem Routing und Streaming entscheidet</t>
+  </si>
+  <si>
+    <t>IndeRun macht hybride KI-Anwendungen einfacher: KI-Aufgaben können lokal auf iOS, Android oder im Web ausgeführt werden – und wenn nötig kontrolliert auf die Cloud ausweichen. Mit Capability-Checks, Policy-basiertem Routing und Streaming entscheidet IndeRun zur Laufzeit, wo eine Anfrage am sinnvollsten ausgeführt wird.</t>
+  </si>
+  <si>
+    <t>In unserem letzten Beitrag haben wir mit IndeRun v0.1 erstmals eine nutzbare Version unseres Provider-Frameworks veröffentlicht. Damals stand vor allem das Fundament: ein gemeinsames API für unterschiedliche KI-Provider, einheitliche Verträge und die Möglichkeit, zur Laufzeit zwischen verschiedenen Ausführungswegen zu wählen.
+Seitdem hat sich einiges getan. Aus dem Architekturkonzept ist inzwischen ein Framework geworden, das dieselbe KI-Aufgabe tatsächlich auf unterschiedlichen Plattformen lokal ausführen und – wenn erlaubt und notwendig – automatisch auf einen Cloud-Provider ausweichen kann.
+Ein besonders wichtiger Anwendungsfall dabei sind hybride Apps mit Capacitor.
+Eine Anfrage, unterschiedliche Ausführungswege
+Stellen wir uns eine einfache Funktion vor: Eine App soll einen Text vereinfachen.
+Aus Sicht der Anwendung soll dabei möglichst egal sein, wo das Sprachmodell tatsächlich läuft. Auf einem geeigneten Apple-Gerät kann beispielsweise Apple Foundation Models verwendet werden. Auf unterstützten Android-Geräten steht mit ML Kit GenAI beziehungsweise Gemini Nano ebenfalls ein lokaler Ausführungsweg zur Verfügung. Im Web können je nach Umgebung unter anderem browserseitige oder über ONNX eingebundene Modelle genutzt werden.
+Falls lokale Ausführung nicht verfügbar ist, kann IndeRun – sofern die konfigurierte Policy das erlaubt – dieselbe Anfrage über einen OpenAI-kompatiblen Cloud-Provider ausführen.
+Der Anwendungscode muss dafür nicht für jeden Provider neu geschrieben werden.
+Genau diese Trennung zwischen Aufgabe und Ausführungsweg ist der Kern von IndeRun.
+Lokale Ausführung ist eine Laufzeitentscheidung
+Eine wichtige Erkenntnis aus der bisherigen Entwicklung ist, dass „On-Device unterstützt“ allein noch nicht ausreicht.
+Ob ein Provider tatsächlich verwendet werden kann, hängt zur Laufzeit von mehreren Faktoren ab: vom Betriebssystem, vom konkreten Gerät, von der Verfügbarkeit des lokalen Modells, von Netzwerkverbindungen und gegebenenfalls von Zugangsdaten.
+Deshalb besitzt IndeRun inzwischen eine Capability-Abfrage. Provider geben nicht nur an, was sie grundsätzlich unterstützen, sondern auch, ob sie in der aktuellen Umgebung tatsächlich verfügbar sind.
+Die Routing-Logik arbeitet mit diesen Informationen und den Vorgaben einer Anfrage.
+So kann eine Anwendung zum Beispiel festlegen:
+	local_required: Die Daten dürfen das Gerät nicht verlassen. Ist kein lokaler Provider verfügbar, wird die Anfrage nicht ausgeführt.
+	local_preferred: Lokale Ausführung wird bevorzugt, die Cloud darf aber als Fallback verwendet werden.
+	cloud_allowed: Lokale und Cloud-Provider können verwendet werden.
+	cloud_required: Die Anfrage soll ausschließlich über einen Cloud-Provider laufen.
+Damit wird aus „On-Device oder Cloud“ keine hart codierte Entscheidung im Anwendungscode, sondern eine explizite Policy.
+Fallback bedeutet nicht einfach „try/catch“
+Besonders viel Arbeit steckt dabei in einem Detail, das auf den ersten Blick unspektakulär klingt: dem Fallback.
+Wenn ein gewünschter Provider nicht verfügbar ist, soll IndeRun nicht einfach blind den nächsten ausprobieren. Zuerst wird geprüft, welche Provider die konkrete Aufgabe und den angeforderten Interaktionsmodus überhaupt unterstützen.
+Provider können beispielsweise aufgrund von Datenschutzvorgaben, fehlender Konnektivität oder fehlenden Gerätefähigkeiten bereits vor der Ausführung ausgeschlossen werden.
+Die Routing-Entscheidung ist dabei deterministisch. Für dieselbe Anfrage und denselben Capability-Zustand soll auch derselbe Provider beziehungsweise dieselbe Fallback-Reihenfolge entstehen.
+Ebenso wichtig ist für uns, nachvollziehbar zu machen, warum ein Provider ausgewählt oder ausgeschlossen wurde. Gerade bei unterschiedlichen Geräten ist diese Transparenz beim Debugging entscheidend.
+Streaming jetzt plattformübergreifend
+Ein weiterer großer Schritt seit v0.1 ist Mode 2: Streaming.
+Neben run() für klassische Request-Response-Aufgaben unterstützt IndeRun inzwischen auch stream(). Ergebnisse können damit inkrementell an die Anwendung geliefert werden.
+Das betrifft nicht nur den Web-SDK. Die Streaming-Semantik wurde für Web, iOS und Android vereinheitlicht und auch in den Capacitor-Bridge integriert.
+Dabei mussten einige Unterschiede zwischen den zugrunde liegenden Plattformen normalisiert werden. Manche Provider liefern einzelne Text-Deltas, andere Snapshots. Manche können eine laufende Generierung wirklich abbrechen, bei anderen kann IndeRun nur verhindern, dass nach einem Abbruch weitere Ergebnisse an die Anwendung weitergereicht werden.
+Für die aufrufende App soll sich das trotzdem gleich verhalten.
+Nach einem cancel() werden keine weiteren Events mehr ausgeliefert und der Lauf endet mit einem definierten terminalen Zustand. Diese Garantien werden zentral im IndeRun-Engine-Layer umgesetzt und nicht für jede Plattform erneut erfunden.
+Warum wir Capacitor bewusst „dünn“ halten
+Parallel zur Hauptbibliothek gibt es inzwischen das Paket @independo/capacitor-inderun.
+Seine Aufgabe ist bewusst begrenzt.
+Die Capacitor-Integration soll keine zweite IndeRun-Implementierung sein. Sie ist lediglich die Brücke zwischen JavaScript und den jeweiligen Plattform-SDKs:
+	Im Browser wird der Web-SDK verwendet.
+	Unter iOS delegiert die Bridge an den Swift-SDK.
+	Unter Android delegiert sie an den Kotlin-SDK.
+Routing, Provider-Auswahl, Fallback, Fehlerbehandlung und Streaming-Semantik bleiben in der eigentlichen IndeRun-Runtime.
+Diese Trennung ist wichtig, weil sonst sehr schnell drei leicht unterschiedliche Implementierungen derselben Logik entstehen würden.
+Mit der aktuellen Version unterstützt die Capacitor-Integration sowohl run() als auch stream(), kann die verfügbaren Provider über checkCapabilities() abfragen und nutzt auch im Web die dort konfigurierten lokalen Provider.
+Damit können hybride Apps erstmals denselben IndeRun-Ausführungsweg über Web, iOS und Android verwenden.
+Was aktuell bereits funktioniert
+Der Schwerpunkt liegt weiterhin auf Text-zu-Text-Aufgaben.
+Aktuell stehen unter anderem folgende Bausteine zur Verfügung:
+	ein gemeinsamer Routing-Kern,
+	Policy-basierte Provider-Auswahl,
+	automatische Fallback-Ketten,
+	Capability-Checks zur Laufzeit,
+	ein OpenAI-kompatibler Cloud-Provider,
+	Apple Foundation Models,
+	Android ML Kit GenAI,
+	ONNX Runtime für eigene lokale Modelle,
+	browserseitige lokale Ausführungswege,
+	run() für nicht-streamende Ausführung,
+	stream() inklusive Abbruchsemantik,
+	SDKs für TypeScript, Swift und Kotlin,
+	sowie eine Capacitor-Integration für hybride Apps.
+Die Hauptbibliothek ist derzeit bei Version 0.3.2, die Capacitor-Integration bei 1.1.0.
+Beide Projekte sind Open Source und unter der MIT-Lizenz verfügbar.
+Was noch nicht fertig ist
+Trotz der Fortschritte ist IndeRun noch kein fertiges allgemeines KI-Framework.
+Realtime-Sessions beziehungsweise der intern als Mode 3 bezeichnete bidirektionale Ausführungsmodus sind noch nicht umgesetzt. Nicht jeder lokale Provider unterstützt Streaming. Und natürlich ist lokale KI weiterhin stark von der tatsächlich vorhandenen Hardware und den jeweiligen Betriebssystemfunktionen abhängig.
+Gerade diese Einschränkungen sind aber ein wichtiger Grund für das Projekt: Anwendungscode soll nicht selbst für jede Gerätegeneration herausfinden müssen, welche KI-Funktion gerade verfügbar ist und welchen Fallback er stattdessen verwenden soll.
+Der nächste Engpass ist nicht mehr die Architektur
+Zu Projektbeginn war unsere größte Frage, wie eine solche Abstraktion überhaupt sinnvoll aufgebaut werden kann.
+Inzwischen hat sich der Engpass verschoben.
+Die wesentlichen technischen Bausteine sind vorhanden. Jetzt geht es stärker darum, IndeRun für andere Entwickler verständlich, auffindbar und einfach ausprobierbar zu machen.
+Dazu gehören ein klarerer Getting-Started-Pfad, bessere Beispiele und eine Referenzanwendung, die lokale Ausführung und Cloud-Fallback sichtbar demonstriert.
+Außerdem wollen wir IndeRun stärker mit bestehenden Entwickler-Ökosystemen verbinden, statt zu erwarten, dass Anwendungen ihre gesamte bestehende KI-Schnittstelle ersetzen. Ein geplanter nächster Schritt ist deshalb eine Integration in den Vercel AI SDK Provider-Ansatz.
+Unser Ziel bleibt dabei bewusst pragmatisch: IndeRun soll eine verlässliche technische Schicht für Anwendungen werden, bei denen lokale Verarbeitung, Offline-Fähigkeit, Datenschutz und kontrollierter Cloud-Fallback tatsächlich einen Unterschied machen.
+Gerade in unseren eigenen barrierefreien Anwendungen können wir diese Anforderungen unter realen Bedingungen testen.
+Die zentrale Frage lautet damit nicht mehr nur:
+„Können wir dieselbe KI-Aufgabe auf unterschiedlichen Plattformen ausführen?“
+Sondern zunehmend:
+„Können Entwickler eine Funktion einmal bauen und IndeRun zuverlässig entscheiden lassen, wo sie auf dem jeweiligen Gerät am sinnvollsten ausgeführt wird?“
+Genau daran arbeiten wir als Nächstes weiter.
  </t>
   </si>
   <si>
-    <t>31.07.2026</t>
-[...23 lines deleted...]
- </t>
+    <t>Independo, Künstliche Intelligenz, Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>05.10.2026</t>
+  </si>
+  <si>
+    <t>Faircamp 2.0</t>
+  </si>
+  <si>
+    <t>Faircamp ist ein Tool zum unabhängigen und nachhaltigen Publizieren von Audioinhalten wie Musik und Podcasts im Netz. In der Version 2 wurde das Tool nun niederschwelliger und umfangreicher einsetzbar denn je zuvor.</t>
+  </si>
+  <si>
+    <t>Faircamp ist ein Tool zum unabhängigen und nachhaltigen Publizieren von Audioinhalten wie Musik und Podcasts im Netz, und viele internationale Musiker_innen, Radioproduzent_innen, Podcaster_innen, Labels, usw. verwenden es um ihre Audioinhalte im Netz zu veröffentlichen. Aber: Bislang mussten sie dafür technikaffin sein und gewisse Terminal-Workflows meistern. Mit Faircamp 2.0 wurden Barrieren abgebaut, niederschwellige Zugänge geschaffen und das Projekt (und damit: nachhaltiges, unabhängiges Audiopublishing) einer großen, diversen Zielgruppe zugänglich gemacht!
+Faircamp ist frei nutzbar - sämtliche Informationen sind auf der Website https://faircamp.org zugänglich.
+Im Rahmen der netidee Förderung für Faircamp 2 sind im Jahr 2026 folgende Ergebnisse entstanden:
+1. Eine grafische Benutzeroberfläche für Faircamp wurde gestaltet und neu entwickelt. Die daraus resultierende GUI Applikation wurde zudem direkt in die Desktopumgebungen der Mainstreambetriebssysteme (Window, macOS, Linux) integriert.
+2. Als zweites Ergebnis wurde auch das fundamentale Datenmodell von Faircamp überarbeitet, um einerseits eine gute Kompatibilität und Verständlichkeit für das grafische Editieren zu gewährleisten, sowie Faircamp für ein größeres Spektrum an Einsatzmöglichkeiten besser nutzbar zu machen. Dies ermöglicht nun z.b. die bessere Präsentation von Podcasts oder Audioarchiven, zusätzlich zur zuvor eher Musik-orientierten Präsentation.
+3. Obwohl Faircamp bereits vollständig dokumentiert war (inklusive Videotutorials) wurde für die
+Neuausrichtung für grafische Nutzung neues Dokumentationsmaterial (und auch die Erweiterung
+allgemeiner Resourcen wie der Website) umgesetzt, damit spezifisch auch diese Aspekte abgedeckt werden.</t>
+  </si>
+  <si>
+    <t>SW stand alone</t>
+  </si>
+  <si>
+    <t>AGPL  3.0</t>
+  </si>
+  <si>
+    <t>Free Software, Online-Plattformen</t>
+  </si>
+  <si>
+    <t>Zwischenbericht, Endbericht, Entwicklerdoku, Entwicklerdoku, Anwenderdoku, Anwenderdoku, Anwenderdoku, Summary, Stand Alone SW, Stand Alone SW</t>
+  </si>
+  <si>
+    <t>26.09.2026</t>
+  </si>
+  <si>
+    <t>Faircamp 2 veröffentlicht</t>
+  </si>
+  <si>
+    <t>Grund zum Feiern: Diese Woche wurde die finale Version von Faircamp 2 veröffentlicht!</t>
+  </si>
+  <si>
+    <t>Ein Überblick über den finalen Release. Ein Rückblick über die letzten Wochen. Ein kurzer Ausblick auf die letzten Schritte im Projekt.</t>
+  </si>
+  <si>
+    <t>Diese Woche wurde die finale Version von Faircamp 2 veröffentlicht!
+Bevor die abschließenden Schritte im Projekt beginnen ein kurzer Rückblick über die letzten Wochen:
+Mitte Juli erschien die erste Betaversion und darauffolgend wurden kontinuierlich Updates veröffentlicht – insgesamt 8 Betaversionen erschienen bis zum finalen Release. Mithilfe der Betaversionen und beherzten Tester*innen aus der Community konnten die gröbsten (und auch subtilere) Bugs – gut zwei Dutzend – die dem internen Testen entgangen sind bereits vor dem Release korrigiert werden.
+In den ersten 24 Stunden nach dem Release haben bereits mehrere Musiker*innen auf die neue Version geupdated, und sowohl erste Erfahrungsberichte als auch das allgemeine Feedback ist durchwegs sehr positiv. Bislang wurde lediglich ein einziger signifikanter Bug gemeldet – und bereits behoben. Anfang nächster Woche wird bereits der erste Patch-Release (2.0.1) erscheinen – inkludiert darin auch: Updates für die schwedische und finnische Übersetzung von Faircamp, die gestern aus der Community beigesteuert wurden.
+Die finale Version von Faircamp 2 erhielt jedoch nicht nur Fehlerkorrekturen – auch zwei große Features haben es in den letzten Wochen noch in den Release geschafft:
+Das neue Podcast Layout ist ein alternativer Darstellungsmodus für Releases. Während standardmäßig der kompakte Album-Darstellungsmodus verwendet wird – ähnlich wie Songlisten auf Spotify, Bandcamp, usw. aussehen – ermöglicht das Podcast Layout eine Darstellung bei der jeder Episode eines Podcasts mehr Platz und Information zukommt: Veröffentlichungsdatum, Beschreibungstext, etc. Dieses neue Layout komplementiert die allgemeinen Podcast-Erweiterungen in Version 2.0 und macht Faircamp damit endlich zu einer rundum ausgestatten Lösung für Podcast-Publishing.
+Das neue Kommandozeileninterface entsprang aus Notwendigkeit: In den Tests der letzen Wochen vor dem Release kamen mehrere subtile Bugs zum Vorschein die darauf zurückgeführt werden konnten dass die Vielfalt an Optionen in Faircamp 2 die architektonischen Möglichkeiten des bisherigen Kommandozeileninterfaces schlicht übersteigt. Dies wurde zum Anlass genommen das Interface direkt einer Generalüberholung zu unterziehen. Das Interface ist nun klar strukturiert und dokumentiert, in Unterbefehle aufgeteilt, eindeutig in der Verwendung und fit für etwaige Erweiterungen über die nächsten Jahre.
+Neben der eigentlichen Software gibt es nun noch zwei wichtige Dinge zu erwähnen: Mit den Release Notes für Faircamp 2 entstand über die letzten Wochen ein umfassendes, reich bebildertes Dokument dass bestehende und neu hinzukommende Benutzer*innen in Faircamp 2 einführt. Und mit den Video Guides für Faircamp 2 entstanden vier neue Tutorial Videos die in jeweils 3-4 Minuten die wichtigsten Funktionsweisen von Faircamp 2 erläutern.
+Und damit geht das Projekt Faircamp 2 nun in die Abschlussphase. Alle Aufzeichnungen und Dokumente werden nochmal aufbereitet, Zusammenfassungen verfasst, und in den nächsten Tagen online gestellt. Und der letzte Blogbeitrag geht mit diesen Absatz zu Ende: Vielen Dank ihnen/euch fürs lesen, tausend Dank an die netidee für die Unterstützung des Projekts. Es war mir eine große Freude!</t>
+  </si>
+  <si>
+    <t>25.09.2026</t>
+  </si>
+  <si>
+    <t>DGS-Aufnahmen abgeschlossen: Jetzt bereiten wir die Animationen vor</t>
+  </si>
+  <si>
+    <t>Wie aus den Studioaufnahmen neue Gebärdenvideos für eqREADER entstehen sollen</t>
+  </si>
+  <si>
+    <t>Die Aufnahmen in Deutscher Gebärdensprache sind abgeschlossen. Jetzt bereiten wir daraus neue Avatar-Animationen für eqREADER vor, damit Leser:innen künftig mehr Begriffe direkt im E-Book in Gebärdensprache nachschlagen können.</t>
+  </si>
+  <si>
+    <t>Ein Blick in unser Studio während der DGS-Aufnahmen. Diese Aufnahmen bilden die Grundlage für die kommenden Avatar-Animationen.
+Im Juli haben wir hier von unserem Aufnahmestudio und den ersten Versuchen berichtet, Gebärden aus Videos auf einen Avatar zu übertragen. Damals standen die Aufnahmen in Deutscher Gebärdensprache noch bevor. Inzwischen sind die DGS-Drehtage abgeschlossen. Jetzt arbeiten wir daran, das aufgenommene Material für die Animationen vorzubereiten.
+Für eqREADER brauchen wir diese Videos, damit Leser:innen beim Antippen eines Wortes die passende Gebärde sehen können. Mit den DGS-Aufnahmen schaffen wir die Grundlage, dieses Angebot um weitere Gebärden in Deutscher Gebärdensprache auszubauen.
+Im Studio haben wir die Gebärden mit vier Kameras aus verschiedenen Perspektiven aufgenommen. So können wir die Bewegungen der Hände und des Körpers ebenso erfassen wie den Gesichtsausdruck. Die Fotos geben einen Einblick in diese Arbeit: Die Darstellerin gebärdet vor einem hellen Hintergrund, umgeben von Kameras und Studiolicht.
+Jetzt bereiten wir die Aufnahmen für die Weiterverarbeitung vor. Dazu teilen wir die längeren Aufnahmeblöcke in einzelne Gebärdenclips auf und ordnen sie den jeweiligen Begriffen zu. Aus dem Studiomaterial entsteht so eine Sammlung, mit der unser Animationsteam weiterarbeiten kann.
+Diese geprüften Ausschnitte bilden die Grundlage für die Animation. Der Ansatz, den wir mit den ÖGS-Aufnahmen erprobt haben, soll nun auch für das DGS-Material zum Einsatz kommen: Aus den Kamerabildern berechnen wir Bewegungsdaten und übertragen sie auf die digitale Figur. Anschließend müssen wir prüfen, welche Bewegungen der Avatar korrekt wiedergibt und wo Nacharbeit nötig ist.
+Besonders genau geht es dabei um die Hände. Schon eine veränderte Fingerstellung kann die Verständlichkeit beeinträchtigen. Ebenso gehören Mimik und Mundbild zur Gebärde. Für die Beurteilung der fertigen Animationen brauchen wir deshalb gehörlose Expert:innen, die die Sprache beherrschen.
+Gebärde für Gebärde entsteht im Studio die Vorlage für den Ausbau des DGS-Videobestands.
+Auch Mimik und Mundbild gehören zur Gebärde. Sie müssen bei der Übertragung auf den Avatar berücksichtigt werden.
+Unser nächster Schritt ist, aus dem vorbereiteten DGS-Material Animationen zu erstellen und sie mit den Originalaufnahmen zu vergleichen. So wollen wir herausfinden, wo die automatische Übertragung bereits trägt und wo das Animationsteam korrigieren muss. Auf dieser Grundlage können wir den DGS-Videobestand für eqREADER weiter ausbauen.</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
   </si>
   <si>
     <t>Wie eqREADER gebärden lernt</t>
   </si>
   <si>
     <t>Zwei Wochen im Aufnahmestudio</t>
   </si>
   <si>
-    <t>Für jedes Wort braucht eqREADER ein Video in Gebärdensprache. In den letzten zwei Wochen haben wir getestet, wie diese Videos künftig fast automatisch entstehen können: mit einem Aufnahmestudio, vier Kameras und einem Fußpedal.</t>
+    <t>Für jedes Wort braucht eqREADER ein Video in Gebärdensprache. In den letzten zwei Wochen haben wir getestet, wie diese Videos künftig effizient produziert werden können: mit einem Aufnahmestudio, vier Kameras und einem Fußpedal.</t>
   </si>
   <si>
     <t>Im letzten Beitrag ging es darum, wie eqREADER mehrdeutige Wörter auseinanderhält. Heute geht es um die andere Hälfte des Projekts: die Gebärdenvideos selbst. Für jedes Wort, das eqREADER erklären soll, braucht es ein Video in Gebärdensprache. Diese Videos zu produzieren ist bisher der aufwendigste Teil des Vorhabens. In den letzten zwei Wochen haben wir in Wien an einem neuen Weg gearbeitet, der das ändern könnte.
 Warum die Videos der Engpass sind
-Unsere Gebärdenvideos zeigen einen 3D-Avatar. Damit der eine Gebärde vorführen kann, gebärdet zuerst eine gehörlose Fachkraft das Wort vor der Kamera. Danach überträgt ein Animationsteam die Bewegung von Hand auf die Computerfigur, samt Mimik und Mundbild. Das Ergebnis ist gut, aber teuer. Für ein einzelnes Wort können mehrere Arbeitsstunden zusammenkommen. Bei ein paar hundert Begriffen geht das noch, bei ganzen Büchern nicht mehr.
+Unsere Gebärdenvideos zeigen einen 3D-Avatar. Damit der eine Gebärde vorführen kann, gebärdet zuerst eine gehörlose Übersetzerin das Wort vor der Kamera. Danach überträgt ein Animationsteam die Bewegung von Hand auf die Computerfigur, samt Mimik und Mundbild. Das Ergebnis ist gut, aber teuer. Für ein einzelnes Wort können mehrere Arbeitsstunden zusammenkommen. Bei ein paar hundert Begriffen geht das noch, bei ganzen Wörterbüchern nicht mehr.
 Deshalb testen wir gerade einen anderen Ansatz: Der Computer sieht sich die Aufnahme an und überträgt die Bewegung selbst auf den Avatar. Ohne Spezialanzug, ohne aufgeklebte Marker, nur aus dem Videobild.
 Ein Studio, vier Kameras und ein Fußpedal
 Dafür haben wir ein Aufnahmestudio eingerichtet. Vier Kameras filmen jede Gebärde gleichzeitig, von vorn, von der Seite, einmal der ganze Körper und eine eigene Kamera nur für das Gesicht, weil das Mundbild in der Gebärdensprache Bedeutung trägt. Dazu Studiolicht und ein Teleprompter, der das jeweils nächste Wort anzeigt.
 Gesteuert wird die Aufnahme über ein Fußpedal, und zwar von unserer gehörlosen Darstellerin selbst. Sie gebärdet ein Wort, tritt aufs Pedal, der Prompter zeigt das nächste. Niemand muss dazwischenreden oder die Kamera stoppen, das Tempo bestimmt sie allein. So kommt sie auf mehrere hundert Gebärden pro Stunde.
 Auf der Liste stehen knapp 12.000 Gebärden der Österreichischen Gebärdensprache.
 Danach übernehmen die Rechner
 In der Drehpause der letzten Woche lief die Auswertung. Zuerst schneidet eine selbst entwickelte Software die stundenlangen Aufnahmeblöcke in einzelne Clips. Sie erkennt dafür, wann die Hände in der Ruheposition liegen und wann gebärdet wird. Übrig bleiben rund 6.000 sauber geschnittene Einzelgebärden, jede mit dem richtigen Wort beschriftet und aus allen vier Kameraperspektiven synchron.
 Dann berechnen Machine-Learning-Modelle aus jedem Clip die Bewegung in 3D: wo die Arme sind, wie stark jeder einzelne Finger gebeugt ist, was das Gesicht macht. Aus dem Video wird eine Art digitales Bewegungsskelett, und das lässt sich auf den Avatar übertragen. Die ersten Gebärden laufen bereits automatisch auf ihm. Was vorher Stunden an Handarbeit gebraucht hat, rechnet der Computer jetzt in wenigen Minuten durch.
 Die Qualitätsfrage
 Gebärdensprache verzeiht allerdings keine Ungenauigkeit. Eine leicht andere Handform kann eine andere Bedeutung ergeben, so wie ein Tippfehler aus „Haus" ein „Maus" macht. Ein Avatar, der nur ungefähr richtig gebärdet, hilft niemandem.
 Ein großer Teil der zwei Wochen ging deshalb in die Qualitätskontrolle. Dabei hilft uns, dass wir über die Jahre mehrere tausend Gebärden professionell von Hand animiert haben. Zusammen mit einem Katalog der wichtigsten Handformen der ÖGS lässt sich damit für jeden automatisch erzeugten Clip nachprüfen, ob die Handform stimmt und ruhig gehalten wird, so wie es ein menschlicher Animator machen würde.
 Dabei findet man auch Fehler, mit denen wir nicht gerechnet hatten. Sind beide Hände sehr nah beieinander, verwechselt der Computer manchmal, welcher Finger zu welcher Hand gehört, und erfindet etwa einen ausgestreckten Zeigefinger, den es in der Aufnahme nie gab. Solche Fälle automatisch aufzuspüren ist inzwischen eine eigene Baustelle geworden. Das letzte Wort haben ohnehin Menschen: Gehörlose Expert:innen sichten die Ergebnisse, denn ob eine Gebärde verständlich ist, kann nur beurteilen, wer die Sprache täglich verwendet.
 Wie es weitergeht
 Wenn der neue Produktionsweg hält, was die ersten Tests versprechen, können wir den Wortschatz von eqREADER deutlich schneller erweitern als bisher und irgendwann auch längere Texte durchgehend in Gebärdensprache anbieten. Im August folgt die nächste Aufnahmerunde, dann mit einer zweiten Darstellerin für die Deutsche Gebärdensprache und mit allem, was wir aus den ÖGS-Aufnahmen gelernt haben. Über die ersten Reaktionen gehörloser Nutzer:innen auf die automatisch erzeugten Gebärden berichten wir im nächsten Beitrag.</t>
-  </si>
-[...75 lines deleted...]
-    <t>22.07.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -726,694 +796,671 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:AB11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="134.396" bestFit="true" customWidth="true" style="0"/>
-[...12 lines deleted...]
-    <col min="26" max="26" width="117.828" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="160.389" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="294.785" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="396.332" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="798.519" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="695.973" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="168.53" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" t="s">
+      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
-      <c r="A2">
+      <c r="A2" s="1">
         <v>2026</v>
       </c>
-      <c r="B2"/>
-[...2 lines deleted...]
-      <c r="E2" t="s">
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F2"/>
-[...4 lines deleted...]
-      <c r="K2" t="s">
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="L2"/>
-      <c r="M2" t="s">
+      <c r="L2" s="1"/>
+      <c r="M2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="N2"/>
-      <c r="O2" t="s">
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="P2"/>
-[...11 lines deleted...]
-      <c r="AB2" t="s">
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
-      <c r="A3">
+      <c r="A3" s="1">
         <v>2025</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="B3" s="1">
+        <v>7832</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D3"/>
-      <c r="E3" t="s">
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="F3"/>
-[...4 lines deleted...]
-      <c r="K3" t="s">
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L3"/>
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="L3" s="1"/>
+      <c r="M3" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="P3"/>
-      <c r="Q3" t="s">
+      <c r="N3" s="1"/>
+      <c r="O3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="R3" t="s">
+      <c r="P3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="S3"/>
-      <c r="T3" t="s">
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1" t="s">
         <v>38</v>
-      </c>
-[...18 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:28">
-      <c r="A4">
+      <c r="A4" s="1">
         <v>2025</v>
       </c>
-      <c r="B4">
-[...6 lines deleted...]
-      <c r="E4" t="s">
+      <c r="B4" s="1">
+        <v>8012</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="F4"/>
-[...4 lines deleted...]
-      <c r="K4" t="s">
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1" t="s">
         <v>45</v>
-      </c>
-[...31 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:28">
-      <c r="A5">
+      <c r="A5" s="1">
         <v>2025</v>
       </c>
-      <c r="B5">
-[...6 lines deleted...]
-      <c r="E5" t="s">
+      <c r="B5" s="1">
+        <v>8012</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="F5"/>
-[...17 lines deleted...]
-      <c r="R5" t="s">
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="S5"/>
-[...17 lines deleted...]
-        <v>60</v>
+      <c r="P5" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1"/>
+      <c r="Y5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z5" s="1"/>
+      <c r="AA5" s="1"/>
+      <c r="AB5" s="1" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:28">
-      <c r="A6">
+      <c r="A6" s="1">
         <v>2025</v>
       </c>
-      <c r="B6">
-[...40 lines deleted...]
-        <v>66</v>
+      <c r="B6" s="1">
+        <v>7840</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA6" s="1"/>
+      <c r="AB6" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:28">
-      <c r="A7">
+      <c r="A7" s="1">
         <v>2025</v>
       </c>
-      <c r="B7">
-[...6 lines deleted...]
-      <c r="E7" t="s">
+      <c r="B7" s="1">
+        <v>7913</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="F7"/>
-[...29 lines deleted...]
-      <c r="AB7" t="s">
+      <c r="N7" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="O7" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="P7" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+      <c r="X7" s="1"/>
+      <c r="Y7" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="Z7" s="1"/>
+      <c r="AA7" s="1"/>
+      <c r="AB7" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:28">
-      <c r="A8">
+      <c r="A8" s="1">
         <v>2025</v>
       </c>
-      <c r="B8">
-[...14 lines deleted...]
-      <c r="K8" t="s">
+      <c r="B8" s="1">
+        <v>7863</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="R8" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="S8" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="L8"/>
-      <c r="M8" t="s">
+      <c r="T8" s="1"/>
+      <c r="U8" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="N8"/>
-      <c r="O8" t="s">
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+      <c r="X8" s="1"/>
+      <c r="Y8" s="1"/>
+      <c r="Z8" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="P8" t="s">
+      <c r="AA8" s="1"/>
+      <c r="AB8" s="1" t="s">
         <v>74</v>
-      </c>
-[...12 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:28">
-      <c r="A9">
+      <c r="A9" s="1">
         <v>2025</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="B9" s="1">
+        <v>7863</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L9" s="1"/>
+      <c r="M9" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D9"/>
-[...8 lines deleted...]
-      <c r="K9" t="s">
+      <c r="N9" s="1"/>
+      <c r="O9" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="L9"/>
-      <c r="M9" t="s">
+      <c r="P9" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="N9"/>
-      <c r="O9" t="s">
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1"/>
+      <c r="Z9" s="1"/>
+      <c r="AA9" s="1"/>
+      <c r="AB9" s="1" t="s">
         <v>79</v>
-      </c>
-[...15 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:28">
-      <c r="A10">
+      <c r="A10" s="1">
         <v>2025</v>
       </c>
-      <c r="B10">
-[...6 lines deleted...]
-      <c r="E10" t="s">
+      <c r="B10" s="1">
+        <v>8048</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="F10"/>
-[...4 lines deleted...]
-      <c r="K10" t="s">
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N10" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="L10"/>
-      <c r="M10" t="s">
+      <c r="O10" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P10" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="N10"/>
-[...2 lines deleted...]
-      <c r="Q10" t="s">
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1" t="s">
         <v>84</v>
-      </c>
-[...21 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:28">
-      <c r="A11">
+      <c r="A11" s="1">
         <v>2025</v>
       </c>
-      <c r="B11">
-[...40 lines deleted...]
-        <v>93</v>
+      <c r="B11" s="1">
+        <v>8048</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+      <c r="K11" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L11" s="1"/>
+      <c r="M11" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N11" s="1"/>
+      <c r="O11" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P11" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+      <c r="X11" s="1"/>
+      <c r="Y11" s="1"/>
+      <c r="Z11" s="1"/>
+      <c r="AA11" s="1"/>
+      <c r="AB11" s="1" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>