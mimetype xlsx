--- v4 (2026-07-25)
+++ v5 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>field_kontakt_e_mail</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
@@ -117,411 +117,411 @@
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
     <t>Community Project</t>
   </si>
   <si>
-    <t>OSMD Braille</t>
-[...30 lines deleted...]
-    <t>24.07.2026</t>
+    <t>Digi:Heldinnen</t>
+  </si>
+  <si>
+    <t>Von der Einsteigerin zur Wissensvermittlerin</t>
+  </si>
+  <si>
+    <t>Digi:Heldinnen: Frauen erobern die digitale Welt! Seniorinnen werden zu Expertinnen für Smartphone, ID Austria &amp; KI. Im Peer-to-Peer-Ansatz geben sie ihr Wissen direkt in ihrer Region weiter. Für digitale Teilhabe &amp; Sicherheit auf Augenhöhe!</t>
+  </si>
+  <si>
+    <t>Digi:Heldinnen: Wie ältere Frauen die digitale Welt erobern und ihr Wissen weitergeben
+In einer Welt, die sich immer schneller digitalisiert, dürfen wir niemanden zurücklassen. Während staatliche Infrastrukturen wie die ID Austria oder E-Government-Services stetig ausgebaut werden, zeigt die Realität eine deutliche Lücke: Besonders Frauen in der nachberuflichen Lebensphase, vor allem in ländlichen Regionen, sind oft von dieser Entwicklung abgeschnitten. Laut aktuellen Statistiken sind etwa 20 % der Seniorinnen in Österreich „Offlinerinnen“. 
+Das Projekt „Digi:Heldinnen“, eine Initiative der Servicestelle digitaleSenior:innen des ÖIAT, setzt genau hier an, um diese digitale Kluft zu schließen und Empowerment erlebbar zu machen.
+Ein innovativer Bottom-Up-Ansatz für digitale Teilhabe
+Im Gegensatz zu klassischen „Top-Down“-Kursen, die oft oberflächlich bleiben, verfolgen die Digi:Heldinnen einen Peer-to-Peer-Ansatz. Das bedeutet: Frauen lernen von Frauen auf Augenhöhe. Die Teilnehmerinnen werden dazu ausgebildet, nicht nur selbst kompetent mit digitalen Werkzeugen umzugehen, sondern dieses Wissen als Multiplikatorinnen in ihrem Umfeld weiterzugeben. Dieser Ansatz stellt sicher, dass Lernen in vertrauten sozialen Settings stattfindet, was besonders bei älteren Menschen die Erfolgsrate und den Wissenserhalt massiv steigert.
+Praxisprojekte und offene Bildungsmaterialien
+Ein Herzstück des Projekts ist die Erprobung des Gelernten. Jede Digi:Heldin führt ein eigenes Praxisprojekt durch, bei dem sie erstmals Menschen in ihrer Gemeinde oder ihrem Freundeskreis unterstützt. Parallel dazu entsteht eine wertvolle Ressource für die Allgemeinheit: Ein Leitfaden zu hilfreichen Alltags-Apps sowie detaillierte Schritt-für-Schritt-Anleitungen für die Installation und Bedienung. Diese Ergebnisse werden unter einer Open-Source-Lizenz (CC-BY-SA) veröffentlicht, damit sie von anderen Bildungseinrichtungen und Vereinen frei genutzt und weiterverbreitet werden können.</t>
+  </si>
+  <si>
+    <t>Inclusion|Digital Devide</t>
+  </si>
+  <si>
+    <t>Senior:innen</t>
+  </si>
+  <si>
+    <t>Zwischenbericht</t>
+  </si>
+  <si>
+    <t>08.10.2026</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
-    <t>Weiterentwicklung des Python-Kurses: In drei Stufen zu offenen Kursen</t>
-[...14 lines deleted...]
-Die strukturierte Aufbereitung der Inhalte bildet die Grundlage für die Entwicklung unserer Open Educational Resources. Geplant ist die Bereitstellung von zwei bis fünf öffentlich zugänglichen Data-Science-Kursen: Aus den drei Stufen entstehen eigenständige, kompakte Kurse (Beginner, Intermediate, Advanced), bewusst schlanker als die vollständige Lehrveranstaltung, damit sie sich im Selbststudium und berufsbegleitend absolvieren lassen. Die Kurse werden ohne Musterlösungen veröffentlicht. Dadurch soll selbstständiges Lernen unterstützt und eine dauerhafte Nutzung der Materialien über die Lehrveranstaltung hinaus ermöglicht werden. Ergänzt werden die Inhalte um Grundlagen der Versionsverwaltung mit git (ein Branch, Einzelarbeit, in Konsole und VS Code) als Sicherung und Versionierung der eigenen Arbeit; so bleibt die Selbstständigkeit nicht auf die bereitgestellten Kurse beschränkt.
+    <t>On-Device KI mit Cloud-Fallback: IndeRun wird praktisch nutzbar</t>
+  </si>
+  <si>
+    <t>On-Device KI mit Cloud-Fallback – eine API, viele Ausführungswege.</t>
+  </si>
+  <si>
+    <t>IndeRun macht hybride KI-Anwendungen einfacher: KI-Aufgaben können lokal auf iOS, Android oder im Web ausgeführt werden – und wenn nötig kontrolliert auf die Cloud ausweichen. Mit Capability-Checks, Policy-basiertem Routing und Streaming entscheidet</t>
+  </si>
+  <si>
+    <t>IndeRun macht hybride KI-Anwendungen einfacher: KI-Aufgaben können lokal auf iOS, Android oder im Web ausgeführt werden – und wenn nötig kontrolliert auf die Cloud ausweichen. Mit Capability-Checks, Policy-basiertem Routing und Streaming entscheidet IndeRun zur Laufzeit, wo eine Anfrage am sinnvollsten ausgeführt wird.</t>
+  </si>
+  <si>
+    <t>In unserem letzten Beitrag haben wir mit IndeRun v0.1 erstmals eine nutzbare Version unseres Provider-Frameworks veröffentlicht. Damals stand vor allem das Fundament: ein gemeinsames API für unterschiedliche KI-Provider, einheitliche Verträge und die Möglichkeit, zur Laufzeit zwischen verschiedenen Ausführungswegen zu wählen.
+Seitdem hat sich einiges getan. Aus dem Architekturkonzept ist inzwischen ein Framework geworden, das dieselbe KI-Aufgabe tatsächlich auf unterschiedlichen Plattformen lokal ausführen und – wenn erlaubt und notwendig – automatisch auf einen Cloud-Provider ausweichen kann.
+Ein besonders wichtiger Anwendungsfall dabei sind hybride Apps mit Capacitor.
+Eine Anfrage, unterschiedliche Ausführungswege
+Stellen wir uns eine einfache Funktion vor: Eine App soll einen Text vereinfachen.
+Aus Sicht der Anwendung soll dabei möglichst egal sein, wo das Sprachmodell tatsächlich läuft. Auf einem geeigneten Apple-Gerät kann beispielsweise Apple Foundation Models verwendet werden. Auf unterstützten Android-Geräten steht mit ML Kit GenAI beziehungsweise Gemini Nano ebenfalls ein lokaler Ausführungsweg zur Verfügung. Im Web können je nach Umgebung unter anderem browserseitige oder über ONNX eingebundene Modelle genutzt werden.
+Falls lokale Ausführung nicht verfügbar ist, kann IndeRun – sofern die konfigurierte Policy das erlaubt – dieselbe Anfrage über einen OpenAI-kompatiblen Cloud-Provider ausführen.
+Der Anwendungscode muss dafür nicht für jeden Provider neu geschrieben werden.
+Genau diese Trennung zwischen Aufgabe und Ausführungsweg ist der Kern von IndeRun.
+Lokale Ausführung ist eine Laufzeitentscheidung
+Eine wichtige Erkenntnis aus der bisherigen Entwicklung ist, dass „On-Device unterstützt“ allein noch nicht ausreicht.
+Ob ein Provider tatsächlich verwendet werden kann, hängt zur Laufzeit von mehreren Faktoren ab: vom Betriebssystem, vom konkreten Gerät, von der Verfügbarkeit des lokalen Modells, von Netzwerkverbindungen und gegebenenfalls von Zugangsdaten.
+Deshalb besitzt IndeRun inzwischen eine Capability-Abfrage. Provider geben nicht nur an, was sie grundsätzlich unterstützen, sondern auch, ob sie in der aktuellen Umgebung tatsächlich verfügbar sind.
+Die Routing-Logik arbeitet mit diesen Informationen und den Vorgaben einer Anfrage.
+So kann eine Anwendung zum Beispiel festlegen:
+	local_required: Die Daten dürfen das Gerät nicht verlassen. Ist kein lokaler Provider verfügbar, wird die Anfrage nicht ausgeführt.
+	local_preferred: Lokale Ausführung wird bevorzugt, die Cloud darf aber als Fallback verwendet werden.
+	cloud_allowed: Lokale und Cloud-Provider können verwendet werden.
+	cloud_required: Die Anfrage soll ausschließlich über einen Cloud-Provider laufen.
+Damit wird aus „On-Device oder Cloud“ keine hart codierte Entscheidung im Anwendungscode, sondern eine explizite Policy.
+Fallback bedeutet nicht einfach „try/catch“
+Besonders viel Arbeit steckt dabei in einem Detail, das auf den ersten Blick unspektakulär klingt: dem Fallback.
+Wenn ein gewünschter Provider nicht verfügbar ist, soll IndeRun nicht einfach blind den nächsten ausprobieren. Zuerst wird geprüft, welche Provider die konkrete Aufgabe und den angeforderten Interaktionsmodus überhaupt unterstützen.
+Provider können beispielsweise aufgrund von Datenschutzvorgaben, fehlender Konnektivität oder fehlenden Gerätefähigkeiten bereits vor der Ausführung ausgeschlossen werden.
+Die Routing-Entscheidung ist dabei deterministisch. Für dieselbe Anfrage und denselben Capability-Zustand soll auch derselbe Provider beziehungsweise dieselbe Fallback-Reihenfolge entstehen.
+Ebenso wichtig ist für uns, nachvollziehbar zu machen, warum ein Provider ausgewählt oder ausgeschlossen wurde. Gerade bei unterschiedlichen Geräten ist diese Transparenz beim Debugging entscheidend.
+Streaming jetzt plattformübergreifend
+Ein weiterer großer Schritt seit v0.1 ist Mode 2: Streaming.
+Neben run() für klassische Request-Response-Aufgaben unterstützt IndeRun inzwischen auch stream(). Ergebnisse können damit inkrementell an die Anwendung geliefert werden.
+Das betrifft nicht nur den Web-SDK. Die Streaming-Semantik wurde für Web, iOS und Android vereinheitlicht und auch in den Capacitor-Bridge integriert.
+Dabei mussten einige Unterschiede zwischen den zugrunde liegenden Plattformen normalisiert werden. Manche Provider liefern einzelne Text-Deltas, andere Snapshots. Manche können eine laufende Generierung wirklich abbrechen, bei anderen kann IndeRun nur verhindern, dass nach einem Abbruch weitere Ergebnisse an die Anwendung weitergereicht werden.
+Für die aufrufende App soll sich das trotzdem gleich verhalten.
+Nach einem cancel() werden keine weiteren Events mehr ausgeliefert und der Lauf endet mit einem definierten terminalen Zustand. Diese Garantien werden zentral im IndeRun-Engine-Layer umgesetzt und nicht für jede Plattform erneut erfunden.
+Warum wir Capacitor bewusst „dünn“ halten
+Parallel zur Hauptbibliothek gibt es inzwischen das Paket @independo/capacitor-inderun.
+Seine Aufgabe ist bewusst begrenzt.
+Die Capacitor-Integration soll keine zweite IndeRun-Implementierung sein. Sie ist lediglich die Brücke zwischen JavaScript und den jeweiligen Plattform-SDKs:
+	Im Browser wird der Web-SDK verwendet.
+	Unter iOS delegiert die Bridge an den Swift-SDK.
+	Unter Android delegiert sie an den Kotlin-SDK.
+Routing, Provider-Auswahl, Fallback, Fehlerbehandlung und Streaming-Semantik bleiben in der eigentlichen IndeRun-Runtime.
+Diese Trennung ist wichtig, weil sonst sehr schnell drei leicht unterschiedliche Implementierungen derselben Logik entstehen würden.
+Mit der aktuellen Version unterstützt die Capacitor-Integration sowohl run() als auch stream(), kann die verfügbaren Provider über checkCapabilities() abfragen und nutzt auch im Web die dort konfigurierten lokalen Provider.
+Damit können hybride Apps erstmals denselben IndeRun-Ausführungsweg über Web, iOS und Android verwenden.
+Was aktuell bereits funktioniert
+Der Schwerpunkt liegt weiterhin auf Text-zu-Text-Aufgaben.
+Aktuell stehen unter anderem folgende Bausteine zur Verfügung:
+	ein gemeinsamer Routing-Kern,
+	Policy-basierte Provider-Auswahl,
+	automatische Fallback-Ketten,
+	Capability-Checks zur Laufzeit,
+	ein OpenAI-kompatibler Cloud-Provider,
+	Apple Foundation Models,
+	Android ML Kit GenAI,
+	ONNX Runtime für eigene lokale Modelle,
+	browserseitige lokale Ausführungswege,
+	run() für nicht-streamende Ausführung,
+	stream() inklusive Abbruchsemantik,
+	SDKs für TypeScript, Swift und Kotlin,
+	sowie eine Capacitor-Integration für hybride Apps.
+Die Hauptbibliothek ist derzeit bei Version 0.3.2, die Capacitor-Integration bei 1.1.0.
+Beide Projekte sind Open Source und unter der MIT-Lizenz verfügbar.
+Was noch nicht fertig ist
+Trotz der Fortschritte ist IndeRun noch kein fertiges allgemeines KI-Framework.
+Realtime-Sessions beziehungsweise der intern als Mode 3 bezeichnete bidirektionale Ausführungsmodus sind noch nicht umgesetzt. Nicht jeder lokale Provider unterstützt Streaming. Und natürlich ist lokale KI weiterhin stark von der tatsächlich vorhandenen Hardware und den jeweiligen Betriebssystemfunktionen abhängig.
+Gerade diese Einschränkungen sind aber ein wichtiger Grund für das Projekt: Anwendungscode soll nicht selbst für jede Gerätegeneration herausfinden müssen, welche KI-Funktion gerade verfügbar ist und welchen Fallback er stattdessen verwenden soll.
+Der nächste Engpass ist nicht mehr die Architektur
+Zu Projektbeginn war unsere größte Frage, wie eine solche Abstraktion überhaupt sinnvoll aufgebaut werden kann.
+Inzwischen hat sich der Engpass verschoben.
+Die wesentlichen technischen Bausteine sind vorhanden. Jetzt geht es stärker darum, IndeRun für andere Entwickler verständlich, auffindbar und einfach ausprobierbar zu machen.
+Dazu gehören ein klarerer Getting-Started-Pfad, bessere Beispiele und eine Referenzanwendung, die lokale Ausführung und Cloud-Fallback sichtbar demonstriert.
+Außerdem wollen wir IndeRun stärker mit bestehenden Entwickler-Ökosystemen verbinden, statt zu erwarten, dass Anwendungen ihre gesamte bestehende KI-Schnittstelle ersetzen. Ein geplanter nächster Schritt ist deshalb eine Integration in den Vercel AI SDK Provider-Ansatz.
+Unser Ziel bleibt dabei bewusst pragmatisch: IndeRun soll eine verlässliche technische Schicht für Anwendungen werden, bei denen lokale Verarbeitung, Offline-Fähigkeit, Datenschutz und kontrollierter Cloud-Fallback tatsächlich einen Unterschied machen.
+Gerade in unseren eigenen barrierefreien Anwendungen können wir diese Anforderungen unter realen Bedingungen testen.
+Die zentrale Frage lautet damit nicht mehr nur:
+„Können wir dieselbe KI-Aufgabe auf unterschiedlichen Plattformen ausführen?“
+Sondern zunehmend:
+„Können Entwickler eine Funktion einmal bauen und IndeRun zuverlässig entscheiden lassen, wo sie auf dem jeweiligen Gerät am sinnvollsten ausgeführt wird?“
+Genau daran arbeiten wir als Nächstes weiter.
  </t>
   </si>
   <si>
-    <t>22.07.2026</t>
+    <t>Independo, Künstliche Intelligenz, Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>05.10.2026</t>
+  </si>
+  <si>
+    <t>Faircamp 2.0</t>
+  </si>
+  <si>
+    <t>Faircamp ist ein Tool zum unabhängigen und nachhaltigen Publizieren von Audioinhalten wie Musik und Podcasts im Netz. In der Version 2 wurde das Tool nun niederschwelliger und umfangreicher einsetzbar denn je zuvor.</t>
+  </si>
+  <si>
+    <t>Faircamp ist ein Tool zum unabhängigen und nachhaltigen Publizieren von Audioinhalten wie Musik und Podcasts im Netz, und viele internationale Musiker_innen, Radioproduzent_innen, Podcaster_innen, Labels, usw. verwenden es um ihre Audioinhalte im Netz zu veröffentlichen. Aber: Bislang mussten sie dafür technikaffin sein und gewisse Terminal-Workflows meistern. Mit Faircamp 2.0 wurden Barrieren abgebaut, niederschwellige Zugänge geschaffen und das Projekt (und damit: nachhaltiges, unabhängiges Audiopublishing) einer großen, diversen Zielgruppe zugänglich gemacht!
+Faircamp ist frei nutzbar - sämtliche Informationen sind auf der Website https://faircamp.org zugänglich.
+Im Rahmen der netidee Förderung für Faircamp 2 sind im Jahr 2026 folgende Ergebnisse entstanden:
+1. Eine grafische Benutzeroberfläche für Faircamp wurde gestaltet und neu entwickelt. Die daraus resultierende GUI Applikation wurde zudem direkt in die Desktopumgebungen der Mainstreambetriebssysteme (Window, macOS, Linux) integriert.
+2. Als zweites Ergebnis wurde auch das fundamentale Datenmodell von Faircamp überarbeitet, um einerseits eine gute Kompatibilität und Verständlichkeit für das grafische Editieren zu gewährleisten, sowie Faircamp für ein größeres Spektrum an Einsatzmöglichkeiten besser nutzbar zu machen. Dies ermöglicht nun z.b. die bessere Präsentation von Podcasts oder Audioarchiven, zusätzlich zur zuvor eher Musik-orientierten Präsentation.
+3. Obwohl Faircamp bereits vollständig dokumentiert war (inklusive Videotutorials) wurde für die
+Neuausrichtung für grafische Nutzung neues Dokumentationsmaterial (und auch die Erweiterung
+allgemeiner Resourcen wie der Website) umgesetzt, damit spezifisch auch diese Aspekte abgedeckt werden.</t>
+  </si>
+  <si>
+    <t>SW stand alone</t>
+  </si>
+  <si>
+    <t>AGPL  3.0</t>
+  </si>
+  <si>
+    <t>Free Software, Online-Plattformen</t>
+  </si>
+  <si>
+    <t>Zwischenbericht, Endbericht, Entwicklerdoku, Entwicklerdoku, Anwenderdoku, Anwenderdoku, Anwenderdoku, Summary, Stand Alone SW, Stand Alone SW</t>
+  </si>
+  <si>
+    <t>26.09.2026</t>
+  </si>
+  <si>
+    <t>Faircamp 2 veröffentlicht</t>
+  </si>
+  <si>
+    <t>Grund zum Feiern: Diese Woche wurde die finale Version von Faircamp 2 veröffentlicht!</t>
+  </si>
+  <si>
+    <t>Ein Überblick über den finalen Release. Ein Rückblick über die letzten Wochen. Ein kurzer Ausblick auf die letzten Schritte im Projekt.</t>
+  </si>
+  <si>
+    <t>Diese Woche wurde die finale Version von Faircamp 2 veröffentlicht!
+Bevor die abschließenden Schritte im Projekt beginnen ein kurzer Rückblick über die letzten Wochen:
+Mitte Juli erschien die erste Betaversion und darauffolgend wurden kontinuierlich Updates veröffentlicht – insgesamt 8 Betaversionen erschienen bis zum finalen Release. Mithilfe der Betaversionen und beherzten Tester*innen aus der Community konnten die gröbsten (und auch subtilere) Bugs – gut zwei Dutzend – die dem internen Testen entgangen sind bereits vor dem Release korrigiert werden.
+In den ersten 24 Stunden nach dem Release haben bereits mehrere Musiker*innen auf die neue Version geupdated, und sowohl erste Erfahrungsberichte als auch das allgemeine Feedback ist durchwegs sehr positiv. Bislang wurde lediglich ein einziger signifikanter Bug gemeldet – und bereits behoben. Anfang nächster Woche wird bereits der erste Patch-Release (2.0.1) erscheinen – inkludiert darin auch: Updates für die schwedische und finnische Übersetzung von Faircamp, die gestern aus der Community beigesteuert wurden.
+Die finale Version von Faircamp 2 erhielt jedoch nicht nur Fehlerkorrekturen – auch zwei große Features haben es in den letzten Wochen noch in den Release geschafft:
+Das neue Podcast Layout ist ein alternativer Darstellungsmodus für Releases. Während standardmäßig der kompakte Album-Darstellungsmodus verwendet wird – ähnlich wie Songlisten auf Spotify, Bandcamp, usw. aussehen – ermöglicht das Podcast Layout eine Darstellung bei der jeder Episode eines Podcasts mehr Platz und Information zukommt: Veröffentlichungsdatum, Beschreibungstext, etc. Dieses neue Layout komplementiert die allgemeinen Podcast-Erweiterungen in Version 2.0 und macht Faircamp damit endlich zu einer rundum ausgestatten Lösung für Podcast-Publishing.
+Das neue Kommandozeileninterface entsprang aus Notwendigkeit: In den Tests der letzen Wochen vor dem Release kamen mehrere subtile Bugs zum Vorschein die darauf zurückgeführt werden konnten dass die Vielfalt an Optionen in Faircamp 2 die architektonischen Möglichkeiten des bisherigen Kommandozeileninterfaces schlicht übersteigt. Dies wurde zum Anlass genommen das Interface direkt einer Generalüberholung zu unterziehen. Das Interface ist nun klar strukturiert und dokumentiert, in Unterbefehle aufgeteilt, eindeutig in der Verwendung und fit für etwaige Erweiterungen über die nächsten Jahre.
+Neben der eigentlichen Software gibt es nun noch zwei wichtige Dinge zu erwähnen: Mit den Release Notes für Faircamp 2 entstand über die letzten Wochen ein umfassendes, reich bebildertes Dokument dass bestehende und neu hinzukommende Benutzer*innen in Faircamp 2 einführt. Und mit den Video Guides für Faircamp 2 entstanden vier neue Tutorial Videos die in jeweils 3-4 Minuten die wichtigsten Funktionsweisen von Faircamp 2 erläutern.
+Und damit geht das Projekt Faircamp 2 nun in die Abschlussphase. Alle Aufzeichnungen und Dokumente werden nochmal aufbereitet, Zusammenfassungen verfasst, und in den nächsten Tagen online gestellt. Und der letzte Blogbeitrag geht mit diesen Absatz zu Ende: Vielen Dank ihnen/euch fürs lesen, tausend Dank an die netidee für die Unterstützung des Projekts. Es war mir eine große Freude!</t>
+  </si>
+  <si>
+    <t>25.09.2026</t>
+  </si>
+  <si>
+    <t>DGS-Aufnahmen abgeschlossen: Jetzt bereiten wir die Animationen vor</t>
+  </si>
+  <si>
+    <t>Wie aus den Studioaufnahmen neue Gebärdenvideos für eqREADER entstehen sollen</t>
+  </si>
+  <si>
+    <t>Die Aufnahmen in Deutscher Gebärdensprache sind abgeschlossen. Jetzt bereiten wir daraus neue Avatar-Animationen für eqREADER vor, damit Leser:innen künftig mehr Begriffe direkt im E-Book in Gebärdensprache nachschlagen können.</t>
+  </si>
+  <si>
+    <t>Ein Blick in unser Studio während der DGS-Aufnahmen. Diese Aufnahmen bilden die Grundlage für die kommenden Avatar-Animationen.
+Im Juli haben wir hier von unserem Aufnahmestudio und den ersten Versuchen berichtet, Gebärden aus Videos auf einen Avatar zu übertragen. Damals standen die Aufnahmen in Deutscher Gebärdensprache noch bevor. Inzwischen sind die DGS-Drehtage abgeschlossen. Jetzt arbeiten wir daran, das aufgenommene Material für die Animationen vorzubereiten.
+Für eqREADER brauchen wir diese Videos, damit Leser:innen beim Antippen eines Wortes die passende Gebärde sehen können. Mit den DGS-Aufnahmen schaffen wir die Grundlage, dieses Angebot um weitere Gebärden in Deutscher Gebärdensprache auszubauen.
+Im Studio haben wir die Gebärden mit vier Kameras aus verschiedenen Perspektiven aufgenommen. So können wir die Bewegungen der Hände und des Körpers ebenso erfassen wie den Gesichtsausdruck. Die Fotos geben einen Einblick in diese Arbeit: Die Darstellerin gebärdet vor einem hellen Hintergrund, umgeben von Kameras und Studiolicht.
+Jetzt bereiten wir die Aufnahmen für die Weiterverarbeitung vor. Dazu teilen wir die längeren Aufnahmeblöcke in einzelne Gebärdenclips auf und ordnen sie den jeweiligen Begriffen zu. Aus dem Studiomaterial entsteht so eine Sammlung, mit der unser Animationsteam weiterarbeiten kann.
+Diese geprüften Ausschnitte bilden die Grundlage für die Animation. Der Ansatz, den wir mit den ÖGS-Aufnahmen erprobt haben, soll nun auch für das DGS-Material zum Einsatz kommen: Aus den Kamerabildern berechnen wir Bewegungsdaten und übertragen sie auf die digitale Figur. Anschließend müssen wir prüfen, welche Bewegungen der Avatar korrekt wiedergibt und wo Nacharbeit nötig ist.
+Besonders genau geht es dabei um die Hände. Schon eine veränderte Fingerstellung kann die Verständlichkeit beeinträchtigen. Ebenso gehören Mimik und Mundbild zur Gebärde. Für die Beurteilung der fertigen Animationen brauchen wir deshalb gehörlose Expert:innen, die die Sprache beherrschen.
+Gebärde für Gebärde entsteht im Studio die Vorlage für den Ausbau des DGS-Videobestands.
+Auch Mimik und Mundbild gehören zur Gebärde. Sie müssen bei der Übertragung auf den Avatar berücksichtigt werden.
+Unser nächster Schritt ist, aus dem vorbereiteten DGS-Material Animationen zu erstellen und sie mit den Originalaufnahmen zu vergleichen. So wollen wir herausfinden, wo die automatische Übertragung bereits trägt und wo das Animationsteam korrigieren muss. Auf dieser Grundlage können wir den DGS-Videobestand für eqREADER weiter ausbauen.</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
   </si>
   <si>
     <t>Wie eqREADER gebärden lernt</t>
   </si>
   <si>
     <t>Zwei Wochen im Aufnahmestudio</t>
   </si>
   <si>
-    <t>Für jedes Wort braucht eqREADER ein Video in Gebärdensprache. In den letzten zwei Wochen haben wir getestet, wie diese Videos künftig fast automatisch entstehen können: mit einem Aufnahmestudio, vier Kameras und einem Fußpedal.</t>
+    <t>Für jedes Wort braucht eqREADER ein Video in Gebärdensprache. In den letzten zwei Wochen haben wir getestet, wie diese Videos künftig effizient produziert werden können: mit einem Aufnahmestudio, vier Kameras und einem Fußpedal.</t>
   </si>
   <si>
     <t>Im letzten Beitrag ging es darum, wie eqREADER mehrdeutige Wörter auseinanderhält. Heute geht es um die andere Hälfte des Projekts: die Gebärdenvideos selbst. Für jedes Wort, das eqREADER erklären soll, braucht es ein Video in Gebärdensprache. Diese Videos zu produzieren ist bisher der aufwendigste Teil des Vorhabens. In den letzten zwei Wochen haben wir in Wien an einem neuen Weg gearbeitet, der das ändern könnte.
 Warum die Videos der Engpass sind
-Unsere Gebärdenvideos zeigen einen 3D-Avatar. Damit der eine Gebärde vorführen kann, gebärdet zuerst eine gehörlose Fachkraft das Wort vor der Kamera. Danach überträgt ein Animationsteam die Bewegung von Hand auf die Computerfigur, samt Mimik und Mundbild. Das Ergebnis ist gut, aber teuer. Für ein einzelnes Wort können mehrere Arbeitsstunden zusammenkommen. Bei ein paar hundert Begriffen geht das noch, bei ganzen Büchern nicht mehr.
+Unsere Gebärdenvideos zeigen einen 3D-Avatar. Damit der eine Gebärde vorführen kann, gebärdet zuerst eine gehörlose Übersetzerin das Wort vor der Kamera. Danach überträgt ein Animationsteam die Bewegung von Hand auf die Computerfigur, samt Mimik und Mundbild. Das Ergebnis ist gut, aber teuer. Für ein einzelnes Wort können mehrere Arbeitsstunden zusammenkommen. Bei ein paar hundert Begriffen geht das noch, bei ganzen Wörterbüchern nicht mehr.
 Deshalb testen wir gerade einen anderen Ansatz: Der Computer sieht sich die Aufnahme an und überträgt die Bewegung selbst auf den Avatar. Ohne Spezialanzug, ohne aufgeklebte Marker, nur aus dem Videobild.
 Ein Studio, vier Kameras und ein Fußpedal
 Dafür haben wir ein Aufnahmestudio eingerichtet. Vier Kameras filmen jede Gebärde gleichzeitig, von vorn, von der Seite, einmal der ganze Körper und eine eigene Kamera nur für das Gesicht, weil das Mundbild in der Gebärdensprache Bedeutung trägt. Dazu Studiolicht und ein Teleprompter, der das jeweils nächste Wort anzeigt.
 Gesteuert wird die Aufnahme über ein Fußpedal, und zwar von unserer gehörlosen Darstellerin selbst. Sie gebärdet ein Wort, tritt aufs Pedal, der Prompter zeigt das nächste. Niemand muss dazwischenreden oder die Kamera stoppen, das Tempo bestimmt sie allein. So kommt sie auf mehrere hundert Gebärden pro Stunde.
-Auf der Liste stehen knapp 12.000 Gebärden der Österreichischen Gebärdensprache, jede wird zweimal aufgenommen. Nach den ersten drei Drehtagen war mehr als die Hälfte im Kasten, mehrere Terabyte Videomaterial.
+Auf der Liste stehen knapp 12.000 Gebärden der Österreichischen Gebärdensprache.
 Danach übernehmen die Rechner
 In der Drehpause der letzten Woche lief die Auswertung. Zuerst schneidet eine selbst entwickelte Software die stundenlangen Aufnahmeblöcke in einzelne Clips. Sie erkennt dafür, wann die Hände in der Ruheposition liegen und wann gebärdet wird. Übrig bleiben rund 6.000 sauber geschnittene Einzelgebärden, jede mit dem richtigen Wort beschriftet und aus allen vier Kameraperspektiven synchron.
 Dann berechnen Machine-Learning-Modelle aus jedem Clip die Bewegung in 3D: wo die Arme sind, wie stark jeder einzelne Finger gebeugt ist, was das Gesicht macht. Aus dem Video wird eine Art digitales Bewegungsskelett, und das lässt sich auf den Avatar übertragen. Die ersten Gebärden laufen bereits automatisch auf ihm. Was vorher Stunden an Handarbeit gebraucht hat, rechnet der Computer jetzt in wenigen Minuten durch.
 Die Qualitätsfrage
 Gebärdensprache verzeiht allerdings keine Ungenauigkeit. Eine leicht andere Handform kann eine andere Bedeutung ergeben, so wie ein Tippfehler aus „Haus" ein „Maus" macht. Ein Avatar, der nur ungefähr richtig gebärdet, hilft niemandem.
 Ein großer Teil der zwei Wochen ging deshalb in die Qualitätskontrolle. Dabei hilft uns, dass wir über die Jahre mehrere tausend Gebärden professionell von Hand animiert haben. Zusammen mit einem Katalog der wichtigsten Handformen der ÖGS lässt sich damit für jeden automatisch erzeugten Clip nachprüfen, ob die Handform stimmt und ruhig gehalten wird, so wie es ein menschlicher Animator machen würde.
 Dabei findet man auch Fehler, mit denen wir nicht gerechnet hatten. Sind beide Hände sehr nah beieinander, verwechselt der Computer manchmal, welcher Finger zu welcher Hand gehört, und erfindet etwa einen ausgestreckten Zeigefinger, den es in der Aufnahme nie gab. Solche Fälle automatisch aufzuspüren ist inzwischen eine eigene Baustelle geworden. Das letzte Wort haben ohnehin Menschen: Gehörlose Expert:innen sichten die Ergebnisse, denn ob eine Gebärde verständlich ist, kann nur beurteilen, wer die Sprache täglich verwendet.
 Wie es weitergeht
 Wenn der neue Produktionsweg hält, was die ersten Tests versprechen, können wir den Wortschatz von eqREADER deutlich schneller erweitern als bisher und irgendwann auch längere Texte durchgehend in Gebärdensprache anbieten. Im August folgt die nächste Aufnahmerunde, dann mit einer zweiten Darstellerin für die Deutsche Gebärdensprache und mit allem, was wir aus den ÖGS-Aufnahmen gelernt haben. Über die ersten Reaktionen gehörloser Nutzer:innen auf die automatisch erzeugten Gebärden berichten wir im nächsten Beitrag.</t>
   </si>
   <si>
-    <t>17.07.2026</t>
-[...49 lines deleted...]
-  <si>
     <t>somes</t>
   </si>
   <si>
     <t>Plattform für politische Transparenz</t>
   </si>
   <si>
     <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Somes macht die Aktivitäten der Nationalratsabgeordneten und der Regierung niederschwellig zugänglich.</t>
   </si>
   <si>
     <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Durch den ganzheitlichen Ansatz namens somes möchten wir Desinformation (kontrolliert oder unabsichtlich), algorithmischen Filterblasen, Korruption und Politikverdrossenheit entgegenwirken, indem parlamentarische und regierungsspezifische Aktivitäten, Prozesse und Informationen niederschwellig zugänglich gemacht werden. In der 1. Ausbaustufe, die hauptsächlich während einer HTL-Diplomarbeit durchgeführt wurde, konnte schon eine solide Basis aufgebaut und viele Funktionen etabliert werden. Link zur Plattform somes 
 Vom Schulprojekt zur internationalen Musterlösung
 Im nächsten Ausbauschritt möchten wir, konkret mit fünf Teilbereichen, aber noch weiter: KI wird umfangreicher und transparenter eingesetzt,  die Internationalisierung gestartet, die Mobilapplikation entwickelt, der aktuelle Funktionsstand aufpoliert und mit partizipativen Ansätzen auf das nächste Level gehoben. Diese Teilbereiche bilden die Grundlage, um die Vision von somes als internationales best-practice Tool zu realisieren.
 KI-Funktionen z.B.
   Themenklassifikation für Verordnungen und neue Ministerialentwürfe
   Transparentere und verbesserte politische Haltungs- und Richtungsanalyse
-  Abgeordnetenempfehlungssystem – Welcher Abgeordnete passt zu mir?
+  Abgeordnetenähnlichkeitssystem – Welcher Abgeordnete ist ähnlich zu mir?
   Sprechende und kürzere Titel
   Laufend neue Zusammenfassungen für alle Gegenstände und Reden
   Zentrale Redeschwerpunkte (in Bezug zu z.B. Antragstext) in originaler Rede farblich hervorheben
-  RAG-System zu Regierungsprogramm
 Internationalisierung (EU-Parlament-Erweiterung) z.B.
   Großer Anteil des Somes-Featureset direkt für EU-Parlament zugänglich machen
   Modularität in Backend &amp; Frontend
 Mobilapplikation z.B.
   Nachimplementierung der Somes-Web-Funktionen, bedingungslos mobile first
 Usability, Quality Of Life &amp; Accessiblity z.B.
   Aktivitätsscoring
   Statistiken
       größere Variation an Diagrammen
       fehlende Statistiken ergänzen
   OAuth für Nutzerauthenication
   Mehr Filteroptionen
   Barrierefreiheit &amp; UX verbessern
   Vervollständigte Informationen zu Ministerialentwürfen und Verordnungen
   Neuigkeitenseite mit zusätzlichen Informationen erweitern
 Partizipation
   Abgeordneten Fragen stellen können
   Volksbegehren integrieren
   Stimmungsbarometer</t>
   </si>
   <si>
     <t>Informationsplattform, Mobile App</t>
   </si>
   <si>
     <t>AGPL  3.0, GPL 3.0</t>
   </si>
   <si>
     <t>AI | KI, Datenbank, Datenbanken relationale, Javascript, mobile App, SQL</t>
   </si>
   <si>
     <t>Artificial Intelligence, Demokratie | Transparenz, Information Visualization, Mobile Apps, Online-Plattformen</t>
   </si>
   <si>
+    <t>Axum, PostgreSQL, Rust, Tokio, sqlx, redis, react native, Svelte, Meilisearch, transformers, llama.cpp</t>
+  </si>
+  <si>
     <t>Erwachsene, Jugendliche, Politik</t>
   </si>
   <si>
+    <t>Zwischenbericht, Website</t>
+  </si>
+  <si>
+    <t>14.09.2026</t>
+  </si>
+  <si>
     <t>Stipendium Call #20</t>
   </si>
   <si>
-    <t>Community Scholarship</t>
-[...162 lines deleted...]
-    <t>06.07.2026</t>
+    <t>LLM Agents for Offensive Security: Ethics?</t>
+  </si>
+  <si>
+    <t>On the Ethics of Using Autonomous Agents for Offensive Security</t>
+  </si>
+  <si>
+    <t>Fresh from presenting at FAIEMA 2026 in L'Aquila: why LLM-driven hacking agents differ ethically from traditional tools, who is responsible when they misbehave, and who ends up paying the bill.</t>
+  </si>
+  <si>
+    <t>I just returned from L'Aquila, where I presented our paper The Ethics of Autonomous AI Agents for Offensive Security at FAIEMA 2026, written together with Jürgen Cito and Jasmin Wachter. The previous post ended with uncomfortable questions about the attacker-defender balance and the workforce. This one takes a step back and asks questions about the ethics of building offensive agents.
+Does the Field Care?
+Before writing about ethics, we checked whether the field talks about it. In a companion study we reviewed the ethics statements of 54 LLM-driven offensive-security prototypes. The good news: most papers acknowledge dual-use (that the same tool can be used by a benign user for increasing their security, as well as by a malicious user that uses the same tool to attack non-consenting third parties). Roughly half of the prototypes released their code, and the field is split on whether that is responsible or not. The most common argument for releasing prototypes is "we help defenders prepare", followed by "our prototype is not capable enough to cause real harm". The second argument has aged badly.
+Three Things That Changed
+Traditional tools like nmap or metasploit are passive instruments: a trained human picks the tool, and the tool does one predictable thing. Agents break this in three independent ways.
+Their actions are indeterminate. You give the agent a goal and it decides how to get there. You pass the agency to the agent (d'oh) and the agent independently selects actions (attacks) to execute.
+Their impact is indeterminate. Building an agent is closer to teaching methodology to students than to writing an exploit. With the latter, you write an exploit for a software, very often for a single specific version. With that, you can contact the author of the vulnerable software and warn them before releasing the vulnerability (responsible disclosure). You can't do this when you release an autonomous offensive security agent. Also related to unpredictable impact: Capability evaluations at both OpenAI and Anthropic have already produced real incidents where agents escaped their sandboxes and compromising unconsenting third-parties.
+Their users are indeterminate. Usage-based billing plus a prompt now replaces years of training, including the ethical education and professional socialization that came with it. Onramp costs are lower when using LLMs than the, sometimes steep, license costs that we had before.
+Who Is Responsible and Can Prevent Accidents and Abuse?
+For users, the cleanest analogy is principal-agent liability: if you delegate authority to a system, foreseeable consequences stay with you. For tool-makers it is harder. Floridi's distributed moral responsibility reaches everyone causally involved, developers included. But consider the following scenario: you ship an agent with state-of-the-art safeguards, and a year later somebody swaps in a more capable model that bypasses them. Blaming you for the new agent backdates accountability to a moment when you could not have known about this. Responsibility diffuses. It does not disappear, but it becomes hard to pin down. In our companion study, we looked into how many papers were mentioning this future-looking scenario: only 4% of papers did. Our community is thus not aware of this problem (so it cannot be state-of-the-art or established-practise).
+Tool-makers have two escape hatches. Withholding code buys control at the cost of reproducibility and defender access, and LLMs reverse-engineer binaries anyway. Delegating safety to the model provider works until it doesn't: after being breached by an agent during a safety evaluation, Hugging Face had to fall back to an open-weight model for forensics because their preferred frontier model refused the defensive work. And once open-weight models are capable enough, there is no gatekeeper left to delegate to.
+Who Pays?
+Mostly defenders and maintainers. cURL ended its monetary bug bounty after a flood of AI slop; now the reports are good, and the maintainers are drowning in those instead. Firefox fixed roughly seven times more security bugs per release in 2026 than in 2025. Consider that those maintainers are already overworked and often not-paid. This is not sustainable and a recipe for burnout. And, as discussed in the last post, automating the junior work erodes the pipeline that produces senior experts.
+What We Recommend
+We give longer recommendations within the paper, but want to include a short summary here: researchers should publish a threat model for their scaffold (what it refuses, what it cannot refuse, what a modification enables) and focus on providing good logs for analysis. Model-makers should default to open weights, but keep strongly offensive models behind structured access. Defenders should minimize attack surface: removed code cannot be exploited. Policy-makers should fund OSS maintainers, build substitute training pathways, and remember Wassenaar before regulating security research.
+None of this resolves the open- versus closed-weight question; we don't think it has a clean answer. The short-term balance favours attackers. In the long run, software should become more secure.</t>
+  </si>
+  <si>
+    <t>LLM, AI, Pen-Testing, Dual-Use, Offensive Security, FAIEMA</t>
+  </si>
+  <si>
+    <t>12.09.2026</t>
+  </si>
+  <si>
+    <t>Meilensteine in der Entwicklung der Hinweisbox</t>
+  </si>
+  <si>
+    <t>Wir sind für die Pilotierung bereit</t>
+  </si>
+  <si>
+    <t>Die Entwicklung der Hinweisbox schreitet voran und erreicht die Pilotierungsphase</t>
+  </si>
+  <si>
+    <t>Die Hinweisbox ist klar für den Empfang von anonymen Hinweisen in der Testphase</t>
+  </si>
+  <si>
+    <t>In den vergangenen Monaten haben wir wichtige Fortschritte bei der Entwicklung unseres Whistleblowing-Tools – der Hinweisbox – erzielt. Ziel ist es, Hinweisgeber*innen eine sichere, anonyme und niedrigschwellige Möglichkeit zu bieten, Missstände zu melden.
+Über eine Ende-Zu-Ende verschlüsselte Webapplikation können Hinweise ganz ohne Registrierung und ohne Angabe persönlicher Daten eingereicht werden. Wer für Rückfragen zur Verfügung stehen möchte, kann im Anschluss ein virtuelles Postfach anlegen, das ausschließlich über eine selbst gewählte Kennung und ein Passwort zugänglich ist – so bleibt die Anonymität in jedem Schritt gewahrt.
+Ein besonderer Schwerpunkt der Entwicklung lag auf der missbräuchlichen Verwendung der Hinweisbox: Uploads werden bereits vor dem Hochladen verschlüsselt und liegen zu keinem Zeitpunkt lesbar auf unseren Servern. Bilder und Videos durchlaufen zusätzlich eine automatisierte Prüfung über die Project-Arachnid-Schnittstelle, um bekanntes Kindesmissbrauchsmaterial zuverlässig zu erkennen und im Fall eines Treffers sofort zu löschen, bevor es überhaupt einsehbar ist.
+Auf Seite der Vereine sorgt ein Vier-Augen-Prinzip dafür, dass jeder eingehende Hinweis von mindestens zwei Fallbearbeiter*innen gesichtet werden muss, bevor er als gelesen gilt. Alle Zugriffe werden protokolliert, Hinweise können kommentiert, als PDF exportiert und nachvollziehbar archiviert werden. 
+Einige Work-flow-Prozesse waren herausfordernd und mussten mehrmals neu gedacht und neu entwickelt werden, was uns auch viel Zeit gekostet hat. Momentan sind wir in der Pilotierungsphase angelangt und berichten bald von den Ergebnissen.
+Besonders freut uns, dass wir schon über die Hinweisbox kontaktiert wurden. Diese ist jedenfalls ein Must-Have für Organisationen und Vereine, die ein anonymes Beschwerdetool - besonders im Sinne des Kinderschutzes - umsetzen möchten. 
+Wir freuen uns mit dieser Förderung einen wichtigen Beitrag zu mehr Transparenz und Kinderschutz leisten zu können!</t>
+  </si>
+  <si>
+    <t>10.09.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -837,72 +837,72 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="155.676" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="200.38" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="937.771" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="101.404" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="294.785" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="378.622" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="1012.039" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="778.524" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="129.683" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="19.995" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="26" max="26" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="121.399" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="168.53" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -996,513 +996,511 @@
       <c r="N2"/>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
-        <v>7716</v>
+        <v>7840</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3"/>
-      <c r="M3"/>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
       <c r="N3"/>
       <c r="O3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P3"/>
       <c r="Q3" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="R3" t="s">
         <v>37</v>
       </c>
+      <c r="R3"/>
       <c r="S3"/>
-      <c r="T3" t="s">
+      <c r="T3"/>
+      <c r="U3" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="Y3"/>
       <c r="Z3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA3"/>
       <c r="AB3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
-        <v>8012</v>
+        <v>7913</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
         <v>45</v>
       </c>
-      <c r="N4"/>
       <c r="O4" t="s">
         <v>46</v>
       </c>
       <c r="P4" t="s">
         <v>47</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4"/>
+      <c r="Y4" t="s">
+        <v>48</v>
+      </c>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5">
-        <v>8048</v>
+        <v>7863</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L5"/>
-      <c r="M5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M5"/>
       <c r="N5"/>
       <c r="O5" t="s">
         <v>51</v>
       </c>
-      <c r="P5" t="s">
+      <c r="P5"/>
+      <c r="Q5" t="s">
         <v>52</v>
       </c>
-      <c r="Q5"/>
-[...1 lines deleted...]
-      <c r="S5"/>
+      <c r="R5" t="s">
+        <v>53</v>
+      </c>
+      <c r="S5" t="s">
+        <v>54</v>
+      </c>
       <c r="T5"/>
-      <c r="U5"/>
+      <c r="U5" t="s">
+        <v>55</v>
+      </c>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5"/>
+      <c r="Z5" t="s">
+        <v>56</v>
+      </c>
       <c r="AA5"/>
       <c r="AB5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6">
         <v>7863</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7">
-        <v>7913</v>
+        <v>8048</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>60</v>
-[...9 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="N7" t="s">
+        <v>65</v>
+      </c>
+      <c r="O7" t="s">
+        <v>65</v>
+      </c>
+      <c r="P7" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q7"/>
+      <c r="R7"/>
       <c r="S7"/>
-      <c r="T7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T7"/>
+      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-      <c r="X7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8">
-        <v>7723</v>
+        <v>8048</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N8"/>
       <c r="O8" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="Q8" t="s">
         <v>70</v>
       </c>
-      <c r="R8" t="s">
+      <c r="P8" t="s">
         <v>71</v>
       </c>
-      <c r="S8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-      <c r="X8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9">
-        <v>7977</v>
+        <v>7723</v>
       </c>
       <c r="C9" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>77</v>
+        <v>33</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="N9"/>
-      <c r="O9"/>
+      <c r="O9" t="s">
+        <v>74</v>
+      </c>
       <c r="P9"/>
       <c r="Q9" t="s">
+        <v>75</v>
+      </c>
+      <c r="R9" t="s">
+        <v>76</v>
+      </c>
+      <c r="S9" t="s">
+        <v>77</v>
+      </c>
+      <c r="T9" t="s">
+        <v>78</v>
+      </c>
+      <c r="U9" t="s">
+        <v>79</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9" t="s">
         <v>80</v>
       </c>
-      <c r="R9" t="s">
+      <c r="X9" t="s">
         <v>81</v>
       </c>
-      <c r="S9"/>
-      <c r="T9" t="s">
+      <c r="Y9"/>
+      <c r="Z9" t="s">
         <v>82</v>
       </c>
-      <c r="U9" t="s">
-[...10 lines deleted...]
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10">
-        <v>7913</v>
+        <v>7733</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>84</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
+        <v>86</v>
+      </c>
+      <c r="N10"/>
+      <c r="O10" t="s">
         <v>87</v>
       </c>
-      <c r="N10" t="s">
+      <c r="P10" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10"/>
+      <c r="Y10" t="s">
+        <v>89</v>
+      </c>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
-        <v>7996</v>
+        <v>7940</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>91</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>92</v>
       </c>
-      <c r="N11"/>
+      <c r="N11" t="s">
+        <v>93</v>
+      </c>
       <c r="O11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">