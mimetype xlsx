--- v1 (2026-02-10)
+++ v2 (2026-04-10)
@@ -111,327 +111,305 @@
     <t>Tags</t>
   </si>
   <si>
     <t>Projektergebnisse</t>
   </si>
   <si>
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
+    <t>Projekt Call #20</t>
+  </si>
+  <si>
+    <t>Blog</t>
+  </si>
+  <si>
+    <t>Whoidentifies.me:</t>
+  </si>
+  <si>
+    <t>Vom Konzept zum Prototypen</t>
+  </si>
+  <si>
+    <t>Als wir WhoIdentifies.Me erstmals vorgestellt haben, stand eine einfache, aber bislang unbeantwortete Frage im Zentrum: Wer greift im entstehenden eIDAS-Ökosystem eigentlich auf welche Daten zu? Mit dem inzwischen veröffentlichten Prototypen wird diese Frage ein Stück greifbarer.</t>
+  </si>
+  <si>
+    <t>Als wir WhoIdentifies.Me erstmals vorgestellt haben, stand eine einfache, aber bislang unbeantwortete Frage im Zentrum: Wer greift im entstehenden eIDAS-Ökosystem eigentlich auf welche Daten zu? Mit dem inzwischen veröffentlichten Prototypen wird diese Frage ein Stück greifbarer.
+Der Hintergrund des Projekts ist unverändert aktuell. Mit der Weiterentwicklung von eIDAS und der Einführung der European Digital Identity Wallet (der europäischen digitalen Brieftasche) entsteht eine Infrastruktur, die weit über klassische Online-Authentifizierung hinausgeht. Digitale Identität wird damit zu einem zentralen Baustein des digitalen Alltags in Europa. Staatlich bestätigte Attribute können in unterschiedlichsten Kontexten verwendet werden, von Behördenverfahren bis hin zu privaten Online-Diensten. Gerade weil diese Infrastruktur so breit eingesetzt werden soll, stellt sich umso dringlicher die Frage nach Transparenz. Während die technische und rechtliche Ausgestaltung intensiv diskutiert wird, bleibt oft unsichtbar, welche konkreten Datenflüsse im Alltag entstehen.
+Genau hier setzt WhoIdentifies.Me an. Die Grundidee, die auch in unserem Concept Note beschrieben ist, besteht darin, öffentlich verfügbare Informationen aus nationalen Registern und anderen Quellen zusammenzuführen und daraus ein verständliches Gesamtbild zu erzeugen. Der Prototyp macht diesen Ansatz erstmals erfahrbar. Er zeigt, wie sich ein bislang fragmentiertes System in einer gemeinsamen Oberfläche darstellen lassen wird und wie dadurch sichtbar wird, welche Firmen und staatlichen Stellen überhaupt Teil des eIDAS-Ökosystems sind.
+Besonders deutlich wird dabei, dass Transparenz nicht nur eine Frage des „Wer“, sondern auch des „Was“ ist. Entscheidend ist nicht allein, welche Organisationen digitale Identitätssysteme nutzen, sondern welche Daten sie in diesem Zusammenhang anfragen. Genau diese Perspektive eröffnet die Möglichkeit, Datenflüsse vergleichbar zu machen und über einzelne Anwendungsfälle hinaus zu denken. Erst dadurch entsteht eine Grundlage, auf der sich Muster erkennen und Entwicklungen beobachten lassen.
+Der Prototyp bleibt dabei bewusst auf dieser grundlegenden Ebene und versucht nicht, bereits alle möglichen Analysefunktionen vorwegzunehmen. Stattdessen macht er sichtbar, dass die notwendige Datengrundlage prinzipiell vorhanden ist und dass sie sich in eine Form bringen lässt, die sowohl für technische als auch für nicht-technische Zielgruppen zugänglich ist. Gerade weil eIDAS als europäische Infrastruktur konzipiert ist, liegt ein besonderer Fokus darauf, nationale Perspektiven zu überwinden und ein grenzüberschreitendes Bild zu ermöglichen.
+Damit deutet sich auch an, wohin sich das Projekt weiterentwickeln kann. Die im Concept Note beschriebene Vision geht über eine reine Darstellung hinaus und zielt auf ein Instrument ab, das Entwicklungen im System frühzeitig sichtbar macht. In einer Umgebung, in der sensible, staatlich bestätigte Daten in immer mehr Kontexten eingesetzt werden, entsteht zwangsläufig auch ein Bedarf an Beobachtung und kritischer Einordnung. Transparenz wird damit zu einer Voraussetzung für öffentliche Debatten und letztlich auch für wirksame Regulierung.
+Der aktuelle Prototyp ist in diesem Sinne kein Endpunkt, sondern ein erster, notwendiger Schritt. Er zeigt, dass Transparenz im eIDAS-Ökosystem nicht nur eine abstrakte Forderung ist, sondern technisch umsetzbar wird. Gleichzeitig macht er deutlich, dass es für eine informierte Auseinandersetzung mit digitaler Identität mehr braucht als regulatorische Texte und technische Spezifikationen. Es braucht Werkzeuge, die sichtbar machen, was tatsächlich passiert.
+Vor diesem Hintergrund laden wir herzlich zur Teilnahme an unserem Workshop ein, in dem wir den aktuellen Stand des Prototypen vorstellen und gemeinsam weiterentwickeln möchten. Die Workshops richten sich an NGOs, Forschende sowie alle, die sich für die praktische Nutzung und die Auswirkungen der europäischen digitalen Identitätsinfrastruktur interessieren. Ziel ist es, Feedback zu sammeln und die Entwicklung des geplanten Piloten aktiv mitzugestalten, der reale Daten aus Mitgliedstaaten integrieren soll und bis Ende 2026 fertiggestellt werden soll.
+Die online Workshops finden zu folgenden Terminen statt:
+14. April, 13:00-14:30 CET &amp; 
+20. April, 17:30-19:00 CET
+Die Teilnahme ist unkompliziert: Eine kurze Anmeldung per E-Mail an team@epicenter.works mit Angabe des gewünschten Termins genügt.
+ </t>
+  </si>
+  <si>
+    <t>10.04.2026</t>
+  </si>
+  <si>
+    <t>Community Project</t>
+  </si>
+  <si>
+    <t>Faircamp 2.0</t>
+  </si>
+  <si>
+    <t>Faircamp ist ein Tool zum unabhängigen und nachhaltigen Publizieren von Audioinhalten wie Musik und Podcasts im Netz. Faircamp 2.0 soll das Tool nun niederschwelliger und umfangreicher denn je machen.</t>
+  </si>
+  <si>
+    <t>Faircamp ist ein Tool zum unabhängigen und nachhaltigen Publizieren von Audioinhalten wie Musik und Podcasts im Netz, und viele internationale Musiker_innen, Radioproduzent_innen, Podcaster_innen, Labels, usw. verwenden es bereits heute um Audioinhalte im Netz zu veröffentlichen. Aber: Sie sind vorwiegend technikaffin. Faircamp 2.0 will Barrieren abbauen, niederschwellige Zugänge schaffen und das Projekt (und damit: nachhaltiges, unabhängiges Audiopublishing) einer großen, diversen Zielgruppe zugänglich machen!
+Im konkreten strebt das Projekt Faircamp 2.0 folgende Ergebnisse an:
+1. Als primäres Ziel wird eine grafische Benutzeroberfläche für Faircamp gestaltet und entwickelt werden. Die daraus resultierende GUI Applikation wird zudem in die Desktopumgebung der Mainstreambetriebssysteme (Window, macOS, Linux) integriert werden.
+2. Als zweites Ziel wird auch das fundamentale Datenmodell von Faircamp überarbeitet werden, um einerseits eine gute Kompatibilität und Verständlichkeit für das grafische Editieren zu gewährleisten, sowie Faircamp für ein größeres Spektrum an Einsatzmöglichkeiten besser nutzbar zu machen. Dies umfasst z.b. die bessere Präsentation von Podcasts oder Audioarchiven, zusätzlich zur aktuell eher Musik-orientieren Präsentation.
+3. Obwohl Faircamp bereits vollständig dokumentiert ist (inklusive Videotutorials) wird die
+Neuausrichtung für grafische Nutzung neues Dokumentationsmaterial (und auch die Erweiterung
+allgemeiner Resourcen wie der Website) verlangen, damit spezifisch diese Aspekte abgedeckt werden.
+Dies ist auch Teil des Projekts.</t>
+  </si>
+  <si>
+    <t>SW stand alone</t>
+  </si>
+  <si>
+    <t>AGPL  3.0</t>
+  </si>
+  <si>
+    <t>Free Software, Online-Plattformen</t>
+  </si>
+  <si>
+    <t>Zwischenbericht</t>
+  </si>
+  <si>
+    <t>09.04.2026</t>
+  </si>
+  <si>
+    <t>Zwischenbericht: KI-Assistenz läuft, Web-Modus in Arbeit</t>
+  </si>
+  <si>
+    <t>Was wir seit dem Kick-off gebaut haben und wie es mit computor weitergeht.</t>
+  </si>
+  <si>
+    <t>Seit dem Projektstart ist viel passiert: computor hat in den vergangenen Monaten den Sprung von der Planung in die aktive Entwicklung gemacht. Wir haben die ersten beiden Releases vorbereitet, die KI-Assistenz in die Plattform integriert und gleichzeitig die Infrastruktur für den Web-Modus aufgebaut. Mit über 170 zusammengeführten Pull Requests und rund 200 bearbeiteten Issues sind wir gut im Zeitplan.</t>
+  </si>
+  <si>
+    <t>Seit dem Projektstart ist viel passiert: computor hat in den vergangenen Monaten den Sprung von der Planung in die aktive Entwicklung gemacht. Wir haben die ersten beiden Releases vorbereitet, die KI-Assistenz in die Plattform integriert und gleichzeitig die Infrastruktur für den Web-Modus aufgebaut. Mit über 170 zusammengeführten Pull Requests und rund 200 bearbeiteten Issues sind wir gut im Zeitplan.
+Der wichtigste Meilenstein war die Fertigstellung der v26.3 mit KI-Funktionen: Unser computor-agent kann jetzt automatisiert Feedback zu studentischen Abgaben geben, Code-Qualität bewerten und Hinweise liefern, ohne Musterlösungen preiszugeben. Dafür haben wir mit Hilfe von vllm-mlx einen eigenen LLM-Inferenzserver entwickelt, der auf Apple Silicon mit über hunderten Tokens pro Sekunde läuft und Tool-Calling sowie strukturierte Ausgaben unterstützt. Das ermöglicht uns, KI-Funktionen lokal zu hosten, ohne auf externe Cloud-Dienste angewiesen zu sein, ein wichtiger Punkt für den Datenschutz im Universitätsbetrieb.
+Parallel dazu haben wir die Web-Oberfläche direkt in das Backend integriert, was die Grundlage für den geplanten Browser-Modus auf computor.at bildet. Die VS Code Extension hat ebenfalls wichtige Updates bekommen: ein neues Registrierungs-Webview für Studierende, eine überarbeitete Lehrenden-Ansicht mit Message-Threads und einen Wartungsmodus. Im März haben wir außerdem 14 Kursaufgaben überarbeitet und Fehler in Testfällen, READMEs und Variablennamen korrigiert, um die Qualität der Lerninhalte zu verbessern.
+Aktuell läuft v26.3 im Produktionsbetrieb für das Sommersemester, und wir sammeln systematisch Feedback von Studierenden und Lehrenden. Gleichzeitig arbeiten wir an der v26.10 mit dem vollständigen Web-Modus, einem Dashboard für Lehrende und den ersten öffentlichen Beispielkursen auf computor.at. 
+Im nächsten Blogeintrag berichten wir über die Erfahrungen aus dem Sommersemester, die Ergebnisse der Studierendenbefragung und den Fortschritt beim Web-Modus von computor.
+ </t>
+  </si>
+  <si>
+    <t>08.04.2026</t>
+  </si>
+  <si>
+    <t>eIDAS Monitor</t>
+  </si>
+  <si>
+    <t>Wir, epicenter.works, Österreichs größter Datenschutzverein, entwickeln eine Transparenzplattform zum neuen EU-weiten eIDAS-Ökosystem,welches demnächst ID Austria ersetzt. Wir machen sichtbar
+welche Behörden und Firmen zu welchem Zweck welche personenbezogene Daten anfragen. Dieses Frühwarnsystem schützt gegen Missbrauch, stärkt Verbraucher:innenrechte und unterstützt NGOs und interessierte Nutzer:innen europaweit. Nur mit einem vertrauensvollen Ökosystem können digitale IDs erfolgreich sein.
+Weitere Infos zu unserem Konzept: 
+https://epicenter.works/fileadmin/medienspiegel/user_upload/eIDAS_Monitor-concept_note.pdf</t>
+  </si>
+  <si>
+    <t>07.04.2026</t>
+  </si>
+  <si>
+    <t>Projektmitte Faircamp 2.0 – Zwischenfazit Architektur/Interface-Entwicklung</t>
+  </si>
+  <si>
+    <t>Wie ist der aktuelle Stand, wie gut löst sich die Projektplanung soweit ein, wie geht's weiter?</t>
+  </si>
+  <si>
+    <t>Ende März: Nach vielen und sehr intensiven Arbeitswochen erreicht das Projekt Faircamp 2.0 nun zwei Meilensteine zugleich: Die formale (nach geplantem Aufwand gerechnete) Projektmitte, sowie das Zusammenkommen der ersten Prototypen die sowohl die grundlegend überarbeitete Architektur, als auch die komplett neu entwickelte grafische Benutzeroberfläche als funktionierendes Ganzes vereinen. Zeit für ein Zwischenfazit!</t>
+  </si>
+  <si>
+    <t>Ende März: Nach vielen und sehr intensiven Arbeitswochen erreicht das Projekt Faircamp 2.0 nun zwei Meilensteine zugleich: Die formale (nach geplantem Aufwand gerechnete) Projektmitte, sowie das Zusammenkommen der ersten Prototypen die sowohl die grundlegend überarbeitete Architektur, als auch die komplett neu entwickelte grafische Benutzeroberfläche als funktionierendes Ganzes vereinen.
+Aber zunächst ein kurzer Sprung zurück: Ende Jänner war Faircamp zu Gast beim Free and Open Source Software Developers’ European Meeting (FOSDEM), und im Talk Independent and sustainable audio publishing with Faircamp wurde das Projekt Faircamp 2.0 erstmals (in einer konkreteren Form) der Öffentlichkeit vorgestellt (Videoaufzeichnung und Slides dazu finden sich auf der Eventseite).
+Im Rahmen dieser Präsentation wurde auch (wie oben im Bild ersichtlich) ein erster Ausblick auf detaillierte, konkrete Ziele gegeben. Nun, zirka zwei Monate später lässt sich ein erstes Zwischenfazit ziehen – was hat sich bereits eingelöst, und was kommt noch?
+Unabdingbar natürlich zunächst einmal das Herzstück des Projekts: Die neue grafische Benutzeroberfläche. Für dessen Entwicklung wurde nach eingehender Recherche und ersten Experimenten das native GUI Toolkit Slint herangezogen. Während das Toolkit zwar noch merkbar jung und in Entwicklung ist, hat sich die Entscheidung dennoch bezahlt gemacht: Durch das deklarativ-reaktive, Komponenten-basierte Modell konnten bereits hochqualitative, komplexe, und vorallem wiederverwendbare Interface-Elemente implementiert werden, die eine ausgezeichnete Basis für die weitere Entwicklung im Projekt darstellen. Und auch im Gesamtbild hat sich schon alles eingelöst was benötigt wird: Faircamp 2.0 weist bereits einen grafischen Launcher auf, ein Hauptfenster mit zwei wählbaren Navigationsmodi und einen scrollbaren Hauptbereich in dem Formulare und Inhalte dargestellt werden. All dies ist zudem mehrsprachig lokalisierbar und interagiert mit assistiven Technologien. Kurzum: Alles ist in den Grundzügen da und funktioniert – und heute wurde für die Faircamp Community ein Video veröffentlicht dass Faircamp 2.0 zum ersten Mal in Aktion zeigt: First look at Faircamp 2.0
+Auf Seiten der Neukonzipierung und Überarbeitung der Architektur gibt es auch schon viele gute Neuigkeiten: Bereits implementiert sind die Unterstützung von Stand-Alone Tracks, die nun vollständige Compliance mit der Podcast Spezifikation, das Publizieren von Audio im Originalformat oder von Tracks ohne Audio, benutzerdefinierte Permalinks für Tracks, die Möglichkeit die Homepage und den Renderer auszutauschen oder programmatische Transformationen vorzunehmen, ein neues, umfangreiches System für vererbbare Voreinstellungen und vieles mehr. Bonus: Wer einen Blick auf den vorherigen Screenshot vom Vortrag im Jänner wirft, sieht dass damit schon ein großer Teil der dort als sehr wahrscheinlich eingestuften flexiblen Ziele umgesetzt ist – bis auf die Punkte "Arbitrary Pages (...) " und "Custom (...) properties" ist aktuell geplant alle Punkte der obigen Liste umzusetzen, inklusive der im letzten Punkt zusammengefassten, zum damaligen Stand noch nicht konkretisierbaren Entwicklungen, z.b.: Adaptives Theming und simultanes Audio-Transcoding.
+Was nun für die zweite Hälfte des Projekts ansteht: Einerseits, die Vervollständigung der grafischen Benutzeroberfläche. Die Grundfundamente sind da und funktionieren wunderbar, jedoch sind viele der Formularfelder noch entweder read-only, Platzhalter, oder in anderen Zwischenstadien der Entwicklung. Faircamp hat viele komplexe Datentypen - Bildverweise mit Beschreibungstexten, Währungen, Daten, Preisbereiche, Farbeinstellungen, usw. - und sie alle müssen mit korrespondierenden Formularelementen umgesetzt werden, welche stellenweise noch erheblichen Aufwand mit sich bringen werden.
+Und auch die Architektur stellt nun eine ähnliche Herausforderung dar: Alles steht auf neuen Fundamenten, viele neue Dinge sind möglich, doch nun muss überall der Feinschliff her, und Hunderte von offenen Detailfragen geklärt werden und auch vollständig implementiert werden. In den nächsten Wochen werden zudem die ersten Testbuilds für die Community veröffentlicht werden, damit auch deren Feedback den Rest des Prozesses begleiten kann. Danach dann nur noch (aber eben auch noch) die Aufbereitung: Dokumentation, Packaging, Migrationstools und Resourcen, und zuletzt die Veröffentlichung – aber ich freue mich schon darauf!</t>
+  </si>
+  <si>
+    <t>31.03.2026</t>
+  </si>
+  <si>
     <t>Stipendium Call #20</t>
   </si>
   <si>
-    <t>Blog</t>
-[...83 lines deleted...]
-    <t>cyberphysische Systeme, Distributed Systems, Network Security</t>
+    <t>PhD Thesis Defense: Bringing an Interdisciplinary Lens to IoT Security</t>
+  </si>
+  <si>
+    <t>From IoT companion apps and exposed cloud backends to smart TV tracking and user risk perceptions, an interdisciplinary study of where IoT security breaks down, and how to fix it.</t>
+  </si>
+  <si>
+    <t>On 24 February 2026, I defended my PhD thesis on IoT security and privacy. The research combines system-level analysis (IoTFlow on ~10,000 Android companion apps), large-scale Internet measurements of MQTT/CoAP/XMPP backends, coordinated vulnerability disclosure with the Dutch NCSC, HbbTV privacy analysis across Europe, and a user study with 213 participants.</t>
+  </si>
+  <si>
+    <t>On 24 February 2026, I successfully defended my PhD thesis on security and privacy challenges in the Internet of Things (IoT). The work brings together systems security, large-scale Internet measurement, and user-centered research to better understand where IoT ecosystems fail and what we can do about it.
+Below is a short overview of the thesis, including an excerpt from the abstract.
+Why this thesis matters
+IoT devices are everywhere: in our homes, cars, and cities. Yet security and privacy protections often lag behind adoption. Vulnerabilities can appear in many places, not only within devices themselves but also in companion apps, cloud backends, smart TV ecosystems, and even in how users perceive and manage risk. My thesis tackles these challenges end-to-end, combining technical analyses with insights into human behavior and oversight gaps.
+What I studied
+1) Mapping real-world IoT app behavior with IoTFlow
+A major part of the work introduces IoTFlow, a static analysis technique for Android IoT companion apps at scale. Using IoTFlow, we examined nearly 10,000 apps to reconstruct device communication endpoints and uncover insecure practices such as hardcoded credentials and exposed test interfaces.
+2) Measuring IoT backends on the public Internet
+Building on IoTFlow's findings, we expand the scope to the infrastructure behind IoT systems. We conducted a large-scale assessment of IoT backends across common protocols, MQTT, CoAP, and XMPP. We uncovered widespread issues including data leaks, weak authentication schemes, and denial-of-service threats.
+3) Coordinated disclosure at scale
+To translate findings into real-world improvements, we initiated a coordinated vulnerability disclosure process with the Dutch National Cyber Security Centre (NCSC). This included notifying thousands of affected operators and tracking remediation outcomes, revealing major gaps in how IoT security is monitored and enforced.
+4) Privacy risks in Hybrid Broadcast Broadband TV (HbbTV)
+Beyond "traditional IoT," the thesis also investigates smart TV ecosystems. I examined HbbTV privacy risks across five European countries, finding pervasive tracking and frequent policy non-compliance within smart TV channels.
+5) Connecting the technical and human perspective
+Finally, we explore how people understand and respond to IoT risks. In a two-part user study, I first built an expert-driven categorization of IoT devices and then ran a survey with 213 participants. The results show clear mismatches between perceived risk and actual security behavior across device categories.
+What's next
+Defending the thesis was a big milestone. IoT security isn't a single bug or a single patch. It's an ecosystem problem, spanning technology, incentives, and user realities. I hope that this work helps push both practical defenses and policy discussions in a direction that actually reduces harm for end users. I would like to sincerely thank netidee for their support, which helped make this research possible.</t>
+  </si>
+  <si>
+    <t>Community Scholarship</t>
+  </si>
+  <si>
+    <t>Analyzing and Understanding the Internet of Insecure Things</t>
+  </si>
+  <si>
+    <t>Research into the security of IoT devices and analysis of their vulnerabilities in order to better understand the “Internet of Insecure Things” and make it more secure.</t>
+  </si>
+  <si>
+    <t>Internet of Things (IoT) devices are now common in homes, assisting with daily tasks while collecting large amounts of user and environmental data. As these devices often lack interfaces, mobile companion apps provide key functionality, but also pose privacy and security risks. My research investigates how IoT devices, apps, backends, and protocols operate, whether safeguards exist, and where privacy may be compromised. In one study, we analyzed the HbbTV protocol used in smart TVs and found personal data was collected before user consent in several European countries. We then examined 3k companion apps, identifying sensitive data exposures, including default credentials allowing access to all users of a health bracelet. Next, we assessed backend systems at scale, uncovering widespread misconfigurations, weak cryptography, and data leakage. Finally, we explored the challenges of coordinated vulnerability disclosure, balancing public safety with researcher and vendor responsibilities.</t>
+  </si>
+  <si>
+    <t>Dissertation | PhD</t>
+  </si>
+  <si>
+    <t>CC-BY</t>
+  </si>
+  <si>
+    <t>Client Server Applikation, mobile Apps Android, Python</t>
+  </si>
+  <si>
+    <t>Network Security, Sicherheit | Privacy | Überwachung</t>
   </si>
   <si>
     <t>Technische Universität Wien</t>
   </si>
   <si>
-    <t>PX4 Autopilot</t>
-[...182 lines deleted...]
-    <t>26.01.2026</t>
+    <t>Techniker:innen</t>
+  </si>
+  <si>
+    <t>Paper, Dissertation | PhD</t>
+  </si>
+  <si>
+    <t>Whoidentifies.me</t>
+  </si>
+  <si>
+    <t>Transparenz für Europas digitale Identität</t>
+  </si>
+  <si>
+    <t>Nach den Plänen der EU soll Digitale Identität  zu einem zentralen Bestandteil unseres Lebens und unseres Online-Alltags  werden. Mit der eIDAS-Verordnung wird die bisherige ID Austria Teil eines neuen EU-weiten Systems, der European Digital Identity (EUDI) Wallet. Künftig sollen Bürger:innen ihre staatlich beglaubigte Identität und andere Eigenschaften europaweit einsetzen können: bei Behörden, Banken, Versicherungen, Arbeitgebern, Verkehrsunternehmen oder großen Online-Plattformen. dereIDAS MonitorWas dabei bislang fehlt, ist Transparenz: Wer fragt welche Daten ab, zu welchem Zweck und in welchem Ausmaß? Genau hier setzt unser neues Projekt an; mit der Entwicklung eines eIDAS-Monitors unter dem Namen WhoIdentifies.me.</t>
+  </si>
+  <si>
+    <t>Nach den Plänen der EU soll Digitale Identität zu einem zentralen Bestandteil unseres Lebens und unseres Online-Alltags werden. Mit der eIDAS-Verordnung wird die bisherige ID Austria Teil eines neuen EU-weiten Systems, der European Digital Identity (EUDI) Wallet. Künftig sollen Bürger:innen ihre staatlich beglaubigte Identität und andere Eigenschaften europaweit einsetzen können: bei Behörden, Banken, Versicherungen, Arbeitgebern, Verkehrsunternehmen oder großen Online-Plattformen. Was dabei bislang fehlt, ist Transparenz: Wer fragt welche Daten ab, zu welchem Zweck und in welchem Ausmaß? Genau hier setzt unser neues Projekt an; mit der Entwicklung eines eIDAS-Monitors unter dem Namen Whoidentifies.me.
+WhoIdentifies.me ist eine Open-Data-Transparenzplattform für digitale Identitäts-Wallets. Sie macht sichtbar, welche Unternehmen und staatlichen Stellen digitale Identitätssysteme nutzen, welche personenbezogenen Daten sie abfragen und wofür diese Daten verwendet werden. Grundlage dafür sind die öffentlich zugänglichen und gesetzlich vorgeschriebenen Schnittstellen der nationalen eIDAS-Register in allen EU-Mitgliedsstaaten. Diese bislang fragmentierten und schwer zugänglichen Informationen bereiten wir erstmals europaweit vergleichbar, verständlich und durchsuchbar auf. So entsteht ein Frühwarnsystem für digitale Grundrechte.
+Mit der Umstellung auf eIDAS werden Nutzer:innen nationaler ID Systeme wie der ID Austria künftig mit Datenanfragen aus dem gesamten EU-Binnenmarkt konfrontiert; häufig nach sensiblen, staatlich beglaubigten personenbezogenen Informationen. Da das eIDAS System in vielen Lebensbereichen von Gesundheit, Verkehr und Telekommunikation eingesetzt werden soll, steigen auch die Risiken von Missbrauch, Diskriminierung, Zweckentfremdung, dem Ausschluss vulnerabler Gruppen und die Gefahr der Diskriminierung von Menschen ohne Smartphone, Pass oder digitaler Identität. Whoidentifies.me schafft hier die notwendige Datenbasis, um problematische Entwicklungen frühzeitig zu erkennen und öffentlich zu diskutieren, bevor Schaden entsteht. Personalisierte Warnmeldungen erlauben der interessierten Öffentlichkeit Echtzeit-Informationen über relevante Entwicklungen im Ökosystem noch lange bevor Nutzer:innen mit Anfragen nach ihren persönlichen Informationen konfrontiert werden.
+Die Plattform richtet sich insbesondere an Konsument:innen- und Datenschutzorganisationen. Deren Arbeit soll durch den einfachen Zugang zu Echtzeitinformationen über das gesamte eIDAS Ökosystem künftig einfacher werden, um etwaige Missstände frühzeitig zu erkennen und zu beheben. Auch NGOs, die sich für vulnerable Gruppen wie Senior:innen, Menschen mit Behinderung oder Migrant:innen einsetzen, erhalten einen entscheidenden Informationsvorteil, um relevante Anwendungsfälle frühzeitig zu erkennen und darauf zu reagieren. Gleichzeitig profitieren Wissenschaft und Öffentlichkeit erstmals von einem vollständigen, europaweiten Überblick über das eIDAS-Ökosystem. Auch Unternehmen gewinnen durch ein transparentes und vertrauenswürdiges Umfeld, ohne Missbrauch und Diskriminierung.
+Whoidentifies.me wird als freie Software entwickelt. Der gesamte Quellcode sowie alle gesammelten Daten stehen offen zur Verfügung und können auch dezentral genutzt werden. Die Anforderungen für die Plattform wurden gemeinsam mit betroffenen NGOs und Wissenschaftler:innen verschiedener Sektoren erstellt und werden über die 1,5 jährige Projektlaufzeit kontinuierlich weiterentwickelt.
+Hinter dem Projekt steht epicenter.works, ein gemeinnütziger Verein, der sich seit über 15 Jahren für den Schutz von Grund- und Freiheitsrechten im digitalen Raum einsetzt. Seit 2017 arbeiten wir intensiv an digitalen Identitätssystemen auf europäischer Ebene und bringen unser rechtliches wie technisches Fachwissen in Gesetzgebungs- und Standardisierungsprozesse ein.
+Digitale Identität wird unsere Internetnutzung nachhaltig verändern. Ob dieses System letztlich Vertrauen und stärkere Selbstbestimmung schafft oder Über-Identifizierung, Kontrolle und Diskriminierung verstärken wird, hängt entscheidend von einer transparenten und grundrechtsbasierten Umsetzung ab. Mit Whoidentifies.me wollen wir dafür sorgen, dass zumindest alle faktenbasiert den Einfluss des Systems auf die Gesellschaft diskutieren können.</t>
+  </si>
+  <si>
+    <t>digital identity, Transparency, Data Protection</t>
+  </si>
+  <si>
+    <t>Secure and Efficient Implementations of Post-Quantum Cryptographic Algorithms</t>
+  </si>
+  <si>
+    <t>Final Blog Post</t>
+  </si>
+  <si>
+    <t>Wrapping Up the Project: What We Learned from Designing Hardware for Post-Quantum Cryptography and Homomorphic Encryption</t>
+  </si>
+  <si>
+    <t>In the kickoff blog post for this project, I introduced the idea behind “Hardware Design for Post-Quantum Cryptography and Homomorphic Encryption.” At the time, the goal was fairly straightforward: explore how new cryptographic technologies could be supported through efficient and secure hardware design.
+Over the course of the project, that question turned into a deeper exploration of what it actually takes to bring next-generation cryptography closer to real-world systems. Now that the project has reached its conclusion, this post takes a step back to summarize what we worked on and what we learned along the way.</t>
+  </si>
+  <si>
+    <t>In the kickoff blog post for this project, I introduced the idea behind "Hardware Design for Post-Quantum Cryptography and Homomorphic Encryption." At the time, the goal was fairly straightforward: explore how new cryptographic technologies could be supported by efficient, secure hardware design.
+Over the course of the project, that question turned into a deeper exploration of what it actually takes to bring next-generation cryptography closer to real-world systems. Now that the project has concluded, this post steps back to summarise what we worked on and what we learned along the way.
+Building Efficient Hardware for Post-Quantum Cryptography
+A large part of the project focused on designing hardware architectures for lattice-based post-quantum cryptographic algorithms. These algorithms are among the leading candidates emerging from the NIST post-quantum standardisation process. They are expected to gradually replace many of the classical public-key cryptographic systems currently used on the internet.
+One interesting challenge we encountered early on was that implementing each algorithm separately in hardware would quickly become inefficient. Instead, we explored the idea of unified architectures- hardware designs that can support multiple cryptographic schemes using shared computational components.
+By carefully reusing building blocks such as polynomial arithmetic units and memory structures, these designs allow several algorithms to run on the same hardware platform. This reduces hardware complexity and improves efficiency, while also keeping the system flexible enough to adapt to evolving cryptographic standards.
+This kind of flexibility is particularly important for embedded systems and other constrained environments where both performance and hardware resources are limited.
+Making Hardware Implementations More Secure
+Efficiency alone is not enough when designing cryptographic systems. Even if an algorithm is mathematically secure, its physical implementation may still leak information.
+For example, attackers can sometimes observe patterns in power consumption or timing behaviour while a device performs cryptographic operations. These so-called side-channel attacks have been used in practice to extract secret keys from poorly protected systems.
+To address this risk, the project focused on lightweight protection mechanisms for polynomial arithmetic, a core component of many lattice-based cryptographic algorithms. The goal was to introduce protective measures that reduce information leakage while maintaining hardware efficiency.
+Balancing security and performance is always tricky, but developing such protections is essential if these cryptographic systems are to be used in real-world devices.
+Exploring Hardware Acceleration for Homomorphic Encryption
+While secure communication is a major use case for cryptography, there is also growing interest in protecting data during computation. This is where Fully Homomorphic Encryption (FHE) comes into play.
+FHE allows computations to be performed directly on encrypted data. In principle, this means that a cloud server could process sensitive information without ever seeing the actual data. Applications like privacy-preserving machine learning or confidential data analytics become possible under this model.
+The downside is that FHE operations are extremely computationally expensive.
+During the project, we therefore explored ways to accelerate homomorphic encryption using hardware. One particularly interesting direction is chiplet-based architectures, where workloads are distributed across multiple smaller processing units rather than relying on a single large chip.
+This approach can improve scalability and parallelism while also making hardware development more manageable.
+Understanding the Security Perspective
+Another important part of the work involved analysing these systems from an attacker's perspective.
+Cryptographic research is not only about designing secure systems- it is also about understanding how they might fail. During the project, we investigated possible implementation-level attack scenarios, including fault attacks and other vulnerabilities that could arise in practical systems.
+Analysing these attacks helps reveal potential weaknesses early and allows designers to strengthen their systems before deployment. In this sense, security analysis is an essential complement to architectural design.
+Connecting Research with Practical Systems
+Looking back, the project touched several aspects of modern cryptographic system design:
+	Efficient hardware architectures for post-quantum cryptography
+	Protection mechanisms against side-channel attacks
+	Hardware acceleration strategies for homomorphic encryption
+	Insights into practical security challenges in cryptographic implementations
+Together, these efforts help narrow the gap between theoretical cryptographic research and practical deployment.
+Final Thoughts
+The transition toward post-quantum cryptography is already underway, and privacy-preserving computation is becoming increasingly important as more data moves to cloud environments. Making these technologies practical will require advances not only in algorithms but also in system design and hardware implementation.
+This project was a small step toward that goal. It highlighted both the opportunities and challenges of bringing advanced cryptographic techniques into real-world computing systems.
+There is still a lot of work ahead. Still, the progress made here shows that carefully designed hardware architectures can play a key role in enabling future secure, efficient cryptographic systems.
+Thank you for following the journey of this project.</t>
+  </si>
+  <si>
+    <t>30.03.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -747,73 +725,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="106.117" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="96.691" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="212.234" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="143.822" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="861.075" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="1370.665" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="1178.427" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="25" max="25" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -906,454 +884,454 @@
       <c r="N2"/>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
-        <v>7977</v>
+        <v>7909</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>35</v>
       </c>
       <c r="N3"/>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
-        <v>7730</v>
+        <v>7863</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="L4"/>
-      <c r="M4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M4"/>
       <c r="N4"/>
       <c r="O4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4"/>
+      <c r="Q4" t="s">
+        <v>42</v>
+      </c>
+      <c r="R4" t="s">
         <v>43</v>
       </c>
-      <c r="P4" t="s">
+      <c r="S4" t="s">
         <v>44</v>
       </c>
-      <c r="Q4"/>
-[...1 lines deleted...]
-      <c r="S4"/>
       <c r="T4"/>
-      <c r="U4"/>
+      <c r="U4" t="s">
+        <v>45</v>
+      </c>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4" t="s">
-[...2 lines deleted...]
-      <c r="Z4"/>
+      <c r="Y4"/>
+      <c r="Z4" t="s">
+        <v>46</v>
+      </c>
       <c r="AA4"/>
       <c r="AB4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5">
-        <v>7905</v>
+        <v>8012</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L5"/>
-      <c r="M5"/>
+      <c r="M5" t="s">
+        <v>49</v>
+      </c>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-      <c r="R5" t="s">
         <v>50</v>
       </c>
+      <c r="P5" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
       <c r="S5"/>
-      <c r="T5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6">
-        <v>7905</v>
+        <v>7909</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="L6"/>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M6"/>
       <c r="N6"/>
-      <c r="O6" t="s">
-[...5 lines deleted...]
-      <c r="Q6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6" t="s">
+        <v>54</v>
+      </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7">
-        <v>7940</v>
+        <v>7863</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="N7"/>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8">
-        <v>8039</v>
+        <v>7820</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="N8"/>
       <c r="O8" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="P8" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9">
-        <v>7730</v>
+        <v>7820</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="L9"/>
-      <c r="M9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9"/>
-      <c r="O9"/>
+      <c r="O9" t="s">
+        <v>68</v>
+      </c>
       <c r="P9"/>
       <c r="Q9" t="s">
+        <v>69</v>
+      </c>
+      <c r="R9" t="s">
+        <v>70</v>
+      </c>
+      <c r="S9" t="s">
+        <v>71</v>
+      </c>
+      <c r="T9" t="s">
+        <v>72</v>
+      </c>
+      <c r="U9" t="s">
+        <v>73</v>
+      </c>
+      <c r="V9" t="s">
+        <v>74</v>
+      </c>
+      <c r="W9"/>
+      <c r="X9" t="s">
         <v>75</v>
       </c>
-      <c r="R9"/>
-[...5 lines deleted...]
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9"/>
+      <c r="AA9" t="s">
+        <v>76</v>
+      </c>
       <c r="AB9" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10">
-        <v>7863</v>
+        <v>7909</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>77</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
         <v>78</v>
       </c>
       <c r="N10"/>
       <c r="O10" t="s">
         <v>79</v>
       </c>
       <c r="P10" t="s">
         <v>80</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10"/>
+      <c r="Y10" t="s">
+        <v>81</v>
+      </c>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10" t="s">
-        <v>81</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
-        <v>7828</v>
+        <v>7710</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>82</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
         <v>83</v>
       </c>
       <c r="N11" t="s">
         <v>84</v>
       </c>
       <c r="O11" t="s">
         <v>85</v>
       </c>
       <c r="P11" t="s">
         <v>86</v>