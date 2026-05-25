--- v2 (2026-04-10)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>field_kontakt_e_mail</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
@@ -117,299 +117,467 @@
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
-    <t>Whoidentifies.me:</t>
-[...19 lines deleted...]
-Die Teilnahme ist unkompliziert: Eine kurze Anmeldung per E-Mail an team@epicenter.works mit Angabe des gewünschten Termins genügt.
+    <t>Warum sokratisches Prompting eine Architektur braucht</t>
+  </si>
+  <si>
+    <t>Sokratisches</t>
+  </si>
+  <si>
+    <t>"Stelle nur Fragen. Verrate nichts." Solche Prompts klingen pädagogisch, lösen das Problem aber nicht. Qriouso baut deshalb nicht den perfekten Tutor-Prompt sondern das Agentic-Framework, um diese sokratische Lernumgebung zu erschaffen.</t>
+  </si>
+  <si>
+    <t>Ein sokratischer Prompt allein macht aus einer KI noch keinen guten Tutor. Qriouso zeigt, warum verantwortbare Lern-KI eine Architektur braucht: Agent Graph, Reveal Policy, Hint-Stufen und Non-Spoiling-Prüfung statt nur netter Rückfragen.</t>
+  </si>
+  <si>
+    <t>Warum sokratisches Prompting eine Architektur braucht
+Das Versprechen — und das Missverständnis
+Viele KI-Demos im Bildungsbereich beginnen mit einem einfachen Versprechen: Die KI soll nicht einfach die Lösung geben, sondern wie ein guter Tutor fragen. Sie soll sokratisch arbeiten, also durch Rückfragen, Hinweise und kleine Denkanstöße helfen. Das klingt richtig. Und es ist auch richtiger als ein Chatbot, der jede Aufgabe sofort ausrechnet.
+Aber auch hier entsteht schnell ein Missverständnis.
+Sokratisches Prompting ist nicht dasselbe wie sokratisches Tutoring.
+Ein Prompt kann schreiben: „Stelle nur Fragen." Ein Prompt kann verlangen: „Gib keine direkte Lösung." Ein Prompt kann das Modell bitten, geduldig, altersgerecht und motivierend zu antworten. Für einfache Situationen kann das gut funktionieren. Eine Schülerin fragt nach einem Begriff, die KI antwortet mit einer Leitfrage. Ein Schüler steckt bei einem Rechenschritt fest, die KI erinnert an eine Regel. Das wirkt sofort pädagogischer als eine direkte Musterlösung.
+Im echten Lernprozess reicht das aber nicht aus.
+Lernen ist keine Stilfrage
+Der Grund ist ähnlich wie beim normalen Prompting: Lernen ist keine Stilfrage. Ob eine Frage hilfreich ist, hängt nicht nur von ihrer Formulierung ab. Sie hängt davon ab, was die Schülerin schon kann, welches Konzept gerade aktiv ist, welche Voraussetzung fehlt, welche Inhalte noch geschützt bleiben sollen und ob ein Hinweis gerade produktiv oder zu stark ist. Eine sokratische Frage kann hervorragend sein. Sie kann aber auch zu früh kommen, am Problem vorbeigehen oder in ihrer Formulierung bereits die Lösung verraten.
+Genau deshalb braucht Qriouso mehr als einen guten Tutor-Prompt.
+Das Projekt baut nicht nur eine KI, die freundlich fragt. Es baut eine Lernumgebung, in der jede Frage Teil eines kontrollierten Prozesses ist. Im Zentrum steht ein Agent Graph, also eine Folge von klar getrennten Entscheidungsschritten: Zuerst wird geprüft, worum es geht. Dann wird der Lernstand betrachtet. Dann wird der erlaubte Kontext gebaut. Erst danach formuliert das Modell eine Antwort. Diese Antwort wird anschließend geprüft, gegebenenfalls neu erzeugt oder durch eine sichere Alternative ersetzt.
+Das ist der entscheidende Unterschied: Die KI soll nicht nur sokratisch klingen. Sie soll pädagogisch begrenzt handeln.
+Was die Forschung schon weiß
+Warum das nötig ist, zeigt schon die Forschung zu intelligenten Tutorsystemen. Systeme wie DeepTutor wurden lange vor dem aktuellen ChatGPT-Hype entwickelt, um mit Schülerinnen und Schülern in natürlicher Sprache zu arbeiten. DeepTutor wurde als webbasiertes, dialogorientiertes Tutorsystem für individuelles Lernen beschrieben und in großen Experimenten mit High-School-Schülerinnen und -Schülern eingesetzt. Der wichtige Punkt daran ist nicht, dass DeepTutor heute eins zu eins das Zielsystem für Qriouso wäre. Der wichtige Punkt ist: Gute Lern-KI wurde schon damals nicht als bloße Antwortmaschine verstanden. Sie wurde als Dialogsystem gedacht, das Lernende begleitet.
+Mit heutigen Sprachmodellen ist der Spielraum größer geworden. Modelle können viel flüssiger formulieren, besser paraphrasieren, Beispiele bilden und auf unterschiedliche Lernniveaus reagieren. Gleichzeitig ist das Risiko größer geworden. Ein Modell, das sehr gut antwortet, kann auch sehr gut vorsagen. Es kann eine Lösung indirekt verraten, eine zukünftige Idee zu früh einführen oder mit einer scheinbar harmlosen Rückfrage genau den entscheidenden Denkschritt vorwegnehmen.
+Answer Leakage und Telling Rate
+Aktuelle Forschung zu LLM-Tutoren spricht von Answer Leakage, also davon, dass Tutor-Modelle vollständige Lösungen oder zu starke Hinweise preisgeben, obwohl sie eigentlich scaffolden sollen. Eine ACL-2026-Arbeit untersucht sogar adversariale Situationen, in denen Lernende gezielt versuchen, die Lösung aus einem Tutor herauszubekommen. Das ist für Bildungssysteme ein wichtiger Realitätscheck: Es reicht nicht, einem Modell zu sagen, es solle keine Lösung verraten. Man muss messen und kontrollieren, ob es das auch wirklich einhält.
+Auch die Forschung zu Hint Generation zeigt diesen Punkt. Dort ist nicht nur interessant, ob Lernende am Ende die richtige Antwort bekommen. Interessant ist auch die Telling Rate: Wie oft sagt ein System zu viel? Ein Tutor kann kurzfristig erfolgreich wirken, wenn er die Lösung verrät. Aus Sicht des Lernens ist das aber ein schlechter Erfolg. Die Aufgabe wurde erledigt, aber der relevante Denkprozess wurde ausgelagert.
+Für Qriouso bedeutet das:
+Der richtige Maßstab ist nicht „Kann die KI helfen?" Der richtige Maßstab ist: Kann sie helfen, ohne den Lernschritt zu zerstören?
+Der Non-Spoiling-Ansatz
+Das ist der Kern des Non-Spoiling-Ansatzes.
+Ein normaler Chatbot sieht eine Frage und optimiert auf eine hilfreiche Antwort. Ein sokratisch geprompteter Chatbot sieht dieselbe Frage und optimiert vielleicht auf eine hilfreiche Rückfrage. Qriouso muss mehr tun. Das System muss entscheiden, welche Art von Hilfe gerade erlaubt ist.
+Wenn eine Schülerin zum Beispiel an Konzept B arbeitet, Konzept A bereits beherrscht und Konzept C erst später kommt, darf die KI nicht einfach alles verwenden, was sie über A, B und C weiß.
+	Sie darf mit A arbeiten.
+	Sie darf B unterstützen.
+	Sie soll C schützen.
+Genau hier wird aus einem Dialog ein Wissens- und Entscheidungssystem.
+Der Wissensgraph als Grundlage
+In EduGraph wird dafür mit Lernpfaden, Voraussetzungen, Konzepten und Zuständen gearbeitet. Inhalte sind nicht nur Texte, die in ein Promptfenster kopiert werden. Sie sind Wissensgraphen. Ein Konzept kann Voraussetzungen haben. Es kann typische Fehlvorstellungen enthalten. Es kann Hint-Templates, Analogien, Beispiele, Quizfragen und geschützte Inhalte besitzen. Zusätzlich gibt es einen Lernzustand: Was wurde bereits gemeistert? Wo ist die Schülerin gerade? Welche Hint-Stufe ist aktiv? Welche Reveal Policy gilt?
+Reveal Policy: Frei, geführt, gesperrt
+Die Reveal Policy ist dabei eine zentrale Idee. Sie beschreibt, wie viel ein Tutor über ein Konzept offenlegen darf. Vereinfacht gibt es drei Stufen:
+	Frei — Das Konzept kann normal erklärt werden.
+	Geführt — Es darf unterstützt werden, aber eher über Fragen, Hinweise und schrittweises Scaffolden.
+	Gesperrt — Die direkte Erklärung wäre noch zu früh.
+Das heißt nicht, dass die Schülerin keine Hilfe bekommt. Es heißt, dass die Hilfe anders aussehen muss. Ein gesperrtes Konzept kann zum Beispiel zu einer Voraussetzung zurückführen. Es kann eine einfachere Analogie anbieten. Es kann eine Frage stellen: „Was weißt du bereits über diesen Schritt?" Es kann eine strategische Frage stellen: „Wie könntest du das Problem in kleinere Teile zerlegen?" Es kann einen konzeptuellen Hinweis geben, ohne die ganze Lösung zu nennen. Erst später, wenn genug Vorarbeit sichtbar ist, darf ein prozeduraler Hinweis näher an die Lösung heranführen.
+Das sind keine bloßen Formulierungsvarianten. Es sind pädagogische Zustände.
+Der Agent Graph: Tutoring als Prozess
+Darum ist der Agent Graph wichtig.
+Im Repo wird der studentische Tutor nicht als einzelner Modellaufruf gedacht, sondern als LangGraph-basierter Ablauf. LangGraph beschreibt solche Anwendungen als Graphen aus State, Nodes und Edges. Der State hält die aktuelle Situation fest. Nodes führen konkrete Arbeitsschritte aus. Edges entscheiden, welcher Schritt als Nächstes kommt. Dadurch lässt sich ein Tutor als kontrollierbarer Prozess bauen: nicht „Prompt rein, Antwort raus", sondern „Zustand prüfen, Kontext bauen, Antwort prüfen, Entscheidung treffen".
+Schritt 1: Policy Decision
+In Qriouso sieht dieser Ablauf auf hoher Ebene so aus: Zuerst trifft der Graph eine Policy Decision. Er klassifiziert also, ob die Anfrage
+	zum aktuellen Konzept gehört,
+	eine Voraussetzungslücke betrifft,
+	ein zukünftiges Konzept vorwegnimmt,
+	außerhalb des Curriculums liegt oder
+	sicherheitsrelevant ist.
+Wenn die Anfrage nicht sinnvoll freigegeben werden kann, wird nicht einfach weitergechattet. Dann kann der Graph umleiten, blockieren oder eine Recovery-Aktion anbieten.
+Schritt 2: Kontext bauen
+Danach wird der Kontext gebaut. Das ist ein entscheidender Schritt. Der Tutor soll nicht alles wissen, was das System weiß. Er soll nur den Ausschnitt bekommen, der für die aktuelle Situation erlaubt ist. Genau diese Informationsbegrenzung ist stärker als ein Prompt, der nur bittet, bestimmte Dinge nicht zu sagen. Wenn geschützte Inhalte gar nicht im Arbeitskontext des Tutors landen, sinkt die Wahrscheinlichkeit, dass sie versehentlich in einer Antwort auftauchen.
+Schritt 3: Generierung und Spoiler Detection
+Erst dann generiert das Sprachmodell eine Antwort.
+Diese Antwort ist aber noch nicht automatisch die Antwort für die Schülerin. Danach kommt die Spoiler Detection. Sie prüft, ob die Antwort geschützte Inhalte zu direkt verrät, ob sie verbotene Zukunftsbegriffe verwendet, ob sie dem geschützten Inhalt semantisch zu ähnlich ist oder ob sie praktisch die erwartete Lösung preisgibt. Wenn die Antwort riskant ist, kann der Graph zurück in die Generierung gehen. Das Modell bekommt also eine zweite Chance, eine sicherere Antwort zu formulieren. Wenn auch das nicht reicht, kann eine sichere Fallback-Antwort verwendet werden.
+Genau hier liegt der Unterschied zu einem normalen Chatbot. Ein Chatbot muss hoffen, dass die erste Antwort passt. Qriouso baut einen Prozess, der mit einer unpassenden Antwort rechnet.
+Schritt 4: Hint-Tier und Lernverlauf
+Nach einer ausgelieferten Antwort endet der Prozess nicht. Der Graph kann die Interaktion protokollieren, das Verständnis einschätzen und entscheiden, ob die Schülerin bereit für den nächsten Schritt ist oder ob ein weiterer Hinweis nötig wird. Wenn ein Hinweis nötig ist, wird nicht beliebig weitergeredet. Der Hint-Tier kann steigen. Die Hilfe wird also kontrolliert gradueller:
+	metakognitiv — „Was weißt du schon?"
+	strategisch — „Wie zerlegst du das Problem?"
+	konzeptuell — Hinweis auf die richtige Idee
+	prozedural — näher an der Lösung
+Das entspricht eher der Arbeit eines guten Tutors als der Arbeit eines Antwortgenerators. Ein guter Tutor fragt nicht endlos dieselbe Art von Frage. Er beobachtet, ob eine Frage wirkt. Wenn nicht, verändert er die Unterstützung. Er geht einen Schritt zurück, gibt einen kleineren Hinweis, fragt nach einer Voraussetzung oder bietet ein Beispiel an. Gleichzeitig achtet er darauf, nicht aus Ungeduld die Lösung selbst zu übernehmen.
+Qriouso versucht, genau diese Logik technisch greifbar zu machen.
+Der gemeinsame State
+Dafür braucht das System einen gemeinsamen State. In der LangGraph-Tutoring-Schicht gibt es dafür einen strukturierten Zustand mit Feldern wie Lernstand, Mastery Score, Reveal Policy, geschütztem Inhalt, bekannter und verbotener Vocabulary, fehlenden Voraussetzungen, Hint Tier, Policy Trace und Regeneration Count. Diese Begriffe klingen technisch, beschreiben aber pädagogische Fragen:
+Was ist schon bekannt? Was ist noch nicht dran? Wie sicher sind wir, dass die Voraussetzung sitzt? Wie stark darf die Hilfe sein? Welche Entscheidung wurde getroffen? Musste eine Antwort neu erzeugt werden? Und warum?
+Beobachtbarkeit für Lehrpersonen
+Für Lehrpersonen ist diese Beobachtbarkeit wichtig. Sie sollen nicht nur sehen, dass eine KI etwas geschrieben hat. Sie sollen nachvollziehen können, warum eine bestimmte Art von Hilfe gewählt wurde. Wenn ein Kind keinen direkten Zugang zu einem Konzept bekommt, sollte sichtbar sein, welche Voraussetzung fehlt. Wenn eine Antwort nicht ausgeliefert wurde, sollte das System später erklären können, welche Regel oder welcher Risikowert dafür relevant war.
+Das ist auch für die Projektentwicklung wichtig. Man kann ein Non-Spoiling-System nicht nur durch schöne Beispieldialoge bewerten. Man braucht Messpunkte:
+	Wie oft werden direkte Lösungslecks erkannt?
+	Wie oft muss regeneriert werden?
+	Welche verbotenen Begriffe wurden gefunden?
+	Wie oft wird ein zukünftiges Konzept angefragt?
+	Wo blockiert das System zu streng, wo zu locker?
+Ohne solche Daten bleibt sokratisches Tutoring ein Stilversprechen.
+Zwei Ebenen, ein Prinzip
+Die aktuelle Architektur im Repo trennt dafür zwei wichtige Ebenen.
+Die erste Ebene ist die streng messbare Non-Spoiling-Pipeline. Sie eignet sich besonders gut, um die Schutzlogik sichtbar zu machen. Dort kann man zeigen: Konzept A ist gemeistert, Konzept B ist aktiv, Konzept C ist gesperrt. Daraus entstehen bekannte und verbotene Begriffe. Wenn eine Kandidatenantwort einen C-Begriff verwendet oder dazu stark andeutet, steigt das Risiko und die Antwort wird nicht einfach ausgeliefert.
+Die zweite Ebene ist der LangGraph-Tutor als produktnahe Lernerfahrung. Dort erlebt die Schülerin nicht die Pipeline als technisches Diagramm, sondern einen Dialog: Einstieg, Gateway-Frage, Hinweis, Rückfrage, nächster Schritt. Die Stärke liegt darin, dass der Dialog nicht frei schwebt, sondern an dieselben Grundideen gebunden ist: Lernstand, Voraussetzungen, erlaubter Kontext, Validierung und Hint-Fortschritt.
+Diese Ehrlichkeit ist wichtig. Qriouso soll nicht behaupten, dass ein einzelner magischer Prompt das Problem löst. Auch nicht, dass eine einzelne Modellantwort schon pädagogisch sicher ist. Das Projekt geht gerade den schwierigeren Weg: Die Lern-KI wird als System gebaut, das überprüfbar, begrenzbar und verbesserbar ist.
+Verantwortbare KI entsteht in der Architektur
+Gerade im Bildungsbereich ist das notwendig.
+	UNESCO fordert für generative KI in Bildung und Forschung einen menschenzentrierten, altersangemessenen und pädagogisch validierten Einsatz.
+	NIST beschreibt generative KI als Risikomanagement-Thema, bei dem Evaluation, Nachvollziehbarkeit und Vertrauenswürdigkeit entscheidend sind.
+	LangChain selbst beschreibt Guardrails als Prüfungen vor und nach dem Modellaufruf.
+All das zeigt in dieselbe Richtung:
+Verantwortbare KI entsteht nicht nur im Prompt. Sie entsteht in der Architektur rund um das Modell.
+Für Qriouso heißt das konkret: Der Tutor muss vor der Antwort mehr wissen und nach der Antwort mehr prüfen.
+Vor der Antwort braucht er den Lernpfad. Er braucht die aktuelle Subcompetency, das aktive Concept, die Voraussetzungskette, den Lernstand und den erlaubten Kontext. Er braucht eine Entscheidung darüber, ob die Anfrage zum aktuellen Lernschritt passt oder ob sie zu weit nach vorne springt. Er braucht Retrieval, aber Retrieval mit Grenzen. Nicht alles, was gefunden werden kann, darf verwendet werden.
+Nach der Antwort braucht er eine Prüfung. Hat eine Lösung verraten? Hat sie ein zukünftiges Konzept eingeführt? Hat sie geschützten Inhalt paraphrasiert? Ist der Hinweis noch ein Hinweis oder schon eine halbe Musterlösung? Wenn die Antwort nicht passt, muss das System reagieren können. Es muss regenerieren, herunterstufen oder sicher ausweichen.
+Das ist aufwendiger als ein sokratischer Prompt. Aber genau dieser Aufwand macht den Unterschied.
+Was Schülerinnen und Lehrpersonen davon spüren
+Eine Schülerin soll am Ende keine Architektur sehen. Sie soll nur merken, dass die KI nicht vorsagt, sondern mitdenkt. Sie stellt eine Frage und bekommt nicht automatisch die fertige Lösung. Sie bekommt eine passende Rückfrage. Wenn sie nicht weiterkommt, bekommt sie einen Hinweis. Wenn eine Voraussetzung fehlt, wird sie dorthin zurückgeführt. Wenn sie bereit ist, kann die Unterstützung konkreter werden.
+Eine Lehrperson soll gleichzeitig nicht die Kontrolle verlieren. Sie soll Materialien und Lernziele nicht in einen undurchsichtigen Chatbot verpacken, sondern in ein System, das Quellen, Konzepte, Freigaben und Entscheidungen auseinanderhält. Sie soll später nachvollziehen können, welche Grundlage verwendet wurde und warum die KI so reagiert hat.
+Fazit
+Das ist die eigentliche Idee hinter dem Socratic Prompting Agent Graph in Qriouso.
+Der Graph ist kein Selbstzweck. Er ist die technische Form einer pädagogischen Einsicht: Gute Hilfe ist abhängig vom Zustand. Ein Tutor muss wissen, wann er fragt, wann er erklärt, wann er wartet, wann er zurückführt und wann er bewusst etwas nicht sagt. Diese Entscheidung kann nicht zuverlässig in einem einzigen Prompt stecken. Sie muss im System verankert sein.
+Deshalb ist Qriouso kein Versuch, den perfekten Tutor-Satz zu finden. Es ist der Versuch, eine Lernumgebung zu bauen, in der KI-Antworten durch Lernstruktur, Kontextgrenzen, Hint-Stufen, Validierung und Beobachtbarkeit gesteuert werden.
+Oder kürzer gesagt:
+Sokratisches Prompting ist ein guter Anfang. Der sokratische Lernassistent braucht einen Agent Graph.
+Quellen
+	Rus, Niraula &amp; Käser: DeepTutor: An Effective, Online Intelligent Tutoring System That Promotes Deep Learning, AAAI 2015. https://ojs.aaai.org/index.php/AAAI/article/view/9269
+	Zhao, Knežević &amp; Käser: Evaluating Answer Leakage Robustness of LLM Tutors against Adversarial Student Attacks, ACL 2026. https://arxiv.org/abs/2604.18660
+	Navigating the Landscape of Hint Generation Research: From the Past to the Future, 2024. https://arxiv.org/html/2404.04728v2
+	LangChain: LangGraph Graph API. https://docs.langchain.com/oss/python/langgraph/graph-api
+	LangChain: Guardrails. https://docs.langchain.com/oss/python/langchain/guardrails
+	UNESCO: Guidance for generative AI in education and research, 2023. https://www.unesco.org/en/articles/guidance-generative-ai-education-and-research
+	NIST: Artificial Intelligence Risk Management Framework: Generative Artificial Intelligence Profile, 2024. https://www.nist.gov/publications/artificial-intelligence-risk-management-framework-generat-artificial-intelligence
  </t>
   </si>
   <si>
-    <t>10.04.2026</t>
-[...27 lines deleted...]
-    <t>Free Software, Online-Plattformen</t>
+    <t>Education</t>
+  </si>
+  <si>
+    <t>25.05.2026</t>
+  </si>
+  <si>
+    <t>Warum gutes Prompting nicht mehr reicht</t>
+  </si>
+  <si>
+    <t>Prompting in Qriouso</t>
+  </si>
+  <si>
+    <t>Wie Qriouso KI-Unterstützung so strukturiert, dass sie Schülerinnen und Schülern hilft, ohne Lernschritte vorwegzunehmen.</t>
+  </si>
+  <si>
+    <t>Warum gutes Prompting nicht mehr reicht
+In den letzten Jahren hat sich der Umgang mit KI oft auf eine einfache Frage reduziert: Wie formuliere ich den besten Prompt? Wer gute Prompts schreiben konnte, bekam bessere Antworten. Für viele Alltagsaufgaben war das ein sinnvoller Einstieg. Man beschreibt die Rolle, das Ziel, die Zielgruppe und den gewünschten Stil, und das Modell liefert einen brauchbaren Entwurf.
+Im Bildungsbereich reicht das aber nicht mehr aus.
+Der Grund ist einfach: Lernen ist kein Textproduktionsproblem. Eine Schülerin, die nach Hilfe fragt, braucht nicht automatisch die fertige Lösung. Ein Schüler, der bei einem Beispiel feststeckt, braucht manchmal einen Hinweis, manchmal eine Rückfrage, manchmal die Wiederholung einer Voraussetzung und manchmal bewusst noch keine Erklärung des nächsten Konzepts. Eine Lehrperson wiederum braucht nicht nur schöne Arbeitsblätter, sondern nachvollziehbare Inhalte: Woher kommt der Kontext? Welche Quelle wurde verwendet? Ist der Stoff passend zur Schulstufe? Wurde sensibler oder ungeeigneter Inhalt ausgeschlossen? Und kann später überprüft werden, warum die KI so geantwortet hat?
+Genau an diesem Punkt endet normales Prompting.
+Ein Prompt kann ein Modell bitten, keine Lösung zu verraten. Ein Prompt kann schreiben: "Erkläre es altersgerecht" oder "Arbeite nach dem österreichischen Lehrplan". Aber der Prompt allein weiß nicht, welche Konzepte eine konkrete Klasse bereits behandelt hat. Er kennt nicht den aktuellen Lernstand eines Kindes. Er weiß nicht zuverlässig, welche Materialien eine Lehrperson freigegeben hat. Und er kann nicht garantieren, dass ein Modell beim nächsten Satz nicht doch eine Information preisgibt, die pädagogisch noch nicht dran ist.
+Das ist kein moralisches Versagen der Modelle. Es ist eine Architekturfrage.
+Moderne KI-Systeme müssen deshalb um das Sprachmodell herum gebaut werden. Das Modell bleibt wichtig, aber es ist nicht mehr die ganze Lösung. Dazwischen braucht es strukturierte Suche, geprüfte Quellen, Curriculum-Logik, Rollen- und Freigaberegeln, Protokollierung, Auswertung und Sicherheitsprüfungen. In der KI-Forschung und in der Industrie wird dafür häufig von Retrieval-Augmented Generation, kurz RAG, und Grounding gesprochen: Das System sucht zuerst relevante Informationen und gibt sie dem Modell als Kontext, bevor eine Antwort erzeugt wird. Google Cloud beschreibt Grounding genau als Antwort auf zwei bekannte Grenzen von Sprachmodellen: Wissen außerhalb der Trainingsdaten und das Risiko überzeugend klingender, aber falscher Aussagen. Microsoft Research betont in einer aktuellen RAG-Übersicht außerdem, dass es keine Einheitslösung gibt; gute Systeme müssen die Aufgabe, die Daten und den eigentlichen Engpass sauber zerlegen.
+Für die Praxis heißt das: Eine moderne Lern-KI braucht mehrere Arten von Kontext. Sie braucht statische Quellen, etwa Lehrpläne, Schulmaterialien, Übungsaufgaben und didaktische Regeln. Sie braucht dynamische Quellen, etwa aktuelle Web-Recherche, wenn es um neue Themen, externe Beispiele oder fachliche Aktualität geht. Und sie braucht internen Lernkontext: Was wurde schon behandelt? Welche Voraussetzungen fehlen? Welche Antwort wäre hilfreich, welche würde den nächsten Lernschritt abkürzen? Dienste wie Tavily sind in so einer Architektur nicht einfach "noch eine Suchmaschine", sondern Teil einer Grounding-Schicht: Sie helfen, externe Informationen gezielt zu finden, bevor das Sprachmodell formuliert. Entscheidend ist aber, dass die gefundenen Informationen nicht ungeprüft in die Antwort wandern. Sie müssen ausgewählt, eingeordnet, begrenzt und später nachvollziehbar sein.
+Für Qriouso ist das nicht nur ein technischer Trend. Es ist der Kern der Produktidee.
+Qriouso soll nicht einfach ein weiterer Chatbot für Schule sein. Das Projekt baut eine Lernumgebung, in der KI nur innerhalb eines pädagogisch kontrollierten Rahmens antwortet. Der wichtigste Begriff dafür ist unser "Non-Spoiling-Ansatz": Die KI soll helfen, ohne den Lernweg kaputtzumachen.
+Das klingt zunächst wie eine kleine Stilfrage. In Wirklichkeit ist es ein grundlegender Unterschied. Ein normaler Chatbot optimiert oft auf die direkteste Antwort. Wenn ein Kind fragt: "Wie löse ich diese Gleichung?", liefert er schnell den Rechenweg. Wenn es fragt: "Was ist die Lösung?", gibt er vielleicht die Lösung. Aus Sicht eines Chatbots ist das hilfreich. Aus Sicht des Lernens kann es problematisch sein: Die Antwort nimmt genau den Denkschritt weg, der gelernt werden sollte.
+Ein guter Tutor muss anders handeln. Er muss erkennen, ob die Frage zum aktuellen Konzept passt, ob eine Voraussetzung fehlt oder ob die Frage ein späteres Thema vorwegnimmt. Er muss entscheiden, ob eine Erklärung frei gegeben werden darf, ob nur ein Hinweis erlaubt ist oder ob die Schülerin zuerst zu einer einfacheren Vorstufe zurückgeführt werden sollte. Er muss zwischen produktivem Ringen und bloßem Feststecken unterscheiden. Und er muss nach der Antwort prüfen, ob die Antwort selbst unbeabsichtigt zu viel verrät.
+Deshalb arbeitet Qriouso nicht nach dem Prinzip "ein Prompt rein, eine Antwort raus". Stattdessen wird jede Lerninteraktion als Prozess verstanden.
+Zuerst braucht das System strukturierten Kontext. Lehrmaterialien, Aufgaben, Konzepte und Quellen werden nicht einfach in ein langes Chatfenster kopiert. Sie müssen erfasst, mit Metadaten versehen, eingeordnet und für die Wiederverwendung freigegeben werden. Wenn Lehrpersonen Material hochladen, ist relevant, ob es nur privat, für eine Klasse oder nach Kuratierung für einen gemeinsamen Wissensbestand genutzt werden darf. Retrieval darf nicht über diese Grenzen hinweggehen. Jede spätere Generierung muss nachvollziehbar machen können, welcher Kontext verwendet wurde.
+Das ist besonders wichtig, weil RAG sonst selbst zum Risiko wird. Ein System, das einfach alles findet und alles in den Prompt legt, hat zwar mehr Kontext, aber nicht automatisch besseren Kontext. Für Qriouso zählt daher nicht nur, ob etwas gesucht werden kann, sondern ob es verwendet werden darf. Ein hochgeladenes Arbeitsblatt braucht Herkunftsinformationen, Fach, Schulstufe, Sprache, Thema und einen klaren Nutzungsrahmen. Wenn Material in einen gemeinsamen Wissensbestand wandern soll, braucht es Zustimmung und Kuratierung. Wenn daraus später eine Aufgabe, ein Hinweis oder eine Erklärung entsteht, muss sichtbar bleiben, welcher Kontext beteiligt war. Das ist der Unterschied zwischen "KI hat irgendetwas Passendes gefunden" und "das System kann erklären, warum genau dieser Kontext verwendet wurde".
+Dann braucht das System eine Lernstruktur. Inhalte werden nicht als lose Textblöcke behandelt, sondern als Konzepte mit Voraussetzungen, Schwierigkeitsgrad, Hinweisen und Freigaberegeln. Daraus entsteht ein Wissensgraph: Welche Idee hängt von welcher anderen ab? Was darf bereits erklärt werden? Was ist nur als Analogie erlaubt? Was sollte noch geschützt bleiben, damit der nächste Lernschritt nicht vorweggenommen wird?
+Anschließend braucht es eine Entscheidungsschicht. Vor einer Antwort muss das System klären: Geht es um das aktuelle Konzept, eine Voraussetzungslücke, ein zukünftiges Konzept, etwas außerhalb des Curriculums oder ein unsicheres Thema? Aus dieser Klassifikation entsteht eine Reveal Policy, also eine Regel dafür, wie viel die KI sagen darf. In Qriouso gibt es dafür Abstufungen wie frei, geführt und gesperrt. Das ist entscheidend: Die Grenze liegt nicht im guten Willen eines Prompts, sondern in einer expliziten Systementscheidung.
+Erst danach kommt das Sprachmodell.
+Was Qriouso konkret anders macht
+Die Architektur lässt sich als Kette von Entscheidungen verstehen. Am Anfang steht nicht der Prompt, sondern die Frage: Welche Informationen darf das System überhaupt verwenden?
+Wenn eine Lehrperson Material einbringt, wird es nicht nur gespeichert. Es wird in einen verwalteten Wissensbestand überführt: mit Quelle, Metadaten, Zustimmung, möglicher Kuratierung und Retrieval-Grenzen. Daraus entstehen auffindbare Bausteine, aber nicht alle Bausteine sind für alle Situationen gleich verfügbar. Privates Material bleibt privat. Gemeinsame Inhalte müssen freigegeben sein. Inhalte mit offenen Moderationsfragen dürfen nicht als Grundlage für generierte Lernmaterialien dienen. Damit wird aus Suche eine verantwortbare Suche.
+Danach wird der fachliche Inhalt in eine Lernlogik übersetzt. Qriouso arbeitet mit Konzepten, Voraussetzungen und Lernpfaden. Ein Thema wie lineare Gleichungen ist nicht nur ein Textabschnitt. Es besteht aus Vorwissen, typischen Fehlern, Zwischenschritten, möglichen Hinweisen und Aufgabenformen. Für die KI ist das entscheidend, weil sie dadurch nicht nur "über Gleichungen" antwortet, sondern innerhalb eines bestimmten didaktischen Zustands.
+Der Non-Spoiling-Ansatz setzt genau hier an. Ein Konzept kann frei erklärbar sein, geführt behandelt werden oder gesperrt bleiben. "Gesperrt" bedeutet nicht, dass ein Kind keine Hilfe bekommt. Es bedeutet, dass die direkte Erklärung pädagogisch noch nicht sinnvoll ist. Stattdessen kann das System auf eine Voraussetzung verweisen, eine einfachere Analogie anbieten, eine sokratische Frage stellen oder einen abgestuften Hinweis geben. Hilfe wird also nicht entfernt, sondern dosiert.
+Diese Dosierung ist der Kern. Ein normaler Prompt kann sagen: "Gib nur Hinweise." Qriouso muss aber entscheiden, welcher Hinweis gerade erlaubt ist. Ein metakognitiver Hinweis fragt vielleicht: "Was weißt du schon über Umformen?" Ein strategischer Hinweis hilft, das Problem in Schritte zu zerlegen. Ein konzeptueller Hinweis erklärt eine Idee, ohne die vollständige Lösung zu liefern. Ein prozeduraler Hinweis darf näher an die Lösung heranführen, wenn genug Vorarbeit sichtbar ist. Diese Abstufung ist eine pädagogische Funktion, keine Formulierungsfrage.
+Beim Antworten arbeitet Qriouso deshalb mit einem kleineren erlaubten Kontext, nicht mit maximalem Kontext. Das ist kontraintuitiv, aber wichtig: Das Tutoring-Modell soll gerade nicht alles wissen, was das System weiß. Die Architektur trennt zwischen einem stärkeren "Architect", der Inhalte strukturiert, Wissensgraphen erzeugt und Freigaberegeln vorbereitet, und einem Tutor, der nur den kuratierten, erlaubten Ausschnitt sieht. Diese Informationsasymmetrie ist stärker als eine reine Prompt-Regel. Wenn das Tutor-Modell geschützte Inhalte gar nicht erst bekommt, kann es sie deutlich schwerer versehentlich verraten.
+Warum Validierung nach der Antwort notwendig ist
+Auch diese Struktur ersetzt keine Prüfung. Sprachmodelle formulieren frei. Sie können eine geschützte Information indirekt paraphrasieren, einen Begriff zu früh verwenden oder eine Multiple-Choice-Antwort durch Ausschluss verraten. Deshalb braucht Qriouso eine Validierung nach der Generierung.
+Diese Prüfung erfolgt mehrstufig. Zuerst können offensichtliche Begriffe und Überschneidungen erkannt werden. Danach kann semantisch geprüft werden, ob die Antwort dem geschützten Inhalt zu ähnlich ist, auch wenn andere Wörter verwendet wurden. In Grenzfällen kann zusätzlich ein Modell beurteilen, ob eine Antwort sinngemäß zu viel verrät. Bei Aufgaben mit erwarteter Lösung braucht es außerdem eine eigene Antwort-Leak-Prüfung: Eine Lösung kann nicht nur direkt genannt, sondern auch durch zu starke Hinweise praktisch offengelegt werden.
+Wenn eine Antwort durchfällt, ist das kein Absturz des Systems. Die Antwort wird neu erzeugt, entschärft oder durch eine sichere Alternative ersetzt. Genau das macht den Unterschied zu einem Chatbot: Das System hat einen Plan für den Fall, dass die erste Modellantwort pädagogisch nicht akzeptabel ist.
+Genauso wichtig ist die Beobachtbarkeit. Jede Entscheidung sollte später erklärbar sein: Welche Voraussetzung wurde geprüft? Welche Reveal Policy wurde gewählt? Wurde eine Antwort blockiert, heruntergestuft oder freigegeben? Welche Quelle wurde verwendet? Für Lehrpersonen schafft das Vertrauen. Für Forschung und Projektbericht schafft es Messbarkeit. Für Schülerinnen und Schüler sorgt es dafür, dass Hilfe nicht zufällig wirkt, sondern dem Lernstand folgt.
+Das ist der Unterschied zwischen Prompting und Architektur.
+Prompting sagt dem Modell, was es tun soll. Architektur sorgt dafür, dass das System auch dann noch verantwortbar bleibt, wenn ein Prompt nicht reicht. Prompting ist eine Formulierungstechnik. Strukturierte KI ist ein Zusammenspiel aus Daten, Suche, Regeln, Evaluation und pädagogischer Absicht.
+Gerade in der Bildung ist diese Unterscheidung wichtig. UNESCO fordert für generative KI in Bildung und Forschung einen menschenzentrierten, altersangemessenen und ethisch validierten Einsatz. Der EU AI Act unterstreicht für risikoreiche Anwendungen Anforderungen wie hochwertige Daten, Transparenz, Risikominderung und menschliche Aufsicht. Auch der NIST GenAI Risk Profile beschreibt generative KI nicht als reines Prompting-Thema, sondern als Frage von Risikomanagement, Evaluation und Vertrauenswürdigkeit.
+Für ein Schulprodukt heißt das: Wir dürfen nicht nur fragen, ob die KI beeindruckend antwortet. Wir müssen fragen, ob sie im richtigen Moment das Richtige nicht sagt.
+Das ist ungewohnt, weil viele KI-Demos genau vom Gegenteil leben: sofortige Antwort, maximale Vollständigkeit, möglichst wenig Reibung. Lernen braucht aber manchmal produktive Reibung. Eine gute Lernumgebung darf nicht jede Schwierigkeit sofort auflösen. Sie muss helfen, ohne den Denkprozess zu ersetzen.
+Qriouso baut deshalb an einer anderen Art von KI-Unterstützung. Nicht "schreib mir die perfekte Antwort", sondern: Finde den passenden Kontext. Prüfe die Quellen. Berücksichtige den Lernstand. Erkenne Voraussetzungen. Entscheide, was freigegeben werden darf. Generiere eine hilfreiche Antwort. Prüfe sie. Protokolliere die Entscheidung. Lerne aus der Nutzung.
+Das ist aufwendiger als normales Prompting. Aber genau dieser Aufwand macht den Unterschied, wenn KI nicht nur Texte erzeugen, sondern Lernen unterstützen soll.
+In diesem ersten Projektblog geht es deshalb um den Grundgedanken hinter Qriouso: Die nächste Phase von KI in der Bildung wird nicht durch bessere Prompt-Sammlungen entschieden. Sie wird durch Systeme entschieden, die Sprache, Wissen, Quellen, Verantwortung und Pädagogik zusammenbringen.
+Oder kürzer gesagt: Der Chatbot war der Anfang. Der strukturierte Lernassistent ist das eigentliche Ziel.
+ </t>
+  </si>
+  <si>
+    <t>Künstliche Intelligenz, Education</t>
+  </si>
+  <si>
+    <t>Stipendium Call #20</t>
+  </si>
+  <si>
+    <t>On Quantum Machine Learning</t>
+  </si>
+  <si>
+    <t>An introduction on how we can use quantum computers for machine learning</t>
+  </si>
+  <si>
+    <t>Quantum computers work in a fundamentally different way than classical ones do, which makes it an interesting research question, to study how we can use quantum information to reason and learn from data.</t>
+  </si>
+  <si>
+    <t>Loosely put, Machine Learning (ML) refers to the process of learning from data. This could, for example, be to classify data points (e.g., distinguishing cats and dogs in images), or to learn some real-numbered target function (e.g., housing price prediction). A lot of time has, however, passed since such examples were considered state-of-the-art.
+Modern ML models are largely neural network based and most of them are based on so-called Transformer models. These started out as language models and have more recently been adapted to work for different data, such as images or videos, as well. One common denominator of all these models is, that they are incredibly big and their training and inference requires extensive computational resources and energy. 
+This is a primary reason why alternative computing methods for ML are being explored. Such include specialized model architectures, such as the ones developed by Liquid AI [1], or even models based on entirely different computing paradigms, such as neuromorphic or quantum computing. In this blog post, I want to give a short introduction to how we can use quantum computers for ML. 
+Where Could Quantum Computers Provide Advantages?
+To date there are no clear applications in ML, where quantum computers could provide an advantage over classical ones. It is, however, possible to delineate some areas that could be promising.
+Speed-Ups
+The proposal of algorithms with significant quantum speed-ups is a key reason for why it has become so popular. These are, in particular, Shor's algorithm, that gives an exponential speed-up over the best known classical algorithm on integer factoring, as well as, Grover's algorithm, which gives a quadratic advantage on searching unordered lists.
+Superposition and entanglement allow for what is most commonly referred to constructive and destructive interference, which is ultimately what allows for the speed-ups to happen. From another perspective, quantum computers provide a natural framework for manipulating information in high-dimensional vector spaces and Fourier-like representations, which many quantum algorithms exploit.
+So-far, most quantum algorithms with exponential advantage have been reported for problems with an inherent algebraic structure. In particular, this is the case for the factoring algorithm, as well as its more general form of the Hidden Subgroup Problem. Such structure does, however, not come naturally for most ML problems we know from the classical world. Extensions the Hidden Subgroup Problem to learning problems have been explored, however, learning variants break down if one is not careful with the incomplete problem description [2].
+One aspect for speed-ups that is often highlighted, however, is that due to the substantial overheads associated with quantum computation, practical quantum advantages will likely require more than modest polynomial speed-ups (super-quadratic [3]) in many applications. It is important not to overlook the costs of data loading, which is also why it is often argued to look at small-data problems [3].
+Solving problems that are hard for classical computers
+A different route to finding quantum advantage in ML would be to identify tasks hat are difficult to solve for classical ML, but come naturally to quantum computers. While it is generally not believed (though unproven) that quantum computers will solve NP-hard problems, that are a lot of problems that do not yet have an efficient classical algorithm associated with them. This is the case for integer factoring for example. 
+Things do however get tedious, when we look at such problems in ML. Modern ML methods are very complex systems, and their theory is not yet well understood, which makes analyzing their limitations beyond experimental benchmarking very difficult. Researchers have thus looked at problems that are related to Shor factoring to show robust results [4], however, it is difficult to find practically relevant problems for such algorithms afterward.
+[1] https://www.liquid.ai/. Accessed 13.05.2026
+[2] Wakeham, David, and Maria Schuld. "Inference, interference and invariance: How the Quantum Fourier Transform can help to learn from data." arXiv preprint arXiv:2409.00172 (2024).
+[3] Hoefler, Torsten, Thomas Häner, and Matthias Troyer. "Disentangling hype from practicality: On realistically achieving quantum advantage." Communications of the ACM 66.5 (2023): 82-87.
+[4] Liu, Yunchao, Srinivasan Arunachalam, and Kristan Temme. "A rigorous and robust quantum speed-up in supervised machine learning." Nature physics 17.9 (2021): 1013-1017.
+Blog Picture by AcatXlo: https://pixabay.com/illustrations/circuit-hexagonal-geometric-pattern-7955446/</t>
+  </si>
+  <si>
+    <t>quantum computing, Machine Learning</t>
+  </si>
+  <si>
+    <t>14.05.2026</t>
+  </si>
+  <si>
+    <t>Wie eqREADER lesen lernt: Wenn ein Wort viele Bedeutungen hat</t>
+  </si>
+  <si>
+    <t>Ein Blick hinter die semantische Analyse von eqREADER</t>
+  </si>
+  <si>
+    <t>Im ersten Blogpost haben wir das Problem angedeutet: ein Wort kann je nach Satz etwas anderes bedeuten. Inzwischen kann eqREADER aus dem Kontext erkennen, welche Bedeutung gemeint ist, und die passende Gebärde dazu zeigen.</t>
+  </si>
+  <si>
+    <t>Im Januar haben wir versprochen, dass eqREADER "Bank" und "Schloss" je nach Kontext unterscheiden lernen muss. Vier Monate später kann er es.</t>
+  </si>
+  <si>
+    <t>Eine Erinnerung an das Problem
+Im Januar haben wir den eqREADER vorgestellt: einen E-Reader, der bestimmte Wörter im Text hervorhebt und mit einem Tipp ein Video in Österreichischer Gebärdensprache dazu zeigt. Was wir damals offen gelassen haben, war eine alte Schwäche der maschinellen Sprachverarbeitung. Sie heißt Polysemie und beschreibt das Phänomen, dass dasselbe Wort je nach Kontext etwas anderes bedeuten kann. Genau daran haben wir die letzten Monate gearbeitet.
+„Sie setzte sich auf die Bank." Und: „Sie ging zur Bank."
+Für Menschen ist sofort klar, was gemeint ist. Für ein System, das Wörter einfach im Wörterbuch nachschlägt, nicht. In beiden Sätzen steht dasselbe Wort, aber die Gebärde für die Sitzbank ist eine ganz andere als die für das Geldinstitut.
+Solange unser System nur die Wortform erkennen konnte, hat es in solchen Fällen einfach geraten. Genauer gesagt hat es konsequent die häufigere Bedeutung gewählt, auch dann, wenn sie nicht passte. Eine Geschichte, in der jedes „Schloss" das Türschloss-Video öffnet, obwohl es um ein Märchenschloss geht, hilft niemandem weiter. Sie verwirrt.
+Den Kontext mitlesen
+Was wir gebaut haben, läuft in der Forschungsliteratur unter dem Namen Word Sense Disambiguation, auf Deutsch Wortbedeutungs-Auflösung. Statt das einzelne Wort isoliert anzuschauen, prüft eqREADER jetzt seine Umgebung. Welche anderen Wörter stehen im selben Satz? Worum geht es im umgebenden Absatz? Welche der möglichen Bedeutungen fügt sich in dieses Umfeld am besten ein?
+In einem Satz wie „Sie setzte sich auf die Bank, die Sonne schien durch die Bäume" entscheidet sich das System klar für die Sitzbank. Das Verb „setzen", die Bäume, das ganze Umfeld zieht das Wort eindeutig in diese Richtung. In „Sie ging zur Bank, um Geld abzuheben" kippt die Entscheidung in die andere Richtung, und der Reader bietet das Video für das Geldinstitut an.
+Ein Märchen als Test
+Zum Testen haben wir Texte verwendet, in denen besonders viele mehrdeutige Wörter vorkommen. Märchen eignen sich dafür hervorragend: Sie sind voller konkreter, bildhafter Begriffe, die in Alltagstexten oft etwas ganz anderes bedeuten.
+In „Dornröschen" taucht das Wort „Schloss" mehrmals auf. Bisher zeigte der Reader dafür ausnahmslos das Türschloss-Video. Heute erkennt er den Unterschied: In einem Satz wie „Es stand ein altes Schloss am Waldrand" meint das Wort ein Gebäude, in „Sie verriegelte die Tür mit einem schweren Schloss" den Verschluss.
+Was nach einer Kleinigkeit klingt, ist für unsere Zielgruppe keine. Eine falsche Gebärde ist schlimmer als gar keine. Sie reißt aus dem Lesefluss und hinterlässt einen Widerspruch, den die Leserin oder der Leser erst auflösen muss, bevor er weiterlesen kann.
+Was als Nächstes kommt
+Polyseme sind die eine Herausforderung, Eigennamen die nächste. Für „Bach" als Gewässer haben wir eine Gebärde. Für den Komponisten Bach existiert zwar eine eigene Personengebärde in der Österreichischen Gebärdensprache, aber sie ist in unserem Videokorpus nicht enthalten. Wenn unser System also „Johann Sebastian Bach" liest, soll es das Wort „Bach" gar nicht erst hervorheben. Das Video für den Bachlauf darüber zu zeigen, wäre schlicht irreführend.
+Genau daran arbeiten wir gerade: an einem Mechanismus, der Eigennamen erkennt und still übergeht, statt eine Bedeutung anzubieten, die nicht stimmt.
+Wir halten euch auf dem Laufenden.</t>
+  </si>
+  <si>
+    <t>13.05.2026</t>
+  </si>
+  <si>
+    <t>Die Hinweisbox verbindet sich mit Projekt Arachnid</t>
+  </si>
+  <si>
+    <t>Schutzmaßnahmen zur Erkennung bekannter illegaler Inhalte in verschlüsselten Kanälen</t>
+  </si>
+  <si>
+    <t>Die Weiterentwicklung der Hinweisbox konzentrierte sich zuletzt besonders auf die sichere Verbindung von Anonymität, Verschlüsselung und Kinderschutz. Dafür wurden technische Maßnahmen gegen die Verbreitung illegaler Inhalte evaluiert.</t>
+  </si>
+  <si>
+    <t>In den vergangenen Wochen haben wir uns intensiv mit der sicheren und datenschutzkonformen Umsetzung der Hinweisbox beschäftigt. Ein besonderer Fokus lag dabei auf der Balance zwischen dem Schutz anonymer Whistleblower:innen und der Verhinderung missbräuchlicher Nutzung verschlüsselter Kommunikationskanäle.
+Als ECPAT beschäftigen wir uns täglich mit Fällen sexualisierter Gewalt gegen Kinder sowie der Verbreitung entsprechender Inhalte, wie Missbrauchsdarstellungen, im Internet. Daher war es uns besonders wichtig Maßnahmen zu setzen, um zu verhindern, dass die Hinweisbox nicht zur Verbreitung illegaler Inhalte missbraucht werden kann.
+Im Zuge dessen haben wir uns mit internationalen Kinderschutzorganisationen vernetzt und uns mit mehreren technischen Lösungsansätzen auseinandergesetzt. Besonders relevant war dabei das Canadian Centre for Child Protection mit dem System Project Arachnid, dem wir uns angeschlossen haben. Die Plattform arbeitet mit sogenannten Hashwerten – digitalen Fingerabdrücken bekannter Missbrauchsdarstellungen (child sexual abuse material CSAM) – um bereits identifizierte illegale Inhalte automatisiert erkennen zu können, ohne dass Dateien manuell geöffnet oder angesehen werden müssen.
+Das System ermöglicht einen Abgleich mit der Arachnid Datenbank, welche Hashwerte von bekannten CSAM-Inhalten enthält. Dadurch können bereits bekannte illegale Inhalte frühzeitig erkannt und blockiert werden. 
+Für die technische Umsetzung der Hinweisbox bedeutet das konkret:
+Whistleblower:innen können Hinweise weiterhin anonym über einen individuellen Meldelink einreichen. Hochgeladene Dateien werden bereits vor dem Upload verschlüsselt und liegen zu keinem Zeitpunkt unverschlüsselt auf dem Server vor.
+Werden Bild- oder Videodateien hochgeladen, wird zusätzlich ein Hashwert der Datei übertragen (bei Bildern beispielsweise PDQ-Hashes, bei Videos MD5-basierte Verfahren). Dieser Hash wird automatisiert mit den Datenbanken von Project Arachnid abgeglichen. Ergibt sich dabei ein Hinweis auf bereits bekannte CSAM-Inhalte, wird die Datei unmittelbar verworfen und nicht zur weiteren Verarbeitung oder Entschlüsselung gespeichert.
+Wichtig dabei ist: Vereinsadministrator:innen oder Bearbeiter:innen erhalten keinen Zugriff auf mögliche illegale Inhalte. Stattdessen wird ausschließlich technisch protokolliert, dass ein entsprechender Treffer erkannt und die Datei automatisiert entfernt wurde.
+Durch diese Architektur können wir sowohl den Schutz anonymer Hinweisgeber:innen als auch hohe Anforderungen im Bereich Kinderschutz, Compliance und Plattformverantwortung miteinander verbinden.</t>
+  </si>
+  <si>
+    <t>Community Scholarship</t>
+  </si>
+  <si>
+    <t>Intellectual Property Protection in Open Data Sharing</t>
+  </si>
+  <si>
+    <t>The dissertation addresses the challenge of protecting data ownership and intellectual property (IP) in shared
+digital environments through technical safeguards. Its goal is to ensure that data owners retain control even
+after sharing by embedding verifiable, recipient-specific marks into datasets. This enables traceability and
+ownership verification in cases of unauthorised redistribution. At the core of this work is the development of
+an open-source framework that includes implementations of well-known techniques for protecting data
+ownership and can be integrated into existing data-driven platforms and extended with novel methods,
+attacks and measures.
+By enabling enforceable digital rights, this work empowers data contributors, lowers the risk of misuse, and
+encourages open and accountable data sharing. This supports fair, transparent, and trustworthy internet and
+contributes to broader societal goals like digital sovereignty and ethical data governance.
+Data ownership protection techniques, such as watermarking and fingerprinting, have been widely studied in
+the context of digital rights management and applied across various forms of digital content, such as
+multimedia and ML models (survey by Barni et al.). However, less attention has been given to structured
+datasets due to limited embedding surfaces and various technical challenges.
+The most recent approaches build on the early techniques that use pseudo-random embedding into the leastsignificant
+bits of data, with stronger fidelity measures, such as correlation preservation and downstream
+utility. We first addressed this in 2020 with our correlation-preserving fingerprinting method. In 2023, Ji et
+al. formalised correlation attacks. Zhang et al. proposed a method that, besides ownership verification, also
+enables privacy preservation. Despite these advances, many existing solutions lack robustness,
+generalisability, or blind detection capabilities.</t>
+  </si>
+  <si>
+    <t>Dissertation | PhD</t>
+  </si>
+  <si>
+    <t>AI | KI, Datenbank</t>
+  </si>
+  <si>
+    <t>Datenschutz</t>
+  </si>
+  <si>
+    <t>Technische Universität Wien</t>
+  </si>
+  <si>
+    <t>Techniker:innen</t>
   </si>
   <si>
     <t>Zwischenbericht</t>
   </si>
   <si>
-    <t>09.04.2026</t>
-[...189 lines deleted...]
-    <t>30.03.2026</t>
+    <t>12.05.2026</t>
+  </si>
+  <si>
+    <t>An Online Approach for Entanglement Verification Using Classical Shadows</t>
+  </si>
+  <si>
+    <t>Adopting online algorithms for hybrid quantum-classical sytems</t>
+  </si>
+  <si>
+    <t>Quantum measurements are slow, while classical processors are fast, however, so-far existing hybrid protocols have not exploited this asymmetry to use the slack time during data collection for classical computation already.</t>
+  </si>
+  <si>
+    <t>Quantum measurements are slow, while classical processors are fast, yet existing hybrid protocols never exploit this asymmetry. In a recent work, we propose an alternative formulation of classical estimators as online algorithms that are updated incrementally upon obtaining a new sample, allowing to use the slack time during data collection already for classical computation.</t>
+  </si>
+  <si>
+    <t>Near-Term Quantum Computing
+Recent years have seen immense progress in quantum hardware developments, with quantum computers becoming publicly available. So far, these machines remain limited in functionality, particularly in the number of available qubits and the presence of noisy (error-prone) operations. Nonetheless, extensive research efforts are being put into studying potential applications of quantum computers even in light of hardware limitations. 
+As a result, many hybrid algorithms have emerged, such as Variational Computing for optimization problems and Machine Learning, or the classical shadows framework, for analyzing properties of quantum states. Simply put, these paradigms aim to get the best of both worlds, by combining today's quantum computers, which are not yet capable of running fault-tolerant algorithms such as the famous factoring algorithm, with powerful classical computing paradigms.
+In the case of Variational Algorithms, this results in a paradigm where the quantum computer prepares and measures the states of interest, while optimization is done classically. Similarly, for the classical shadows framework, measurement data is collected, which is then used in a classical post-processing step to analyze the properties of interest.
+Current Workflow
+Currently, classical and quantum stages are treated as separate. That is, for classical shadows, the quantum state of interest is prepared and measured in a randomized basis many times, and the outcome is stored together with the chosen basis. After finishing data collection, the data is processed classically with the corresponding formulation of the estimator to retrieve the property of interest.
+A main research focus is on designing efficient estimators, that is, one would like an estimator formulation that does not require reconstructing the whole exponentially-sized density matrix. This is feasible for many use-cases, thus, resulting in an efficient procedure.
+One aspect that has so far been largely overlooked, is that there is significant potential to optimize the workflow by truly integrating the quantum and classical systems, which is what we propose in this paper. 
+Overview
+The following provides a comparison between online and offline processing.
+On the left, we can see a quantum state, where every qubit is randomly rotated and then measured in the computational basis. The measurement outcomes and chosen basis form a single snapshot of the system. To estimate properties, we repeat this workflow several times and forward the resulting tuples to the classical system.
+For the classical system, we distinguish between two different types of post-processing.
+	Offline: This is the workflow that is currently used for classical shadows applications. Classical post-processing starts only after the data acquisition has finished. As a result, the classical CPUs sit idle during data collection and are then, all of a sudden, tasked with processing many shots at once.
+	Online (ours): Instead of waiting for data collection to finish, we directly post-process the data upon arrival of a new shot. This allows us to use CPU cores during data collection itself, which could significantly impact the wall-clock time.
+We provide a proof-of-principle application for estimating higher-order PT moments, which is a method for verifying entanglement in quantum states.
+The procedure is, however, by no means only applicable for this application. Rather, the problem description as an online estimator follows directly from the very formulation of classical shadows. It is a key aim of our work to stress that this online paradigm is indeed the most natural problem formulation.
+Implications and Outlook
+A key motivation for this work is to highlight that it is not only important to have efficient classical procedures, but that efficient system integration can significantly impact the wall-clock time. In particular, operations on quantum computers are known to be substantially slower than classical ones, and device overhead adds further costs.
+For practical applications, it is thus important to view the hybrid system as a whole, and not only focus on one particular aspect of the pipeline. This perspective is closely related to ideas from distributed and heterogeneous systems. In particular, one could imagine batched or single measurements being directly forwarded to the classical computer, where jobs, corresponding to the different properties that one would like to estimate, are scheduled. These jobs can be dependent or independent of other preceding jobs, and they could even in turn spawn further jobs. The resulting formulation is an interesting problem in its own right, with significant overlaps with traditional computer science literature.
+A preprint of this work is available as: Marso, M., Herbst, S., Wilkens, J., De Maio, V., Brandic, I. and Kueng, R. (2026). "An Online Approach for Entanglement Verification Using Classical Shadows". arXiv:2603.26602 [quant‑ph]. doi: 10.48550/arXiv.2603.26602.
+Blog Image by Tung Lam from Pixabay.</t>
+  </si>
+  <si>
+    <t>quantum computing, Systemarchitektur</t>
+  </si>
+  <si>
+    <t>08.05.2026</t>
+  </si>
+  <si>
+    <t>ukrainische Version online</t>
+  </si>
+  <si>
+    <t>Ukrainische Version von "Byte of Python" ist online</t>
+  </si>
+  <si>
+    <t>Die Ukrainische Übersetzung des Python-Buchs "A Byte of Python" ist bereits online</t>
+  </si>
+  <si>
+    <t>Die Ukrainische Version ist bereits online:
+https://spielend-programmieren.at/byte_of_python_ukraine/
+Die deutsche Übersetzung wird in den nächsten Tagen online gestellt.</t>
+  </si>
+  <si>
+    <t>python, ukraine</t>
+  </si>
+  <si>
+    <t>06.05.2026</t>
+  </si>
+  <si>
+    <t>LLM Agents for Offensive Security</t>
+  </si>
+  <si>
+    <t>"What could go wrong?"</t>
+  </si>
+  <si>
+    <t>We use AI/LLMs to make security testing more efficient. Our goal is to automate tedious tasks to reduce the chronic stress put on penetration-testers while broadening the access to security testing.</t>
+  </si>
+  <si>
+    <t>In today's interconnected digital world, ensuring software and systems are secure has never been more critical. A primary defense against malicious actors is performing offensive security assessments, known as penetration tests (pen-tests), which identify vulnerabilities before they can be exploited.
+Alas, this vital practice is severely hampered by a pervasive challenge: a chronic and increasing global shortage of skilled cybersecurity personnel, often referred to as white-hat hackers or pen-testers. My research is focused on tackling this problem by leveraging the power of Large Language Models (LLMs) --- the technology behind modern AI --- to automate security testing with the goal of improving the efficiency and coverage of security checks.
+I've started my PhD by investigating how hackers' work to better understand the problems and constraints that they are facing. In 2023, I've started to analyze the potential of using LLMs for automating hacking work, with empirical prototypes in Linux and Windows Enterprise networks. Now that I've seen that LLMs are capable of autonomously performing security tasks, I will both investigate how to improve the consistency and reliability of autonomous LLM-driven pen-testing as well as the application of LLM-techniques to interactively augment professional penetration-testers.</t>
+  </si>
+  <si>
+    <t>Dissertation | PhD, Proof of Concept</t>
+  </si>
+  <si>
+    <t>MIT, CC-BY</t>
+  </si>
+  <si>
+    <t>AI | KI</t>
+  </si>
+  <si>
+    <t>Artificial Intelligence, Network Security</t>
+  </si>
+  <si>
+    <t>Labore, Techniker:innen</t>
+  </si>
+  <si>
+    <t>Code, Code, Zwischenbericht</t>
+  </si>
+  <si>
+    <t>04.05.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -731,67 +899,67 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="212.234" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="100.118" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="279.503" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="445.891" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="1112.3" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="685.261" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -884,493 +1052,517 @@
       <c r="N2"/>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
-        <v>7909</v>
+        <v>8018</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>35</v>
       </c>
-      <c r="N3"/>
+      <c r="N3" t="s">
+        <v>36</v>
+      </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3"/>
+      <c r="Y3" t="s">
+        <v>39</v>
+      </c>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
-        <v>7863</v>
+        <v>8018</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L4"/>
-      <c r="M4"/>
+      <c r="M4" t="s">
+        <v>42</v>
+      </c>
       <c r="N4"/>
       <c r="O4" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="R4" t="s">
         <v>43</v>
       </c>
-      <c r="S4" t="s">
+      <c r="P4" t="s">
         <v>44</v>
       </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
       <c r="T4"/>
-      <c r="U4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y4" t="s">
+        <v>45</v>
+      </c>
+      <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5">
-        <v>8012</v>
+        <v>7728</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
+        <v>48</v>
+      </c>
+      <c r="N5" t="s">
         <v>49</v>
       </c>
-      <c r="N5"/>
       <c r="O5" t="s">
+        <v>49</v>
+      </c>
+      <c r="P5" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5"/>
+      <c r="Y5" t="s">
+        <v>51</v>
+      </c>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6">
-        <v>7909</v>
+        <v>8048</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>53</v>
       </c>
       <c r="L6"/>
-      <c r="M6"/>
-[...3 lines deleted...]
-      <c r="Q6" t="s">
+      <c r="M6" t="s">
         <v>54</v>
       </c>
+      <c r="N6" t="s">
+        <v>55</v>
+      </c>
+      <c r="O6" t="s">
+        <v>56</v>
+      </c>
+      <c r="P6" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7">
-        <v>7863</v>
+        <v>7940</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="N7"/>
+        <v>60</v>
+      </c>
+      <c r="N7" t="s">
+        <v>61</v>
+      </c>
       <c r="O7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8">
-        <v>7820</v>
+        <v>7859</v>
       </c>
       <c r="C8" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L8"/>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8"/>
-      <c r="O8" t="s">
-[...2 lines deleted...]
-      <c r="P8" t="s">
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8" t="s">
         <v>65</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8"/>
+      <c r="R8" t="s">
+        <v>66</v>
+      </c>
       <c r="S8"/>
-      <c r="T8"/>
-[...1 lines deleted...]
-      <c r="V8"/>
+      <c r="T8" t="s">
+        <v>67</v>
+      </c>
+      <c r="U8" t="s">
+        <v>68</v>
+      </c>
+      <c r="V8" t="s">
+        <v>69</v>
+      </c>
       <c r="W8"/>
-      <c r="X8"/>
+      <c r="X8" t="s">
+        <v>70</v>
+      </c>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8"/>
+      <c r="AA8" t="s">
+        <v>71</v>
+      </c>
       <c r="AB8" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9">
-        <v>7820</v>
+        <v>7728</v>
       </c>
       <c r="C9" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="L9"/>
-      <c r="M9"/>
-      <c r="N9"/>
+      <c r="M9" t="s">
+        <v>74</v>
+      </c>
+      <c r="N9" t="s">
+        <v>75</v>
+      </c>
       <c r="O9" t="s">
-        <v>68</v>
-[...19 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="P9" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
       <c r="W9"/>
-      <c r="X9" t="s">
-[...2 lines deleted...]
-      <c r="Y9"/>
+      <c r="X9"/>
+      <c r="Y9" t="s">
+        <v>78</v>
+      </c>
       <c r="Z9"/>
-      <c r="AA9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10">
-        <v>7909</v>
+        <v>8031</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N10"/>
       <c r="O10" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P10" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
-        <v>7710</v>
+        <v>7733</v>
       </c>
       <c r="C11" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="N11"/>
       <c r="O11" t="s">
-        <v>85</v>
-[...9 lines deleted...]
-      <c r="V11"/>
+        <v>88</v>
+      </c>
+      <c r="P11"/>
+      <c r="Q11" t="s">
+        <v>89</v>
+      </c>
+      <c r="R11" t="s">
+        <v>90</v>
+      </c>
+      <c r="S11" t="s">
+        <v>91</v>
+      </c>
+      <c r="T11" t="s">
+        <v>92</v>
+      </c>
+      <c r="U11" t="s">
+        <v>93</v>
+      </c>
+      <c r="V11" t="s">
+        <v>69</v>
+      </c>
       <c r="W11"/>
-      <c r="X11"/>
+      <c r="X11" t="s">
+        <v>94</v>
+      </c>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11"/>
+      <c r="AA11" t="s">
+        <v>95</v>
+      </c>
       <c r="AB11" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">