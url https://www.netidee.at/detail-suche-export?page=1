--- v3 (2026-05-25)
+++ v4 (2026-07-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>field_kontakt_e_mail</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
@@ -114,470 +114,414 @@
     <t>Projektergebnisse</t>
   </si>
   <si>
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
+    <t>Community Project</t>
+  </si>
+  <si>
+    <t>OSMD Braille</t>
+  </si>
+  <si>
+    <t>Barrierefreie MusicXML-Noten direkt im Browser: OSMD Braille erweitert die OSMD-Bibliothek um Live-Music-Braille, navigierbar per Brailletastatur. So werden digitale Noten für blinde Nutzer erstmals schnell und direkt zugänglich.  ￼</t>
+  </si>
+  <si>
+    <t>OSMD Braille setzt bei einer zentralen Lücke an: Digitale Musiknoten gelten als modern und flexibel, sind im Web für blinde und sehbehinderte Menschen aber praktisch unzugänglich. Screenreader können MusicXML-Noten nicht sinnvoll erfassen, und Brailletastaturen erhalten keine strukturierte Ausgabe. Dadurch bleibt einer großen Nutzergruppe der Zugang zu digitalen Noteninhalten verwehrt.
+Was ist OSMD?
+OpenSheetMusicDisplay (OSMD) ist eine weit verbreitete Open-Source-Bibliothek zur Darstellung von MusicXML-Musiknoten im Webbrowser. Sie wurde im Rahmen früherer netidee-Projekte entwickelt und ist heute Standard für Web-basierte Musiknotenanzeige: fast 2.000 GitHub-Sterne, kommerzielle Kooperationen und eine aktive Entwicklercommunity zeigen die breite Nutzung. OSMD ermöglicht das Darstellen, Abspielen und visuelle Navigieren von Noten direkt im Browser – schnell, flexibel und ohne proprietäre Formate.
+Was leistet OSMD Braille?
+Das Projekt erweitert OSMD um eine Live Music Braille-Ausgabe. MusicXML-Noten werden beim Anzeigen automatisch in Brailleschrift übersetzt – taktbasiert und direkt mit einer Brailletastatur navigierbar. Damit entfällt das bisher nötige Umweg-Verfahren aus Hochladen, Konvertieren und Re-Import in externe Tools.
+Entwickler erhalten eine frei nutzbare TypeScript-Library, Organisationen wie Blindenverbände ein WordPress-Plugin für barrierefreie Lernangebote, und Endnutzer eine Online-Plattform zum Sofort-Anzeigen von MusicXML als Braille.
+Wirkung und Bedeutung
+OSMD Braille macht digitale Musiknoten erstmals im Browser wirklich barrierefrei. Es schafft einen unmittelbaren Zugang, verbessert Lern- und Ausbildungsmöglichkeiten und erweitert das OSMD-Ökosystem um eine zentrale Inklusionskomponente. Durch die rückwirkende Nutzbarkeit in bestehenden OSMD-Anwendungen kann der Impact rasch und breit wirksam werden – und setzt einen neuen Standard für Barrierefreiheit im digitalen Musikbereich.</t>
+  </si>
+  <si>
+    <t>SW-Bibliothek</t>
+  </si>
+  <si>
+    <t>Audio | Video, Javascript</t>
+  </si>
+  <si>
+    <t>Kunst|Musik|Architecktur</t>
+  </si>
+  <si>
+    <t>Eltern, Erwachsene, Hilfsorgansationen |Freiwilligei, Jugendliche, Menschen mit Behinderung, Menschen mit besonderen Bedürfnissen, Senior:innen, Start-ups, thematische Community</t>
+  </si>
+  <si>
+    <t>Zwischenbericht, Entwicklerdoku, Anwenderdoku, Endbericht, Summary, Summary</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
     <t>Blog</t>
   </si>
   <si>
-    <t>Warum sokratisches Prompting eine Architektur braucht</t>
-[...103 lines deleted...]
-Eine Lehrperson soll gleichzeitig nicht die Kontrolle verlieren. Sie soll Materialien und Lernziele nicht in einen undurchsichtigen Chatbot verpacken, sondern in ein System, das Quellen, Konzepte, Freigaben und Entscheidungen auseinanderhält. Sie soll später nachvollziehen können, welche Grundlage verwendet wurde und warum die KI so reagiert hat.
+    <t>Weiterentwicklung des Python-Kurses: In drei Stufen zu offenen Kursen</t>
+  </si>
+  <si>
+    <t>Wie aus rund 70 erprobten Übungsbeispielen öffentliche Data-Science-Kurse in drei Schwierigkeitsstufen entstehen.</t>
+  </si>
+  <si>
+    <t>Rund 70 Übungsbeispiele aus der Lehrveranstaltung "Programmieren in der Physik" wurden von Studierenden im aktiven Übungsbetrieb bearbeitet. Das gesammelte Feedback fließt jetzt in die Überarbeitung ein, und aus einer neuen Stufeneinteilung entstehen unsere ersten öffentlichen Kurse.</t>
+  </si>
+  <si>
+    <t>Der Python-Kurs umfasst derzeit rund 70 Übungsbeispiele, die bereits im aktiven Übungsmodus der Lehrveranstaltung "Programmieren in der Physik" von Studierenden bearbeitet wurden. Das dabei gesammelte Feedback wird aktuell schrittweise in die Überarbeitung der Kursinhalte integriert.
+Dies betrifft insbesondere Übersetzungsfehler, kleinere Syntaxfehler sowie Rendering-Probleme, die im Zuge der Migration auf die Webanwendung entstanden sind. Parallel dazu ergänzen wir fehlende Ressourcen, etwa Referenzbilder sowie Hinweise und Verweise auf die offizielle Python-Dokumentation.
+Im Rahmen der Überarbeitung werden die Übungsbeispiele außerdem in drei Schwierigkeitsstufen eingeteilt, um unterschiedliche Vorkenntnisse besser berücksichtigen zu können:
+	Beginner: Einführung in die Programmierumgebung, Arbeiten mit der Konsole, grundlegende Python-Syntax, Funktionen, Skripte sowie Indizierung.
+	Intermediate: Kontrollstrukturen (if, while, for), logische Operatoren sowie Inhalte zur Auswertung von Messdaten, wie sie in Laborübungen anfallen.
+	Advanced: Selbstständige Bearbeitung physikalischer und mathematischer Problemstellungen, einschließlich Gleichungssystemen, Kurvendiskussionen und Differentialgleichungen, sowie grundlegende Konzepte der objektorientierten Programmierung (OOP).
+Die strukturierte Aufbereitung der Inhalte bildet die Grundlage für die Entwicklung unserer Open Educational Resources. Geplant ist die Bereitstellung von zwei bis fünf öffentlich zugänglichen Data-Science-Kursen: Aus den drei Stufen entstehen eigenständige, kompakte Kurse (Beginner, Intermediate, Advanced), bewusst schlanker als die vollständige Lehrveranstaltung, damit sie sich im Selbststudium und berufsbegleitend absolvieren lassen. Die Kurse werden ohne Musterlösungen veröffentlicht. Dadurch soll selbstständiges Lernen unterstützt und eine dauerhafte Nutzung der Materialien über die Lehrveranstaltung hinaus ermöglicht werden. Ergänzt werden die Inhalte um Grundlagen der Versionsverwaltung mit git (ein Branch, Einzelarbeit, in Konsole und VS Code) als Sicherung und Versionierung der eigenen Arbeit; so bleibt die Selbstständigkeit nicht auf die bereitgestellten Kurse beschränkt.
+ </t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>Wie eqREADER gebärden lernt</t>
+  </si>
+  <si>
+    <t>Zwei Wochen im Aufnahmestudio</t>
+  </si>
+  <si>
+    <t>Für jedes Wort braucht eqREADER ein Video in Gebärdensprache. In den letzten zwei Wochen haben wir getestet, wie diese Videos künftig fast automatisch entstehen können: mit einem Aufnahmestudio, vier Kameras und einem Fußpedal.</t>
+  </si>
+  <si>
+    <t>Im letzten Beitrag ging es darum, wie eqREADER mehrdeutige Wörter auseinanderhält. Heute geht es um die andere Hälfte des Projekts: die Gebärdenvideos selbst. Für jedes Wort, das eqREADER erklären soll, braucht es ein Video in Gebärdensprache. Diese Videos zu produzieren ist bisher der aufwendigste Teil des Vorhabens. In den letzten zwei Wochen haben wir in Wien an einem neuen Weg gearbeitet, der das ändern könnte.
+Warum die Videos der Engpass sind
+Unsere Gebärdenvideos zeigen einen 3D-Avatar. Damit der eine Gebärde vorführen kann, gebärdet zuerst eine gehörlose Fachkraft das Wort vor der Kamera. Danach überträgt ein Animationsteam die Bewegung von Hand auf die Computerfigur, samt Mimik und Mundbild. Das Ergebnis ist gut, aber teuer. Für ein einzelnes Wort können mehrere Arbeitsstunden zusammenkommen. Bei ein paar hundert Begriffen geht das noch, bei ganzen Büchern nicht mehr.
+Deshalb testen wir gerade einen anderen Ansatz: Der Computer sieht sich die Aufnahme an und überträgt die Bewegung selbst auf den Avatar. Ohne Spezialanzug, ohne aufgeklebte Marker, nur aus dem Videobild.
+Ein Studio, vier Kameras und ein Fußpedal
+Dafür haben wir ein Aufnahmestudio eingerichtet. Vier Kameras filmen jede Gebärde gleichzeitig, von vorn, von der Seite, einmal der ganze Körper und eine eigene Kamera nur für das Gesicht, weil das Mundbild in der Gebärdensprache Bedeutung trägt. Dazu Studiolicht und ein Teleprompter, der das jeweils nächste Wort anzeigt.
+Gesteuert wird die Aufnahme über ein Fußpedal, und zwar von unserer gehörlosen Darstellerin selbst. Sie gebärdet ein Wort, tritt aufs Pedal, der Prompter zeigt das nächste. Niemand muss dazwischenreden oder die Kamera stoppen, das Tempo bestimmt sie allein. So kommt sie auf mehrere hundert Gebärden pro Stunde.
+Auf der Liste stehen knapp 12.000 Gebärden der Österreichischen Gebärdensprache, jede wird zweimal aufgenommen. Nach den ersten drei Drehtagen war mehr als die Hälfte im Kasten, mehrere Terabyte Videomaterial.
+Danach übernehmen die Rechner
+In der Drehpause der letzten Woche lief die Auswertung. Zuerst schneidet eine selbst entwickelte Software die stundenlangen Aufnahmeblöcke in einzelne Clips. Sie erkennt dafür, wann die Hände in der Ruheposition liegen und wann gebärdet wird. Übrig bleiben rund 6.000 sauber geschnittene Einzelgebärden, jede mit dem richtigen Wort beschriftet und aus allen vier Kameraperspektiven synchron.
+Dann berechnen Machine-Learning-Modelle aus jedem Clip die Bewegung in 3D: wo die Arme sind, wie stark jeder einzelne Finger gebeugt ist, was das Gesicht macht. Aus dem Video wird eine Art digitales Bewegungsskelett, und das lässt sich auf den Avatar übertragen. Die ersten Gebärden laufen bereits automatisch auf ihm. Was vorher Stunden an Handarbeit gebraucht hat, rechnet der Computer jetzt in wenigen Minuten durch.
+Die Qualitätsfrage
+Gebärdensprache verzeiht allerdings keine Ungenauigkeit. Eine leicht andere Handform kann eine andere Bedeutung ergeben, so wie ein Tippfehler aus „Haus" ein „Maus" macht. Ein Avatar, der nur ungefähr richtig gebärdet, hilft niemandem.
+Ein großer Teil der zwei Wochen ging deshalb in die Qualitätskontrolle. Dabei hilft uns, dass wir über die Jahre mehrere tausend Gebärden professionell von Hand animiert haben. Zusammen mit einem Katalog der wichtigsten Handformen der ÖGS lässt sich damit für jeden automatisch erzeugten Clip nachprüfen, ob die Handform stimmt und ruhig gehalten wird, so wie es ein menschlicher Animator machen würde.
+Dabei findet man auch Fehler, mit denen wir nicht gerechnet hatten. Sind beide Hände sehr nah beieinander, verwechselt der Computer manchmal, welcher Finger zu welcher Hand gehört, und erfindet etwa einen ausgestreckten Zeigefinger, den es in der Aufnahme nie gab. Solche Fälle automatisch aufzuspüren ist inzwischen eine eigene Baustelle geworden. Das letzte Wort haben ohnehin Menschen: Gehörlose Expert:innen sichten die Ergebnisse, denn ob eine Gebärde verständlich ist, kann nur beurteilen, wer die Sprache täglich verwendet.
+Wie es weitergeht
+Wenn der neue Produktionsweg hält, was die ersten Tests versprechen, können wir den Wortschatz von eqREADER deutlich schneller erweitern als bisher und irgendwann auch längere Texte durchgehend in Gebärdensprache anbieten. Im August folgt die nächste Aufnahmerunde, dann mit einer zweiten Darstellerin für die Deutsche Gebärdensprache und mit allem, was wir aus den ÖGS-Aufnahmen gelernt haben. Über die ersten Reaktionen gehörloser Nutzer:innen auf die automatisch erzeugten Gebärden berichten wir im nächsten Beitrag.</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>Faircamp 2.0 goes Beta</t>
+  </si>
+  <si>
+    <t>Rückblick auf die letzten drei Monate, Ausblick auf die finalen Wochen im Projekt</t>
+  </si>
+  <si>
+    <t>Letzte Woche ging die Faircamp 2.0 Beta online. Damit sind die ersten Testbuilds zwar etwas später in der Öffentlichkeit angekommen als geplant, dafür aber auch wesentlich kompletter – abseits von etwaigen Bugs die jetzt noch gefunden werden, ist die Beta nämlich bereits feature-complete!</t>
+  </si>
+  <si>
+    <t>Letzte Woche ging die Faircamp 2.0 Beta online. Damit sind die ersten Testbuilds zwar etwas später in der Öffentlichkeit angekommen als geplant, dafür aber auch wesentlich kompletter – abseits von etwaigen Bugs die jetzt noch gefunden werden, ist die Beta nämlich bereits feature-complete!
+In den letzten Tagen wurde auf Basis erster Rückmeldungen bereits nachjustiert und korrigiert, und so ist mit heute mittlerweile schon die dritte Iteration der Faircamp 2.0 Beta in den Händen der Nutzer*innen.
+Der Weg zur Betaversion über die letzten drei Monate war geradlinig und frei von erwähnenswerten Hindernissen, aber aus einer Planungsperspektive betrachtet deutlich langwieriger als gedacht. Somit wird als Lektion aus dem Projekt auf jeden Fall herauskommen: Bei großen Softwarearchitektur-Umbauten kann man wohl nie vorsichtig genug planen – beim nächsten Mal wieder, noch mehr, zu beherzigen. Nichtsdestotrotz ist es nun fast geschafft, und nun endlich die Resultate zu sehen, macht viele Mühen wett!
+Eine sehr erfreuliche, ursprünglich schwer planbare Entwicklung ist der aktuelle Stand der Integration von assistiver Technologie in der Desktop Applikation: Mit der Beta ist die gesamte Applikation mit Keyboard navigierbar – ein starker Indikator dafür dass die Applikation mit Screen Reader gut nutzbar sein dürfte. Sämtliche Icons und Grafiken sind mit Beschreibungstexten versehen und allen wichtigen Interface-Bereichen wurden bereits assistive Landmarks zugewiesen (basierend auf den dokumentierten Best Practices des Applikationsframeworks, Slint) . Damit ist zu erwarten dass die Applikation auch für den Realeinsatz mit Screen Readern schon ganz gut aufgestellt ist – Hard Facts dazu werden aber natürlich erst Audits und Feedback von blinden Usern selbst schaffen.
+Was sonst noch so passiert ist: Ende Juni kam auf diyconspiracy.net – einer seit über 20 Jahren bestehenden Punk Webzine – ein Interview über Faircamp und Version 2.0 heraus. Das Interview ist im Langformat (~15-30 Minuten Lesezeit) und enthält neben einer Einführung und Hintergründen zu Faircamp und Version 2.0 auch diverse thematische Ausflüge zu dezentralen technologischen Ansätzen und ethischem (Audio-)Publishing im Allgemeinen. Im Fediverse ist das Interview auf fruchtbaren Boden getroffen und wurde breit geteilt!
+Was nun bevorsteht: Die Betaversion wird über die nächsten Wochen basierend auf laufendem Community-Feedback weiter verbessert und von Fehlern befreit. Parallel dazu werden noch die Release Notes erweitert und mit einem üppigen Showcase an Screenshots ausgestattet. Im August wird noch der letzte Distributionskanal erschlossen – die Desktopapplikation als .app Bundle auf macOS (wo es für die Beta bislang nur in der Kommandozeilenedition verfügbar ist).
+Im September dann – sobald alle verbleibenden Fragen und Bugs geklärt sind – der finale Release. Bis dann!
+ </t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>IndeRun</t>
+  </si>
+  <si>
+    <t>Eine Runtime für einfache KI in Apps</t>
+  </si>
+  <si>
+    <t>**Wer sind wir?** Wir als Independo Team bauen die inklusive Apps für Menschen mit kognitiven Behinderungen. Gemeinsam mit Sonderschulen und Einrichtungen für Menschen mit Behinderungen entwickeln wir spezialisierte Software. Unser Ziel ist es, Menschen mit kognitiven Behinderungen ein selbstbestimmtes Leben und gesellschaftliche Teilhabe zu ermöglichen.
+**Für wen ist es?** Die Projektergebnisse können von Entwicklungsteams KI-Softwarelösungen integriert werden. Die Runtime ermöglicht es kleinen Entwicklungsteams mit weniger KI-Knowledge einfache Integration von KI-Anwendung in deren mobilen Applikationen.
+**Was ist es?** IndeRun ist eine offene Runtime und ein SDK, mit der Apps zur Laufzeit entscheiden können, wo und wie ein KI-Modell ausgeführt wird. Statt all diese Entscheidungen hart in den Code einzubauen, beschreibt die App nur noch „Was soll passieren?“ (z.B. „Text zusammenfassen“ oder „Text in Sprache umwandeln“). IndeRun prüft dann zur Laufzeit: z.B _Welche Provider sind gerade verfügbar?_ oder _Welche Anforderungen gibt es an Datenschutz, Kosten und Geschwindigkeit?_ . Damit wird es für Entwickler:innen deutlich leichter, verantwortungsvolle KI-Funktionen in ihre Anwendungen einzubauen, ohne sich jedes Mal neu durch den Dschungel aus APIs, SDKs und Lizenzbedingungen kämpfen zu müssen.</t>
+  </si>
+  <si>
+    <t>AI | KI, mobile App</t>
+  </si>
+  <si>
+    <t>Distributed Systems, Künstliche Intelligenz /AI / Machine Learning</t>
+  </si>
+  <si>
+    <t>KMU, Techniker:innen</t>
+  </si>
+  <si>
+    <t>Zwischenbericht</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>somes</t>
+  </si>
+  <si>
+    <t>Plattform für politische Transparenz</t>
+  </si>
+  <si>
+    <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Somes macht die Aktivitäten der Nationalratsabgeordneten und der Regierung niederschwellig zugänglich.</t>
+  </si>
+  <si>
+    <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Durch den ganzheitlichen Ansatz namens somes möchten wir Desinformation (kontrolliert oder unabsichtlich), algorithmischen Filterblasen, Korruption und Politikverdrossenheit entgegenwirken, indem parlamentarische und regierungsspezifische Aktivitäten, Prozesse und Informationen niederschwellig zugänglich gemacht werden. In der 1. Ausbaustufe, die hauptsächlich während einer HTL-Diplomarbeit durchgeführt wurde, konnte schon eine solide Basis aufgebaut und viele Funktionen etabliert werden. Link zur Plattform somes 
+Vom Schulprojekt zur internationalen Musterlösung
+Im nächsten Ausbauschritt möchten wir, konkret mit fünf Teilbereichen, aber noch weiter: KI wird umfangreicher und transparenter eingesetzt,  die Internationalisierung gestartet, die Mobilapplikation entwickelt, der aktuelle Funktionsstand aufpoliert und mit partizipativen Ansätzen auf das nächste Level gehoben. Diese Teilbereiche bilden die Grundlage, um die Vision von somes als internationales best-practice Tool zu realisieren.
+KI-Funktionen z.B.
+  Themenklassifikation für Verordnungen und neue Ministerialentwürfe
+  Transparentere und verbesserte politische Haltungs- und Richtungsanalyse
+  Abgeordnetenempfehlungssystem – Welcher Abgeordnete passt zu mir?
+  Sprechende und kürzere Titel
+  Laufend neue Zusammenfassungen für alle Gegenstände und Reden
+  Zentrale Redeschwerpunkte (in Bezug zu z.B. Antragstext) in originaler Rede farblich hervorheben
+  RAG-System zu Regierungsprogramm
+Internationalisierung (EU-Parlament-Erweiterung) z.B.
+  Großer Anteil des Somes-Featureset direkt für EU-Parlament zugänglich machen
+  Modularität in Backend &amp; Frontend
+Mobilapplikation z.B.
+  Nachimplementierung der Somes-Web-Funktionen, bedingungslos mobile first
+Usability, Quality Of Life &amp; Accessiblity z.B.
+  Aktivitätsscoring
+  Statistiken
+      größere Variation an Diagrammen
+      fehlende Statistiken ergänzen
+  OAuth für Nutzerauthenication
+  Mehr Filteroptionen
+  Barrierefreiheit &amp; UX verbessern
+  Vervollständigte Informationen zu Ministerialentwürfen und Verordnungen
+  Neuigkeitenseite mit zusätzlichen Informationen erweitern
+Partizipation
+  Abgeordneten Fragen stellen können
+  Volksbegehren integrieren
+  Stimmungsbarometer</t>
+  </si>
+  <si>
+    <t>Informationsplattform, Mobile App</t>
+  </si>
+  <si>
+    <t>AGPL  3.0, GPL 3.0</t>
+  </si>
+  <si>
+    <t>AI | KI, Datenbank, Datenbanken relationale, Javascript, mobile App, SQL</t>
+  </si>
+  <si>
+    <t>Artificial Intelligence, Demokratie | Transparenz, Information Visualization, Mobile Apps, Online-Plattformen</t>
+  </si>
+  <si>
+    <t>Erwachsene, Jugendliche, Politik</t>
+  </si>
+  <si>
+    <t>Stipendium Call #20</t>
+  </si>
+  <si>
+    <t>Community Scholarship</t>
+  </si>
+  <si>
+    <t>KI in der Beschaffung &amp; Beschaffung von KI                                                 |  AI in Procurement &amp; Procurement of AI</t>
+  </si>
+  <si>
+    <t>Eine Betrachtung der Schnittmenge von Künstlicher Intelligenz und Vergaberecht  |  A discussion of the intersection of artificial intelligence and public procurement law</t>
+  </si>
+  <si>
+    <t>Die Masterarbeit untersucht die Schnittmenge zwischen Künstlicher Intelligenz (KI) und dem öffentlichen Auftragswesen. Einerseits wird analysiert, wie öffentliche Auftraggeber:innen KI rechtssicher beschaffen können, andererseits wird das Potenzial beleuchtet, wie KI selbst das öffentliche Auftragswesen digital transformieren könnte – etwa durch mehr Transparenz, Effizienz und eine stärkere Antikorruptionswirkung. Ziel ist es, regulatorische Herausforderungen, praxisrelevante Fragestellungen und rechtspolitische Potenziale kritisch zu beleuchten. Dabei werden auch der internationale Forschungsstand sowie vergleichende Beispiele aus anderen Ländern einbezogen. Die Arbeit soll einen interdisziplinären Beitrag zur Weiterentwicklung eines zukunftsfähigen, digitalen Vergaberechts leisten.
+The master’s thesis examines the intersection between artificial intelligence (AI) and public procurement. On the one hand, it analyses how public contracting authorities can procure AI in a legally compliant manner; on the other hand, it explores the potential for AI to digitally transform public procurement itself—for example, through greater transparency, efficiency, and anti-corruption effects. The aim is to critically address regulatory challenges, practice-relevant questions, and legal policy potentials. The thesis also takes into account the international state of research as well as comparative examples from other countries. Overall, the work seeks to make an interdisciplinary contribution to the further development of a future-proof, digital public procurement framework.</t>
+  </si>
+  <si>
+    <t>Masterarbeit</t>
+  </si>
+  <si>
+    <t>AI | KI</t>
+  </si>
+  <si>
+    <t>AI Law, Künstliche Intelligenz /AI / Machine Learning, Public Procurement Law, Vergaberecht</t>
+  </si>
+  <si>
+    <t>Universität Wien</t>
+  </si>
+  <si>
+    <t>Öffentliche Hand, Politik, thematische Community</t>
+  </si>
+  <si>
+    <t>IndeRun v0.1 ist veröffentlicht</t>
+  </si>
+  <si>
+    <t>Eine erste offene Grundlage für provider-unabhängige KI-Ausführung</t>
+  </si>
+  <si>
+    <t>Die ersten Versionen von IndeRun sind öffentlich verfügbar. Damit wird aus der Architekturidee eine nutzbare Open-Source-Grundlage für KI-Ausführung über Web, iOS und Android hinweg.</t>
+  </si>
+  <si>
+    <t>Die ersten öffentlichen Versionen von IndeRun sind veröffentlicht. Der Code ist auf GitHub verfügbar: https://github.com/independo-gmbh/inderun
+Damit ist ein wichtiger Schritt geschafft: Aus der Architektur, die wir im letzten Beitrag beschrieben haben, ist eine erste nutzbare Grundlage geworden. IndeRun ist weiterhin ein Projekt im frühen Stadium. Die aktuelle Version ist kein fertiges KI-Produkt und kein vollständiges Provider-Ökosystem. Aber sie zeigt den Kern der Idee in Code: Apps sollen KI-Aufgaben über eine stabile Schnittstelle ausführen können, ohne sich überall selbst um Provider-Auswahl, Capability Checks, Fallbacks und unterschiedliche Fehlerformate kümmern zu müssen.
+Vom Architekturentwurf zur ersten Version
+Im letzten Beitrag haben wir erklärt, warum wir bei IndeRun zuerst die Architektur klären. Die KI-Landschaft verändert sich schnell: Cloud-APIs, systemnahe On-Device-Modelle, lokale Runtimes und neue Browser-APIs entwickeln sich parallel. Für Apps, die KI-Funktionen verantwortungsvoll einsetzen wollen, reicht es nicht, einfach einen einzelnen Provider fest einzubauen.
+Gerade in inklusiven Anwendungen ist Vorhersehbarkeit wichtig. Eine App sollte wissen, ob eine Aufgabe lokal ausgeführt werden kann, ob eine Internetverbindung nötig ist, ob Datenschutzregeln eine Cloud-Ausführung erlauben und was passieren soll, wenn ein Provider nicht verfügbar ist.
+Genau dafür entsteht IndeRun: als offene Ausführungs- und Routing-Schicht für KI-Funktionen.
+Mit der ersten Version ist diese Idee nun nicht mehr nur Architekturpapier. Die grundlegenden Verträge, SDK-Oberflächen und ersten Provider-Pfade sind vorhanden.
+Was in der ersten Version enthalten ist
+Die aktuelle Version konzentriert sich auf den einfachsten und wichtigsten Ausführungsmodus: run().
+Das bedeutet: Eine App stellt eine Anfrage, IndeRun wählt auf Basis der verfügbaren Provider und Constraints einen passenden Ausführungspfad, und am Ende kommt ein Ergebnis zurück. Der erste Aufgabenbereich ist text_to_text, also textbasierte KI-Aufgaben wie Zusammenfassen, Umformulieren, Übersetzen oder Vereinfachen.
+Die erste Version enthält unter anderem:
+	eine gemeinsame Vertragsbasis für Requests, Ergebnisse, Fehler und Provider-Beschreibungen,
+	SDK-Pfade für Web/TypeScript, iOS/Swift und Android/Kotlin,
+	deterministisches Routing auf Basis von Constraints und Capability-Informationen,
+	normalisierte Provider-Fehler,
+	eine OpenAI-kompatible Cloud-Provider-Basis,
+	On-Device-Pfade für Apple Foundation Models und Android ML Kit GenAI / Gemini Nano, sofern die jeweilige Plattform und das Gerät diese unterstützen.
+Wichtig ist dabei: IndeRun entscheidet nicht magisch, dass lokale Ausführung immer möglich ist. Lokale KI hängt stark von Gerät, Betriebssystem, Modellverfügbarkeit und Plattform-APIs ab. IndeRun macht diese Unterschiede nicht unsichtbar, aber besser handhabbar. Die App soll nicht überall eigene Sonderlogik für jeden Provider brauchen.
+Was im Moment noch nicht enthalten ist
+Die erste Version ist ein Fundament, kein Endzustand.
+Noch nicht umgesetzt sind zum Beispiel Streaming und Realtime-Sessions. Web unterstützt aktuell vor allem den Cloud-Pfad; ein browser-lokaler Systemmodell-Provider ist für den nächsten Meilenstein geplant.
+Das ist Absicht. Für IndeRun ist es wichtiger, zuerst stabile Grundbegriffe zu schaffen, als möglichst viele Provider schnell nebeneinanderzustellen. Wenn die Verträge, Fehlerformen und Routing-Entscheidungen nicht sauber sind, wird jede spätere Erweiterung schwieriger.
+Warum das für inklusive Apps relevant ist
+IndeRun entsteht aus unserer Arbeit mit digitalen Werkzeugen für Unterstützte Kommunikation und Barrierefreiheit. KI kann dort helfen: beim Vereinfachen von Texten, beim Formulieren, beim Zusammenfassen, beim Vorschlagen von Symbolen oder beim Strukturieren von Informationen.
+Aber gerade dort müssen KI-Funktionen nachvollziehbar und verantwortbar bleiben.
+Eine App sollte lokale Ausführung bevorzugen können, wenn sensible Inhalte verarbeitet werden. Sie sollte auf Cloud-Ausführung ausweichen können, wenn lokale Modelle nicht verfügbar sind und die Policy das erlaubt. Sie sollte verständliche Fehler zurückgeben, statt Provider-spezifische Ausnahmen bis in die Benutzeroberfläche durchzureichen.
+IndeRun macht KI dadurch nicht automatisch inklusiv. Aber es schafft eine technische Grundlage, auf der KI-Funktionen kontrollierter, prüfbarer und plattformübergreifend konsistenter eingebaut werden können.
+Was als Nächstes geplant ist: Milestone 2
+Nach der ersten Veröffentlichung geht es im nächsten Schritt darum, die Provider-Basis zu erweitern und die Architektur an realistischeren Ausführungsszenarien zu testen.
+Milestone 2 konzentriert sich auf mehrere Themen.
+Erstens soll die Provider-Landschaft breiter werden. Für Web ist ein Systemmodell-Provider geplant, also ein Pfad für browserverwaltete lokale Modelle. Solche APIs entwickeln sich gerade schnell, etwa rund um browser-lokale Prompt-APIs. IndeRun soll hier ehrlich mit Verfügbarkeit umgehen: Ist die API vorhanden? Ist das Modell verfügbar oder herunterladbar? Ist die Hardware geeignet? Gibt es Speicher- oder Netzwerkgrenzen?
+Zweitens planen wir eine ONNX-Runtime-Provider-Familie. Dabei geht es nicht nur darum, ONNX-Modelle auszuführen. Der wichtigere Teil ist ein gemeinsames Modell-Lade- und Paketkonzept: Wie kann eine App eigene oder mitgelieferte lokale Modelle referenzieren? Welche Metadaten braucht IndeRun, um Fähigkeiten, Kompatibilität und Ressourcenbedarf zu prüfen? Welche Teile funktionieren auf Web, iOS und Android gleich, und wo unterscheiden sich die Plattformen?
+Drittens sollen Provider-Dokumentation, Provider-Matrix und Tests ausgebaut werden. Es soll klarer sichtbar werden, welche Provider auf welcher Plattform existieren, welche Modi sie unterstützen und welche Grenzen sie haben. Außerdem sollen Demos und Tests zeigen, wie Routing zwischen Cloud, systemnahen lokalen Providern, browser-lokalen Modellen und später auch eigenen lokalen Modellen funktioniert.
+Darüber hinaus bleibt das größere Architekturziel bestehen: Streaming, ein einheitliches Event-Modell, zuverlässige Abbruchlogik, Session-Formen für spätere Echtzeitinteraktionen, Route-Erklärungen und bessere Telemetrie.
+Mitmachen und Feedback
+IndeRun ist Open Source und steht noch am Anfang. Gerade deshalb ist Feedback jetzt besonders wertvoll.
+Uns interessieren vor allem Fragen wie:
+	Welche Provider-Pfade sind für reale Apps am wichtigsten?
+	Welche Capability Checks brauchen Entwickler:innen wirklich?
+	Wie sollte eine App ausdrücken, dass lokale Ausführung erforderlich oder bevorzugt ist?
+	Welche Fehler und Fallbacks müssen besonders verständlich sein?
+	Wie können eigene lokale Modelle eingebunden werden, ohne dass die öffentliche API provider-spezifisch wird?
+Der Code ist auf GitHub verfügbar: https://github.com/independo-gmbh/inderun
+Die erste Version ist damit ein Anfang, aber ein wichtiger: IndeRun hat nun eine offene Grundlage, auf der wir die nächsten Provider, Ausführungsmodi und Routing-Entscheidungen schrittweise aufbauen können. Genau dort entscheidet sich, ob KI-Funktionen künftig weniger abhängig von einzelnen Anbietern, besser erklärbar und besser in inklusive Anwendungen integrierbar werden.</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>Keep on rollin‘</t>
+  </si>
+  <si>
+    <t>Neueste Entwicklungen bei RxAngular</t>
+  </si>
+  <si>
+    <t>Seit März 2026 ist wieder einiges passiert. Mit dem Release der Version 21, zahlreichen Feature Erweiterungen und Verbesserungen im Bereich Performance und Developer Experience zeigt das Projekt einmal mehr, warum es eine zentrale Rolle für moderne, reaktive Angular Anwendungen spielt.</t>
+  </si>
+  <si>
+    <t>März 2026: Der große Schritt zu RxAngular v21
+Der wichtigste Meilenstein war ohne Zweifel der Release von RxAngular v21, der das Framework vollständig auf Angular v21 hebt.
+Damit einher gingen mehrere Verbesserungen:
+	 Full Angular 21 Support – vollständige Kompatibilität mit der neuesten Angular-Version
+	 Stabilisierte Virtual Views &amp; Virtual Scrolling
+	Verbesserte API &amp; Typisierung für einfacheren Einstieg
+	 Modernisierte Dokumentation und neue Demo-Beispiele
+Diese Änderungen legen die Grundlage für zukünftige Innovationen und machen RxAngular noch zugänglicher für neue Entwickler:innen.
+ Performance &amp; Rendering: Fokus auf Virtual Views
+Ein klarer Fokus seit März liegt auf der Weiterentwicklung der Virtual View / Virtual Scrolling Features.
+Mit den Releases Anfang und Mitte März wurden mehrere wichtige Features eingeführt:
+Neue Funktionen in @rx-angular/template
+	Unterstützung für scrollMargin im VirtualView (präzisere Steuerung des Viewports)
+	Runtime Enable/Disable für Virtual Views
+	Erweiterte Visibility-State-Tracking Features
+	Neue Outputs zur Reaktion auf Sichtbarkeitsänderungen
+Diese Verbesserungen sorgen für:
+	effizienteres Rendering großer Listen
+	bessere Integration in komplexe Layouts
+	noch feinere Kontrolle über UI-Updates
+Verbesserungen im State-Management
+Auch das Paket @rx-angular/state wurde gezielt erweitert.
+Neue Features umfassen:
+	Übergabe eines Injectors an rxState und rxEffects
+	Verbesserte Validierung und Options-Handling
+	Konsistente Integration mit Angulars Dependency Injection
+Diese Änderungen stärken die Position von RxAngular als leichtgewichtige, aber leistungsstarke Alternative zu klassischen State-Management-Lösungen.
+CDK &amp; SSR: Infrastruktur für moderne Web-Apps
+Auch im CDK‑Bereich gab es wichtige Fortschritte:
+	Einführung eines PLATFORM Tokens
+	Neue Utility: HydrationTracker für Server-Side Rendering (SSR) [
+	Verbesserte Konfigurierbarkeit von Render-Strategien
+Zusätzlich wurde:
+	SSR-Kompatibilität der Virtual Views finalisiert
+Das ist besonders relevant для moderne Angular-Anwendungen mit:
+	SEO-Anforderungen
+	initialer Ladeoptimierung
+	hybriden Rendering-Strategien
+Tooling &amp; Ökosystem
+Neben Core-Features wurde auch das Entwickler-Tooling verbessert:
+	Update des ESLint Plugins auf v3 mit aktualisierten Nx- und Angular-Abhängigkeiten
+	Konsolidierung der Paketversionen (z. B. cdk@21.1.0)
+	Laufende Dependency-Updates im gesamten Monorepo
+Damit bleibt RxAngular kompatibel mit aktuellen Toolchains und Framework-Versionen.
+RxAngular in der Community
+Auch weiterhin sind wir in der Community stark vertreten und haben an einigen Angular Events teilgenommen.
+Konferenzen &amp; Community-Events
+	NG Belgrade (7. Mai)
+	Angular Wroclaw (14. Mai)
+	ngPoznan (18. Mai)
+	ngLodz (20. Mai)
+	ngKato (21. Mai)
+	Angular Vienna Meetup (21. Mai)
+Blick nach vorne
+Die Roadmap zeigt spannende kommende Entwicklungen:
+	Instant Navigation (intelligentes Prefetching)
+	 esbuild Bundle Optimizer zur Reduktion der Bundle-Größe
+	weitere Optimierungen in Performance &amp; Rendering
 Fazit
-Das ist die eigentliche Idee hinter dem Socratic Prompting Agent Graph in Qriouso.
-[...11 lines deleted...]
-	NIST: Artificial Intelligence Risk Management Framework: Generative Artificial Intelligence Profile, 2024. https://www.nist.gov/publications/artificial-intelligence-risk-management-framework-generat-artificial-intelligence
+Seit März 2026 hat RxAngular vor allem in drei Bereichen große Fortschritte gemacht:
+	Framework-Modernisierung (v21 &amp; Angular-Kompatibilität)
+	Massive Verbesserungen bei Rendering &amp; Performance
+	Stärkung von SSR, Tooling und Developer Experience
+Mit diesem Release-Zyklus zeigt das Projekt eine klare Richtung:
+Hochperformante, reaktive und skalierbare Angular‑Applikationen ohne Kompromisse!
  </t>
   </si>
   <si>
-    <t>Education</t>
-[...293 lines deleted...]
-    <t>04.05.2026</t>
+    <t>06.07.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -899,67 +843,67 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="100.118" bestFit="true" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="200.38" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="215.804" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="342.059" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="1055.742" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="937.771" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="129.683" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="209.949" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1052,517 +996,513 @@
       <c r="N2"/>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
-        <v>8018</v>
+        <v>7716</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3"/>
-      <c r="M3" t="s">
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3" t="s">
         <v>35</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3"/>
+      <c r="Q3" t="s">
         <v>36</v>
       </c>
-      <c r="O3" t="s">
+      <c r="R3" t="s">
         <v>37</v>
       </c>
-      <c r="P3" t="s">
+      <c r="S3"/>
+      <c r="T3" t="s">
         <v>38</v>
       </c>
-      <c r="Q3"/>
-[...3 lines deleted...]
-      <c r="U3"/>
+      <c r="U3" t="s">
+        <v>39</v>
+      </c>
       <c r="V3"/>
       <c r="W3"/>
-      <c r="X3"/>
-[...3 lines deleted...]
-      <c r="Z3"/>
+      <c r="X3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y3"/>
+      <c r="Z3" t="s">
+        <v>41</v>
+      </c>
       <c r="AA3"/>
       <c r="AB3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
-        <v>8018</v>
+        <v>8012</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N4"/>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5">
-        <v>7728</v>
+        <v>8048</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="N5"/>
       <c r="O5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6">
-        <v>8048</v>
+        <v>7863</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="N6" t="s">
         <v>55</v>
       </c>
+      <c r="N6"/>
       <c r="O6" t="s">
         <v>56</v>
       </c>
       <c r="P6" t="s">
         <v>57</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7">
-        <v>7940</v>
+        <v>7913</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>59</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
         <v>60</v>
       </c>
-      <c r="N7" t="s">
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7" t="s">
         <v>61</v>
       </c>
-      <c r="O7" t="s">
-[...2 lines deleted...]
-      <c r="P7" t="s">
+      <c r="R7" t="s">
+        <v>37</v>
+      </c>
+      <c r="S7"/>
+      <c r="T7" t="s">
         <v>62</v>
       </c>
-      <c r="Q7"/>
-[...3 lines deleted...]
-      <c r="U7"/>
+      <c r="U7" t="s">
+        <v>63</v>
+      </c>
       <c r="V7"/>
       <c r="W7"/>
-      <c r="X7"/>
+      <c r="X7" t="s">
+        <v>64</v>
+      </c>
       <c r="Y7"/>
-      <c r="Z7"/>
+      <c r="Z7" t="s">
+        <v>65</v>
+      </c>
       <c r="AA7"/>
       <c r="AB7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8">
-        <v>7859</v>
+        <v>7723</v>
       </c>
       <c r="C8" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L8"/>
-      <c r="M8"/>
+      <c r="M8" t="s">
+        <v>68</v>
+      </c>
       <c r="N8"/>
-      <c r="O8"/>
+      <c r="O8" t="s">
+        <v>69</v>
+      </c>
       <c r="P8"/>
       <c r="Q8" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="R8" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="S8"/>
+        <v>71</v>
+      </c>
+      <c r="S8" t="s">
+        <v>72</v>
+      </c>
       <c r="T8" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="U8" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="V8"/>
       <c r="W8"/>
       <c r="X8" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="Y8"/>
-      <c r="Z8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA8"/>
       <c r="AB8" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9">
-        <v>7728</v>
+        <v>7977</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>74</v>
-[...11 lines deleted...]
-      <c r="R9"/>
+        <v>79</v>
+      </c>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9" t="s">
+        <v>80</v>
+      </c>
+      <c r="R9" t="s">
+        <v>81</v>
+      </c>
       <c r="S9"/>
-      <c r="T9"/>
-[...1 lines deleted...]
-      <c r="V9"/>
+      <c r="T9" t="s">
+        <v>82</v>
+      </c>
+      <c r="U9" t="s">
+        <v>83</v>
+      </c>
+      <c r="V9" t="s">
+        <v>84</v>
+      </c>
       <c r="W9"/>
-      <c r="X9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X9" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10">
-        <v>8031</v>
+        <v>7913</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="N10"/>
+        <v>87</v>
+      </c>
+      <c r="N10" t="s">
+        <v>88</v>
+      </c>
       <c r="O10" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="P10" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
-        <v>7733</v>
+        <v>7996</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="N11"/>
       <c r="O11" t="s">
-        <v>88</v>
-[...14 lines deleted...]
-      <c r="U11" t="s">
         <v>93</v>
       </c>
-      <c r="V11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P11" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
       <c r="W11"/>
-      <c r="X11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11" t="s">
+      <c r="AA11"/>
+      <c r="AB11" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">