--- v6 (2026-08-05)
+++ v7 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>field_kontakt_e_mail</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
@@ -114,323 +114,327 @@
     <t>Projektergebnisse</t>
   </si>
   <si>
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
-    <t>Community Project</t>
-[...35 lines deleted...]
-  <si>
     <t>Blog</t>
   </si>
   <si>
-    <t>WhoIdentifies.me</t>
-[...42 lines deleted...]
- </t>
+    <t>DGS-Aufnahmen abgeschlossen: Jetzt bereiten wir die Animationen vor</t>
+  </si>
+  <si>
+    <t>Wie aus den Studioaufnahmen neue Gebärdenvideos für eqREADER entstehen sollen</t>
+  </si>
+  <si>
+    <t>Die Aufnahmen in Deutscher Gebärdensprache sind abgeschlossen. Jetzt bereiten wir daraus neue Avatar-Animationen für eqREADER vor, damit Leser:innen künftig mehr Begriffe direkt im E-Book in Gebärdensprache nachschlagen können.</t>
+  </si>
+  <si>
+    <t>Ein Blick in unser Studio während der DGS-Aufnahmen. Diese Aufnahmen bilden die Grundlage für die kommenden Avatar-Animationen.
+Im Juli haben wir hier von unserem Aufnahmestudio und den ersten Versuchen berichtet, Gebärden aus Videos auf einen Avatar zu übertragen. Damals standen die Aufnahmen in Deutscher Gebärdensprache noch bevor. Inzwischen sind die DGS-Drehtage abgeschlossen. Jetzt arbeiten wir daran, das aufgenommene Material für die Animationen vorzubereiten.
+Für eqREADER brauchen wir diese Videos, damit Leser:innen beim Antippen eines Wortes die passende Gebärde sehen können. Mit den DGS-Aufnahmen schaffen wir die Grundlage, dieses Angebot um weitere Gebärden in Deutscher Gebärdensprache auszubauen.
+Im Studio haben wir die Gebärden mit vier Kameras aus verschiedenen Perspektiven aufgenommen. So können wir die Bewegungen der Hände und des Körpers ebenso erfassen wie den Gesichtsausdruck. Die Fotos geben einen Einblick in diese Arbeit: Die Darstellerin gebärdet vor einem hellen Hintergrund, umgeben von Kameras und Studiolicht.
+Jetzt bereiten wir die Aufnahmen für die Weiterverarbeitung vor. Dazu teilen wir die längeren Aufnahmeblöcke in einzelne Gebärdenclips auf und ordnen sie den jeweiligen Begriffen zu. Aus dem Studiomaterial entsteht so eine Sammlung, mit der unser Animationsteam weiterarbeiten kann.
+Diese geprüften Ausschnitte bilden die Grundlage für die Animation. Der Ansatz, den wir mit den ÖGS-Aufnahmen erprobt haben, soll nun auch für das DGS-Material zum Einsatz kommen: Aus den Kamerabildern berechnen wir Bewegungsdaten und übertragen sie auf die digitale Figur. Anschließend müssen wir prüfen, welche Bewegungen der Avatar korrekt wiedergibt und wo Nacharbeit nötig ist.
+Besonders genau geht es dabei um die Hände. Schon eine veränderte Fingerstellung kann die Verständlichkeit beeinträchtigen. Ebenso gehören Mimik und Mundbild zur Gebärde. Für die Beurteilung der fertigen Animationen brauchen wir deshalb gehörlose Expert:innen, die die Sprache beherrschen.
+Gebärde für Gebärde entsteht im Studio die Vorlage für den Ausbau des DGS-Videobestands.
+Auch Mimik und Mundbild gehören zur Gebärde. Sie müssen bei der Übertragung auf den Avatar berücksichtigt werden.
+Unser nächster Schritt ist, aus dem vorbereiteten DGS-Material Animationen zu erstellen und sie mit den Originalaufnahmen zu vergleichen. So wollen wir herausfinden, wo die automatische Übertragung bereits trägt und wo das Animationsteam korrigieren muss. Auf dieser Grundlage können wir den DGS-Videobestand für eqREADER weiter ausbauen.</t>
+  </si>
+  <si>
+    <t>18.09.2026</t>
   </si>
   <si>
     <t>Wie eqREADER gebärden lernt</t>
   </si>
   <si>
     <t>Zwei Wochen im Aufnahmestudio</t>
   </si>
   <si>
-    <t>Für jedes Wort braucht eqREADER ein Video in Gebärdensprache. In den letzten zwei Wochen haben wir getestet, wie diese Videos künftig fast automatisch entstehen können: mit einem Aufnahmestudio, vier Kameras und einem Fußpedal.</t>
+    <t>Für jedes Wort braucht eqREADER ein Video in Gebärdensprache. In den letzten zwei Wochen haben wir getestet, wie diese Videos künftig effizient produziert werden können: mit einem Aufnahmestudio, vier Kameras und einem Fußpedal.</t>
   </si>
   <si>
     <t>Im letzten Beitrag ging es darum, wie eqREADER mehrdeutige Wörter auseinanderhält. Heute geht es um die andere Hälfte des Projekts: die Gebärdenvideos selbst. Für jedes Wort, das eqREADER erklären soll, braucht es ein Video in Gebärdensprache. Diese Videos zu produzieren ist bisher der aufwendigste Teil des Vorhabens. In den letzten zwei Wochen haben wir in Wien an einem neuen Weg gearbeitet, der das ändern könnte.
 Warum die Videos der Engpass sind
-Unsere Gebärdenvideos zeigen einen 3D-Avatar. Damit der eine Gebärde vorführen kann, gebärdet zuerst eine gehörlose Fachkraft das Wort vor der Kamera. Danach überträgt ein Animationsteam die Bewegung von Hand auf die Computerfigur, samt Mimik und Mundbild. Das Ergebnis ist gut, aber teuer. Für ein einzelnes Wort können mehrere Arbeitsstunden zusammenkommen. Bei ein paar hundert Begriffen geht das noch, bei ganzen Büchern nicht mehr.
+Unsere Gebärdenvideos zeigen einen 3D-Avatar. Damit der eine Gebärde vorführen kann, gebärdet zuerst eine gehörlose Übersetzerin das Wort vor der Kamera. Danach überträgt ein Animationsteam die Bewegung von Hand auf die Computerfigur, samt Mimik und Mundbild. Das Ergebnis ist gut, aber teuer. Für ein einzelnes Wort können mehrere Arbeitsstunden zusammenkommen. Bei ein paar hundert Begriffen geht das noch, bei ganzen Wörterbüchern nicht mehr.
 Deshalb testen wir gerade einen anderen Ansatz: Der Computer sieht sich die Aufnahme an und überträgt die Bewegung selbst auf den Avatar. Ohne Spezialanzug, ohne aufgeklebte Marker, nur aus dem Videobild.
 Ein Studio, vier Kameras und ein Fußpedal
 Dafür haben wir ein Aufnahmestudio eingerichtet. Vier Kameras filmen jede Gebärde gleichzeitig, von vorn, von der Seite, einmal der ganze Körper und eine eigene Kamera nur für das Gesicht, weil das Mundbild in der Gebärdensprache Bedeutung trägt. Dazu Studiolicht und ein Teleprompter, der das jeweils nächste Wort anzeigt.
 Gesteuert wird die Aufnahme über ein Fußpedal, und zwar von unserer gehörlosen Darstellerin selbst. Sie gebärdet ein Wort, tritt aufs Pedal, der Prompter zeigt das nächste. Niemand muss dazwischenreden oder die Kamera stoppen, das Tempo bestimmt sie allein. So kommt sie auf mehrere hundert Gebärden pro Stunde.
 Auf der Liste stehen knapp 12.000 Gebärden der Österreichischen Gebärdensprache.
 Danach übernehmen die Rechner
 In der Drehpause der letzten Woche lief die Auswertung. Zuerst schneidet eine selbst entwickelte Software die stundenlangen Aufnahmeblöcke in einzelne Clips. Sie erkennt dafür, wann die Hände in der Ruheposition liegen und wann gebärdet wird. Übrig bleiben rund 6.000 sauber geschnittene Einzelgebärden, jede mit dem richtigen Wort beschriftet und aus allen vier Kameraperspektiven synchron.
 Dann berechnen Machine-Learning-Modelle aus jedem Clip die Bewegung in 3D: wo die Arme sind, wie stark jeder einzelne Finger gebeugt ist, was das Gesicht macht. Aus dem Video wird eine Art digitales Bewegungsskelett, und das lässt sich auf den Avatar übertragen. Die ersten Gebärden laufen bereits automatisch auf ihm. Was vorher Stunden an Handarbeit gebraucht hat, rechnet der Computer jetzt in wenigen Minuten durch.
 Die Qualitätsfrage
 Gebärdensprache verzeiht allerdings keine Ungenauigkeit. Eine leicht andere Handform kann eine andere Bedeutung ergeben, so wie ein Tippfehler aus „Haus" ein „Maus" macht. Ein Avatar, der nur ungefähr richtig gebärdet, hilft niemandem.
 Ein großer Teil der zwei Wochen ging deshalb in die Qualitätskontrolle. Dabei hilft uns, dass wir über die Jahre mehrere tausend Gebärden professionell von Hand animiert haben. Zusammen mit einem Katalog der wichtigsten Handformen der ÖGS lässt sich damit für jeden automatisch erzeugten Clip nachprüfen, ob die Handform stimmt und ruhig gehalten wird, so wie es ein menschlicher Animator machen würde.
 Dabei findet man auch Fehler, mit denen wir nicht gerechnet hatten. Sind beide Hände sehr nah beieinander, verwechselt der Computer manchmal, welcher Finger zu welcher Hand gehört, und erfindet etwa einen ausgestreckten Zeigefinger, den es in der Aufnahme nie gab. Solche Fälle automatisch aufzuspüren ist inzwischen eine eigene Baustelle geworden. Das letzte Wort haben ohnehin Menschen: Gehörlose Expert:innen sichten die Ergebnisse, denn ob eine Gebärde verständlich ist, kann nur beurteilen, wer die Sprache täglich verwendet.
 Wie es weitergeht
 Wenn der neue Produktionsweg hält, was die ersten Tests versprechen, können wir den Wortschatz von eqREADER deutlich schneller erweitern als bisher und irgendwann auch längere Texte durchgehend in Gebärdensprache anbieten. Im August folgt die nächste Aufnahmerunde, dann mit einer zweiten Darstellerin für die Deutsche Gebärdensprache und mit allem, was wir aus den ÖGS-Aufnahmen gelernt haben. Über die ersten Reaktionen gehörloser Nutzer:innen auf die automatisch erzeugten Gebärden berichten wir im nächsten Beitrag.</t>
   </si>
   <si>
-    <t>29.07.2026</t>
-[...98 lines deleted...]
-    <t>15.07.2026</t>
+    <t>Community Project</t>
   </si>
   <si>
     <t>somes</t>
   </si>
   <si>
     <t>Plattform für politische Transparenz</t>
   </si>
   <si>
     <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Somes macht die Aktivitäten der Nationalratsabgeordneten und der Regierung niederschwellig zugänglich.</t>
   </si>
   <si>
     <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Durch den ganzheitlichen Ansatz namens somes möchten wir Desinformation (kontrolliert oder unabsichtlich), algorithmischen Filterblasen, Korruption und Politikverdrossenheit entgegenwirken, indem parlamentarische und regierungsspezifische Aktivitäten, Prozesse und Informationen niederschwellig zugänglich gemacht werden. In der 1. Ausbaustufe, die hauptsächlich während einer HTL-Diplomarbeit durchgeführt wurde, konnte schon eine solide Basis aufgebaut und viele Funktionen etabliert werden. Link zur Plattform somes 
 Vom Schulprojekt zur internationalen Musterlösung
 Im nächsten Ausbauschritt möchten wir, konkret mit fünf Teilbereichen, aber noch weiter: KI wird umfangreicher und transparenter eingesetzt,  die Internationalisierung gestartet, die Mobilapplikation entwickelt, der aktuelle Funktionsstand aufpoliert und mit partizipativen Ansätzen auf das nächste Level gehoben. Diese Teilbereiche bilden die Grundlage, um die Vision von somes als internationales best-practice Tool zu realisieren.
 KI-Funktionen z.B.
   Themenklassifikation für Verordnungen und neue Ministerialentwürfe
   Transparentere und verbesserte politische Haltungs- und Richtungsanalyse
-  Abgeordnetenempfehlungssystem – Welcher Abgeordnete passt zu mir?
+  Abgeordnetenähnlichkeitssystem – Welcher Abgeordnete ist ähnlich zu mir?
   Sprechende und kürzere Titel
   Laufend neue Zusammenfassungen für alle Gegenstände und Reden
   Zentrale Redeschwerpunkte (in Bezug zu z.B. Antragstext) in originaler Rede farblich hervorheben
-  RAG-System zu Regierungsprogramm
 Internationalisierung (EU-Parlament-Erweiterung) z.B.
   Großer Anteil des Somes-Featureset direkt für EU-Parlament zugänglich machen
   Modularität in Backend &amp; Frontend
 Mobilapplikation z.B.
   Nachimplementierung der Somes-Web-Funktionen, bedingungslos mobile first
 Usability, Quality Of Life &amp; Accessiblity z.B.
   Aktivitätsscoring
   Statistiken
       größere Variation an Diagrammen
       fehlende Statistiken ergänzen
   OAuth für Nutzerauthenication
   Mehr Filteroptionen
   Barrierefreiheit &amp; UX verbessern
   Vervollständigte Informationen zu Ministerialentwürfen und Verordnungen
   Neuigkeitenseite mit zusätzlichen Informationen erweitern
 Partizipation
   Abgeordneten Fragen stellen können
   Volksbegehren integrieren
   Stimmungsbarometer</t>
   </si>
   <si>
     <t>Informationsplattform, Mobile App</t>
   </si>
   <si>
     <t>AGPL  3.0, GPL 3.0</t>
   </si>
   <si>
     <t>AI | KI, Datenbank, Datenbanken relationale, Javascript, mobile App, SQL</t>
   </si>
   <si>
     <t>Artificial Intelligence, Demokratie | Transparenz, Information Visualization, Mobile Apps, Online-Plattformen</t>
   </si>
   <si>
+    <t>Axum, PostgreSQL, Rust, Tokio, sqlx, redis, react native, Svelte, Meilisearch, transformers, llama.cpp</t>
+  </si>
+  <si>
     <t>Erwachsene, Jugendliche, Politik</t>
   </si>
   <si>
-    <t>14.07.2026</t>
+    <t>Zwischenbericht, Website</t>
+  </si>
+  <si>
+    <t>14.09.2026</t>
+  </si>
+  <si>
+    <t>Stipendium Call #20</t>
+  </si>
+  <si>
+    <t>LLM Agents for Offensive Security: Ethics?</t>
+  </si>
+  <si>
+    <t>On the Ethics of Using Autonomous Agents for Offensive Security</t>
+  </si>
+  <si>
+    <t>Fresh from presenting at FAIEMA 2026 in L'Aquila: why LLM-driven hacking agents differ ethically from traditional tools, who is responsible when they misbehave, and who ends up paying the bill.</t>
+  </si>
+  <si>
+    <t>I just returned from L'Aquila, where I presented our paper The Ethics of Autonomous AI Agents for Offensive Security at FAIEMA 2026, written together with Jürgen Cito and Jasmin Wachter. The previous post ended with uncomfortable questions about the attacker-defender balance and the workforce. This one takes a step back and asks questions about the ethics of building offensive agents.
+Does the Field Care?
+Before writing about ethics, we checked whether the field talks about it. In a companion study we reviewed the ethics statements of 54 LLM-driven offensive-security prototypes. The good news: most papers acknowledge dual-use (that the same tool can be used by a benign user for increasing their security, as well as by a malicious user that uses the same tool to attack non-consenting third parties). Roughly half of the prototypes released their code, and the field is split on whether that is responsible or not. The most common argument for releasing prototypes is "we help defenders prepare", followed by "our prototype is not capable enough to cause real harm". The second argument has aged badly.
+Three Things That Changed
+Traditional tools like nmap or metasploit are passive instruments: a trained human picks the tool, and the tool does one predictable thing. Agents break this in three independent ways.
+Their actions are indeterminate. You give the agent a goal and it decides how to get there. You pass the agency to the agent (d'oh) and the agent independently selects actions (attacks) to execute.
+Their impact is indeterminate. Building an agent is closer to teaching methodology to students than to writing an exploit. With the latter, you write an exploit for a software, very often for a single specific version. With that, you can contact the author of the vulnerable software and warn them before releasing the vulnerability (responsible disclosure). You can't do this when you release an autonomous offensive security agent. Also related to unpredictable impact: Capability evaluations at both OpenAI and Anthropic have already produced real incidents where agents escaped their sandboxes and compromising unconsenting third-parties.
+Their users are indeterminate. Usage-based billing plus a prompt now replaces years of training, including the ethical education and professional socialization that came with it. Onramp costs are lower when using LLMs than the, sometimes steep, license costs that we had before.
+Who Is Responsible and Can Prevent Accidents and Abuse?
+For users, the cleanest analogy is principal-agent liability: if you delegate authority to a system, foreseeable consequences stay with you. For tool-makers it is harder. Floridi's distributed moral responsibility reaches everyone causally involved, developers included. But consider the following scenario: you ship an agent with state-of-the-art safeguards, and a year later somebody swaps in a more capable model that bypasses them. Blaming you for the new agent backdates accountability to a moment when you could not have known about this. Responsibility diffuses. It does not disappear, but it becomes hard to pin down. In our companion study, we looked into how many papers were mentioning this future-looking scenario: only 4% of papers did. Our community is thus not aware of this problem (so it cannot be state-of-the-art or established-practise).
+Tool-makers have two escape hatches. Withholding code buys control at the cost of reproducibility and defender access, and LLMs reverse-engineer binaries anyway. Delegating safety to the model provider works until it doesn't: after being breached by an agent during a safety evaluation, Hugging Face had to fall back to an open-weight model for forensics because their preferred frontier model refused the defensive work. And once open-weight models are capable enough, there is no gatekeeper left to delegate to.
+Who Pays?
+Mostly defenders and maintainers. cURL ended its monetary bug bounty after a flood of AI slop; now the reports are good, and the maintainers are drowning in those instead. Firefox fixed roughly seven times more security bugs per release in 2026 than in 2025. Consider that those maintainers are already overworked and often not-paid. This is not sustainable and a recipe for burnout. And, as discussed in the last post, automating the junior work erodes the pipeline that produces senior experts.
+What We Recommend
+We give longer recommendations within the paper, but want to include a short summary here: researchers should publish a threat model for their scaffold (what it refuses, what it cannot refuse, what a modification enables) and focus on providing good logs for analysis. Model-makers should default to open weights, but keep strongly offensive models behind structured access. Defenders should minimize attack surface: removed code cannot be exploited. Policy-makers should fund OSS maintainers, build substitute training pathways, and remember Wassenaar before regulating security research.
+None of this resolves the open- versus closed-weight question; we don't think it has a clean answer. The short-term balance favours attackers. In the long run, software should become more secure.</t>
+  </si>
+  <si>
+    <t>LLM, AI, Pen-Testing, Dual-Use, Offensive Security, FAIEMA</t>
+  </si>
+  <si>
+    <t>12.09.2026</t>
+  </si>
+  <si>
+    <t>Meilensteine in der Entwicklung der Hinweisbox</t>
+  </si>
+  <si>
+    <t>Wir sind für die Pilotierung bereit</t>
+  </si>
+  <si>
+    <t>Die Entwicklung der Hinweisbox schreitet voran und erreicht die Pilotierungsphase</t>
+  </si>
+  <si>
+    <t>Die Hinweisbox ist klar für den Empfang von anonymen Hinweisen in der Testphase</t>
+  </si>
+  <si>
+    <t>In den vergangenen Monaten haben wir wichtige Fortschritte bei der Entwicklung unseres Whistleblowing-Tools – der Hinweisbox – erzielt. Ziel ist es, Hinweisgeber*innen eine sichere, anonyme und niedrigschwellige Möglichkeit zu bieten, Missstände zu melden.
+Über eine Ende-Zu-Ende verschlüsselte Webapplikation können Hinweise ganz ohne Registrierung und ohne Angabe persönlicher Daten eingereicht werden. Wer für Rückfragen zur Verfügung stehen möchte, kann im Anschluss ein virtuelles Postfach anlegen, das ausschließlich über eine selbst gewählte Kennung und ein Passwort zugänglich ist – so bleibt die Anonymität in jedem Schritt gewahrt.
+Ein besonderer Schwerpunkt der Entwicklung lag auf der missbräuchlichen Verwendung der Hinweisbox: Uploads werden bereits vor dem Hochladen verschlüsselt und liegen zu keinem Zeitpunkt lesbar auf unseren Servern. Bilder und Videos durchlaufen zusätzlich eine automatisierte Prüfung über die Project-Arachnid-Schnittstelle, um bekanntes Kindesmissbrauchsmaterial zuverlässig zu erkennen und im Fall eines Treffers sofort zu löschen, bevor es überhaupt einsehbar ist.
+Auf Seite der Vereine sorgt ein Vier-Augen-Prinzip dafür, dass jeder eingehende Hinweis von mindestens zwei Fallbearbeiter*innen gesichtet werden muss, bevor er als gelesen gilt. Alle Zugriffe werden protokolliert, Hinweise können kommentiert, als PDF exportiert und nachvollziehbar archiviert werden. 
+Einige Work-flow-Prozesse waren herausfordernd und mussten mehrmals neu gedacht und neu entwickelt werden, was uns auch viel Zeit gekostet hat. Momentan sind wir in der Pilotierungsphase angelangt und berichten bald von den Ergebnissen.
+Besonders freut uns, dass wir schon über die Hinweisbox kontaktiert wurden. Diese ist jedenfalls ein Must-Have für Organisationen und Vereine, die ein anonymes Beschwerdetool - besonders im Sinne des Kinderschutzes - umsetzen möchten. 
+Wir freuen uns mit dieser Förderung einen wichtigen Beitrag zu mehr Transparenz und Kinderschutz leisten zu können!</t>
+  </si>
+  <si>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t>Community Scholarship</t>
+  </si>
+  <si>
+    <t>KI in der Beschaffung &amp; Beschaffung von KI                                                 |  AI in Procurement &amp; Procurement of AI</t>
+  </si>
+  <si>
+    <t>Eine Betrachtung der Schnittmenge von Künstlicher Intelligenz und Vergaberecht  |  A discussion of the intersection of artificial intelligence and public procurement law</t>
+  </si>
+  <si>
+    <t>Die Masterarbeit untersucht die Schnittmenge zwischen Künstlicher Intelligenz (KI) und dem öffentlichen Auftragswesen. Einerseits wird analysiert, wie öffentliche Auftraggeber:innen KI rechtssicher beschaffen können, andererseits wird das Potenzial beleuchtet, wie KI selbst das öffentliche Auftragswesen digital transformieren könnte – etwa durch mehr Transparenz, Effizienz und eine stärkere Antikorruptionswirkung. Ziel ist es, regulatorische Herausforderungen, praxisrelevante Fragestellungen und rechtspolitische Potenziale kritisch zu beleuchten. Dabei werden auch der internationale Forschungsstand sowie vergleichende Beispiele aus anderen Ländern einbezogen. Die Arbeit soll einen interdisziplinären Beitrag zur Weiterentwicklung eines zukunftsfähigen, digitalen Vergaberechts leisten.
+The master’s thesis examines the intersection between artificial intelligence (AI) and public procurement. On the one hand, it analyses how public contracting authorities can procure AI in a legally compliant manner; on the other hand, it explores the potential for AI to digitally transform public procurement itself—for example, through greater transparency, efficiency, and anti-corruption effects. The aim is to critically address regulatory challenges, practice-relevant questions, and legal policy potentials. The thesis also takes into account the international state of research as well as comparative examples from other countries. Overall, the work seeks to make an interdisciplinary contribution to the further development of a future-proof, digital public procurement framework.</t>
+  </si>
+  <si>
+    <t>Masterarbeit</t>
+  </si>
+  <si>
+    <t>AI | KI</t>
+  </si>
+  <si>
+    <t>AI Law, Künstliche Intelligenz /AI / Machine Learning, Public Procurement Law, Vergaberecht</t>
+  </si>
+  <si>
+    <t>Universität Wien</t>
+  </si>
+  <si>
+    <t>Öffentliche Hand, Politik, thematische Community</t>
+  </si>
+  <si>
+    <t>Zwischenbericht</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>Fortschrittsbericht</t>
+  </si>
+  <si>
+    <t>Zwei neue Vorschläge der Europäischen Kommission von zentraler Bedeutung für die Untersuchung</t>
+  </si>
+  <si>
+    <t>Verändern zwei neue Verordnungsvorschläge der Europäischen Kommission (der Public Procurement Act und der Cloud and AI Development Act (CADA)) die Rahmenbedingungen für die Beschaffung von Cloud- und KI-Leistungen?</t>
+  </si>
+  <si>
+    <t>Für das Thema der Arbeit haben sich die Rahmenbedingungen in den letzten Monaten durch zwei Rechtsetzungsinitiativen der Kommission weiterentwickelt. Beide Vorschläge berühren unmittelbar den Untersuchungsgegenstand und sind, soweit es der zeitliche Rahmen noch zulässt, jedenfalls zumindest in Grundzügen zu berücksichtigen.
+1. Verordnungsvorschlag zur Reform des EU-Vergaberechts (veröffentlicht seit heute, 09.09.2026)
+Die Kommission hat heute den Vorschlag für eine Verordnung des Europäischen Parlaments und des Rates über die Vereinheitlichung des öffentlichen Auftragswesens (Public Procurement Act) vorgelegt. Relevant ist schon die gewählte Form: statt der derzeit geltenden Richtlinien 2014/23/EU, 2014/24/EU und 2014/25/EU wird eine unmittelbar anwendbare Verordnung vorgeschlagen. Inhaltlich sind für die Arbeit insbesondere folgende Aspekte relevant und in weiterer Folge näher zu untersuchen: die Einführung eines verpflichtenden Zuschlagsmodells nach dem Prinzip des "Best Price-Quality Ratio" mit einer Mindestgewichtung von qualitativen (bzw. nachhaltigkeitsbezogenen) Zuschlagskriterien von 30 % (bei arbeitsintensiven Dienstleistungen 50 %); die Verankerung einer „europäischen Präferenz“ sowie sektorspezifische "EU-Mehrwertkriterien", die v.a. auch für die Beschaffung von Cloud-Computing-Diensten konzipiert sind; sowie neue Instrumente zur Sicherheits- und Drittstaaten-Prüfung. Da der Entwurf erst heute veröffentlicht wurde, kann er im Rahmen dieses Blog-Beitrags nur darauf hingewiesen werden, es können jedoch noch keine vertieften Anmerkungen dazu gemacht werden. Eine nähere Analyse, insb. im Hinblick auf die genannten Zuschlagskriterien für KI-Leistungen – bleibt der weiteren Bearbeitung vorbehalten.
+2. Cloud and AI Development Act (CADA)
+Am 3. Juni 2026 hat die Kommission den Vorschlag für eine Verordnung zur Festlegung eines Maßnahmenrahmens zur Stärkung des europäischen Cloud- und KI-Ökosystems (Cloud and AI Development Act, CADA) vorgelegt. Für die Arbeit von besonderem Interesse ist dabei v.a. der demand-seitige Aspekt: CADA sieht einen EU weiten, einheitlichen Bewertungs-Katalog für „Cloud- und KI-Souveränität“ vor und verpflichtet öffentliche Auftraggeberinnen, im Rahmen der Beschaffung von Cloud- und KI-Dienstleistungen den „Unionsmehrwert“ als nichtpreisliches Zuschlagskriterium zu berücksichtigen.
+Einordnung für die weitere Bearbeitung
+Beide Vorschläge befinden sich am Anfang des ordentlichen Gesetzgebungsverfahrens (Art. 294 AEUV) und werden voraussichtlich Gegenstand langwieriger Trilogverhandlungen sein. Für die dogmatische Einordnung wird wesentlich zu klären sein, in welchem Verhältnis die beiden Vorschläge zueinander sowie zur Verordnung (EU) 2024/1689 (KI-VO) stehen, sowie ob und inwieweit die sektorspezifischen Zuschlagskriterien des Public Procurement Act und der CADA-Souveränitätsrahmen mit den Anforderungen der KI-VO an (Hochrisiko-)KI-Systeme im öffentlichen Sektor aufeinander abgestimmt sind. Bereits jetzt absehbar ist zudem, dass die von mehreren Mitgliedstaaten scharf kritisierte Wahl der Verordnung anstelle einer Richtlinie als Rechtsinsturment des neuen Vergaberechtsregimes wohl einen zentralen Streitpunkt der bevorstehenden Verhandlungen bilden wird.
+ </t>
+  </si>
+  <si>
+    <t>DSA-Monitor</t>
+  </si>
+  <si>
+    <t>Wissens- und Analyse-Hub für evidenzbasiertes DSA-Enforcement</t>
+  </si>
+  <si>
+    <t>Der Digital Services Act (DSA) ist die erste EU-weite Verordnung, die illegale Inhalte auf Plattformen wie Facebook, Instagram, TikTok &amp; Co. bekämpft und Plattformen stärker in die Verantwortung nimmt. Das ÖIAT ist als Trusted Flagger im Sinne des DSA ein vertrauenswürdiger Hinweisgeber und kann problematische Inhalte prioritär zur raschen Entfernung melden. Gleichzeitig ist das ÖIAT seit 1997 eine zentrale Anlaufstelle für digitale Sicherheit. Mit unseren Initiativen wie saferinternet.at, Watchlist Internet, der Internet Ombudsstelle oder der Servicestelle digitaleSenior:innen und durch unsere Nähe zu den Zielgruppen fungieren wir als Frühwarnsystem für digitale Risiken in Österreich.
+Seit Inkrafttreten des DSA wenden sich Behörden mit relevanten Fragestellungen an zivilgesellschaftliche Organisationen wie uns. Die DSA-relevanten Probleme sind häufig bekannt, aber nur schwer greifbar. Aufgrund begrenzter Ressourcen können wir Praxiserfahrungen bisher nur ad-hoc weitergeben – vertiefende Recherchen und Analysen, die regulatorisch verwertbar wären, fehlen. Dies erschwert das DSA-Enforcement.
+Mit DSA Monitor schaffen wir ein zentrales Analyse- und Wissens-Hub, das diese Lücke schließen soll. Zu den Schwerpunktthemen „Kinder- und Jugendschutz“ sowie „Hürden für Trusted Flagger“ wollen wir fundiertes, evidenzbasiertes Wissen für die digitale Plattformaufsicht aufbereiten und Behörden gezielt beim DSA-Enforcement unterstützen.</t>
+  </si>
+  <si>
+    <t>Website, Studie | Bericht | Konzept, Studie | Bericht | Konzept, Zwischenbericht</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>Schönheitsideale, riskante Substanzen &amp; Schleichwerbung</t>
+  </si>
+  <si>
+    <t>Wie Snapchat Jugendlichen Schönheitsoptimierung als Dauerthema ausspielt</t>
+  </si>
+  <si>
+    <t>Wir haben ein weiteres Dossier veröffentlicht und untersucht, welche Beauty- und Fitness-Inhalte Snapchat Nutzer:innen in den algorithmisch kuratierten Bereichen „Spotlight“ und „Discover“ anzeigt. Gefunden haben wir problematische Schönheitsideale, die Normalisierung kosmetischer Eingriffe und die Bewerbung verschreibungspflichtiger Substanzen – im Minutentakt ausgespielt und fast durchgehend ohne Werbekennzeichnung.</t>
+  </si>
+  <si>
+    <t>Was wir gemacht haben
+Snapchat zählt zu den beliebtesten Plattformen unter Jugendlichen in Österreich: 65% der 11- bis 17-Jährigen nutzen die App, 85% davon täglich. Gleichzeitig läuft Snapchat unter dem Radar, es findet kaum Forschung dazu statt. Wir wollten es genauer wissen und haben vier Testprofile auf Snapchat angelegt, die sich entlang der Dimensionen Alter (minderjährig vs. volljährig) und Interesse/Geschlecht (Beauty vs. Fitness/weiblich vs. männlich) unterscheiden.
+Nach einer Trainingsphase der Accounts wurden von Mai bis Juni 2026 insgesamt 700 Minuten Feed (11,7 Stunden) per Screencast aufgezeichnet und entlang eines Codier- und Kategoriensystems analysiert. Insgesamt wurden dabei 226 problematische Videos erfasst.
+Was wir herausgefunden haben
+Zentrale Ergebnisse:
+	Über alle Profile hinweg wurde durchschnittlich alle 3,1 Minuten ein problematisches Video ausgespielt. Den minderjährigen Accounts alle 2,8 Minuten.
+	Weibliche Beauty Profile waren dabei doppelt so stark betroffen wie die männlichen Fitness-Profile.
+	Von den Inhalten, die der 13-jährigen weiblichen Persona ausgespielt wurden, entfiel ein Großteil auf kosmetische Eingriffe wie injizierbare Filler oder Botox. Diese Behandlungen werden durch die Dauerbeschallung als alltägliche Freizeitaktivität normalisiert.
+	Bei den männlichen Profilen dominierten Looksmaxxing-Inhalte – inklusive offener Empfehlungen für anabole Steroide, Testosteron und Peptide. Der Übergang von harmlos wirkenden Pflegetipps zu ideologisch aufgeladenen und extremen Inhalten aus dem Incel-Umfeld verläuft dabei fließend.
+	Von 104 als kommerziell eingestuften Einträgen aus dem Beauty- und Fitnesskontext waren rund 93% nicht als Werbung gekennzeichnet.
+	Rechtlich verdichten sich diese Einzelbefunde zu einem systemischen Risiko im Sinne von Art. 34 DSA.
+Großes Medienecho
+Wir freuen uns sehr darüber, dass wir unsere Erhebung nicht nur mit der Europäischen Kommission als Kontrollbehörde des DSA teilen konnten, sondern auch ein breites Publikum durch unsere Medienarbeit erreichen konnten. Die Studie wurde in unterschiedlichen ORF-Formaten (Ö3, Radio Salzburg, Radion Niederösterreich, ZIB, ZIB Magazin Media) genauso behandelt wie in der Tageszeitung profil und als Reels bei der Wiener Zeitung und der Chefredaktion.</t>
+  </si>
+  <si>
+    <t>Digitalisierung, Snapchat, Digital Services Act, Schönheitsideale</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -746,72 +750,72 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="134.396" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="828.084" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="200.38" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="268.934" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="497.736" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="1546.48" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="937.771" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="129.683" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="26" max="26" width="126.112" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="121.399" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -905,503 +909,507 @@
       <c r="N2"/>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
-        <v>7716</v>
+        <v>8048</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3"/>
-      <c r="M3"/>
-      <c r="N3"/>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3" t="s">
+        <v>36</v>
+      </c>
       <c r="O3" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="Q3" t="s">
         <v>36</v>
       </c>
-      <c r="R3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
       </c>
+      <c r="Q3"/>
+      <c r="R3"/>
       <c r="S3"/>
-      <c r="T3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T3"/>
+      <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
-      <c r="X3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
-        <v>7909</v>
+        <v>8048</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="N4"/>
       <c r="O4" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="P4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5">
-        <v>7909</v>
+        <v>7723</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="N5"/>
       <c r="O5" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5" t="s">
+        <v>47</v>
+      </c>
+      <c r="R5" t="s">
+        <v>48</v>
+      </c>
+      <c r="S5" t="s">
+        <v>49</v>
+      </c>
+      <c r="T5" t="s">
         <v>50</v>
       </c>
-      <c r="P5" t="s">
+      <c r="U5" t="s">
         <v>51</v>
       </c>
-      <c r="Q5"/>
-[...3 lines deleted...]
-      <c r="U5"/>
       <c r="V5"/>
-      <c r="W5"/>
-      <c r="X5"/>
+      <c r="W5" t="s">
+        <v>52</v>
+      </c>
+      <c r="X5" t="s">
+        <v>53</v>
+      </c>
       <c r="Y5"/>
-      <c r="Z5"/>
+      <c r="Z5" t="s">
+        <v>54</v>
+      </c>
       <c r="AA5"/>
       <c r="AB5" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6">
-        <v>8048</v>
+        <v>7733</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P6" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6"/>
+      <c r="Y6" t="s">
+        <v>61</v>
+      </c>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7">
-        <v>7832</v>
+        <v>7940</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="N7"/>
+        <v>64</v>
+      </c>
+      <c r="N7" t="s">
+        <v>65</v>
+      </c>
       <c r="O7" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P7" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8">
-        <v>7913</v>
+        <v>7977</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="R8" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="S8"/>
       <c r="T8" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="U8" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="V8"/>
+        <v>75</v>
+      </c>
+      <c r="V8" t="s">
+        <v>76</v>
+      </c>
       <c r="W8"/>
       <c r="X8" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="Y8"/>
-      <c r="Z8" t="s">
-[...2 lines deleted...]
-      <c r="AA8"/>
+      <c r="Z8"/>
+      <c r="AA8" t="s">
+        <v>78</v>
+      </c>
       <c r="AB8" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9">
-        <v>8012</v>
+        <v>7977</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="P9" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10">
-        <v>7863</v>
+        <v>7730</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="N10"/>
-      <c r="O10" t="s">
-[...5 lines deleted...]
-      <c r="Q10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10" t="s">
+        <v>86</v>
+      </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10"/>
+      <c r="Z10" t="s">
+        <v>87</v>
+      </c>
       <c r="AA10"/>
       <c r="AB10" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
-        <v>7723</v>
+        <v>7730</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="N11"/>
       <c r="O11" t="s">
-        <v>83</v>
-[...16 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="P11" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
-      <c r="X11" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="X11"/>
+      <c r="Y11" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">