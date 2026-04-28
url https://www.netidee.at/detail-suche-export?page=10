--- v3 (2026-03-13)
+++ v4 (2026-04-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>field_kontakt_e_mail</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
@@ -117,329 +117,358 @@
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
-    <t>*Somes ist jetzt Open Source</t>
-[...41 lines deleted...]
-Alles sehr machbar!
+    <t>Drone Link Projekt Update</t>
+  </si>
+  <si>
+    <t>Der erste Prototyp nimmt Form an</t>
+  </si>
+  <si>
+    <t>In den letzten Wochen hat sich bei unserem netidee-Projekt DroneLink einiges getan: Aus der ursprünglichen Idee eines unabhängigen, drohnengestützten Kommunikationssystems wird Schritt für Schritt ein greifbarer Prototyp.</t>
+  </si>
+  <si>
+    <t>DroneLink verfolgt das Ziel, eine breitbandige Datenverbindung über große Distanzen aufzubauen, unabhängig von bestehender Infrastruktur, Mobilfunknetzen oder teuren Speziallösungen. Gerade in Krisensituationen, bei Netzausfällen, in abgelegenen Gebieten oder für Forschungsprojekte mit autonomen Drohnen kann eine solche Verbindung entscheidend sein. Das System setzt dabei auf Drohnen, die Sichtverbindungen herstellen und über gerichtete Funkstrecken Daten übertragen.
+Der erste Prototyp ist im Aufbau
+Ein wichtiger Meilenstein ist erreicht: Wir haben den ersten DroneLink-Prototyp digital entworfen und bereits mit dem Bau begonnen. Damit verlassen wir die reine Konzeptphase und können nun die einzelnen Hardware- und Softwarekomponenten praktisch zusammenführen.
+Besonders wichtig ist dabei der modulare Aufbau. DroneLink soll nicht nur als einzelnes System funktionieren, sondern langfristig offen dokumentiert, nachvollziehbar und nachbaubar sein. Genau dieser Ansatz war von Anfang an ein zentraler Bestandteil des Projekts: Eine offene Lösung, die sich in bestehende Drohnen- und Kommunikationssysteme integrieren lässt und für Forschung, Bildung und Einsatzorganisationen frei nutzbar ist.
+MAVLink über ELRS als Drohnensteuerung
+Die Verbindung zwischen Bodenstation und Drohne funktioniert inzwischen. Dafür nutzen wir MAVLink über ELRS. Dieser Schritt ist für das Projekt besonders relevant, weil MAVLink die Schnittstelle zum Flight Controller bildet. Darüber können Statusdaten ausgetauscht, Positionen verarbeitet und später autonome Abläufe koordiniert werden. Die erfolgreiche Kommunikation zwischen Bodenstation und Drohne ist damit eine wichtige Grundlage für die nächsten Entwicklungsschritte.
+Zweite Drohne: 3D-Design in Arbeit
+Parallel zum ersten Prototyp schreitet auch das 3D-Design der zweiten Drohne voran. Die zweite Plattform ist wichtig, um DroneLink nicht nur als Einzelaufbau, sondern als echtes Punkt-zu-Punkt-Kommunikationssystem testen zu können. Sobald das Design weiter fortgeschritten ist, werden wir dazu auch Bildmaterial teilen. Besonders spannend wird dabei, wie sich die Anforderungen an Antennen, Stromversorgung, Flugstabilität und mechanische Integration im finalen Aufbau widerspiegeln.
+Open Hardware
+Im Sinne von Open Hardware haben wir uns außerdem entschieden, nicht nur Software und Dokumentation offen zugänglich zu machen, sondern auch die CAD-Modelle und Hardware-Spezifikationen zu veröffentlichen. Damit wollen wir DroneLink langfristig besser nachvollziehbar und reproduzierbar machen. Andere Entwickler, Forschungseinrichtungen, Bildungsträger oder "Maker" sollen nicht nur den Code verwenden können, sondern auch verstehen, wie die Hardware aufgebaut ist, welche Komponenten genutzt werden und wie das System erweitert oder angepasst werden kann. Dieser Schritt ergänzt unsere Open-Source-Strategie: Bereits im Projektantrag war vorgesehen, DroneLink unter freier Lizenz zu veröffentlichen und mit Dokumentation, Tutorials und Beispielkonfigurationen eine aktive Nachnutzung zu ermöglichen.
+Was als Nächstes kommt
+Als Nächstes konzentrieren wir uns darauf, den ersten Prototyp fertig aufzubauen und die einzelnen Komponenten weiter zu integrieren. Danach stehen weitere zentrale Softwareteile im Fokus. Der Link Planner soll dabei helfen, geeignete Drohnenpositionen für stabile Richtfunkverbindungen zu berechnen. Dazu werden unter anderem Sichtlinien, Höheninformationen und mögliche Hindernisse berücksichtigt. Dieser Arbeitsschwerpunkt ist ein wichtiger Bestandteil des Gesamtsystems, weil die Qualität der Verbindung stark von der Positionierung der Drohne abhängt.</t>
+  </si>
+  <si>
+    <t>DroneLink, Projektupdate, OpenHardware</t>
+  </si>
+  <si>
+    <t>27.04.2026</t>
+  </si>
+  <si>
+    <t>Stipendium Call #20</t>
+  </si>
+  <si>
+    <t>LLM Agents for Offensive Security: Where Do We Go From Here?</t>
+  </si>
+  <si>
+    <t>In the first blog post, I explained why we're building LLM agents for offensive security: the global shortage of pen-testers is large, growing, and unlikely to close on its own. In the second post, I showed how the field has moved from single-host attacks to full enterprise-network compromises. I ended that post with an uncomfortable pair of questions: if full automation does become feasible, what does it mean for the balance between attackers and defenders, and what does it mean for the security workforce?
+Those questions are getting harder every day.</t>
+  </si>
+  <si>
+    <t>In the first blog post, I explained why we're building LLM agents for offensive security: the global shortage of pen-testers is large, growing, and unlikely to close on its own. In the second post, I showed how the field has moved from single-host attacks to full enterprise-network compromises. I ended that post with an uncomfortable pair of questions: if full automation does become feasible, what does it mean for the balance between attackers and defenders, and what does it mean for the security workforce?
+Those questions are getting harder every day.
+The Capability Threshold
+A year ago, prototypes like Cochise and Incalmo were interesting mostly as empirical evidence: LLMs could compromise some enterprise network users under some conditions. In spring 2026 the picture looks rather different.
+In our own experiments, a recent Cochise build using Gemini-3-Flash (Preview) reliably achieves domain dominance on 1-2 of the three enterprise domains in our GOAD testbed while costing less than two Euros. In April 2026, Anthropic unveiled Claude Mythos Preview, a model specialized for long-running coding and cybersecurity work. The UK AI Security Institute reports that Mythos Preview became the first model to complete a 32-step enterprise-network attack simulation, and Anthropic itself used Mythos Preview to find thousands of zero-day vulnerabilities across every major operating system and browser.
+No single result is world-ending. But the question of "Can LLMs Hack Enterprise Networks" has been answered. They can. The interesting questions are now downstream.
+The Attacker-Defender Balance
+The obvious fear is that all of this benefits attackers more than defenders.
+Attackers only need to succeed once, on one path; defenders have to cover every path, every time. Attacker workflows (reconnaissance, lateral movement, exploit iteration) also map naturally onto what LLM agents are already good at: pattern-matching findings under uncertain conditions. Defense, in contrast, demands reliability and correctness in ways that current LLMs still struggle with. In addition, attacking is typically cheaper than defending, e.g., we recently analyzed LLM-powered attacks against LLM-powered bug-fixing systems: the attacker's costs were 0.001% of the defender's costs.
+I am cautiously positive in the long run. Better security testing will increase the overall security for everyone. In the short run, I think we should expect a genuinely uncomfortable transition period, in which offensive capability is growing faster than defensive capability can absorb.
+What Does This Mean for Pen-Testers?
+This is the question I find hardest, partly because the answer depends on what professional pen-testing actually is.
+The commodity end of pen-testing is in trouble. A lot of real-world engagements are, functionally, "run a checklist against a network, find the low-hanging fruit, write up a report." That is exactly the kind of work LLM agents are getting better at, but at cheaper costs compared to human pen-testers.
+The creative end is probably safer for now. Novel targets, unusual architectures, assumptions nobody has bothered to write down.. these still benefit enormously from a human who can ask strange questions and notice things that weren't in the training data. Good pen-testers have always been part researcher, and research is harder to automate than enumeration.
+But this creates a pipeline problem. Juniors learn the craft by doing the commodity work. If that work gets automated away, where does the next generation of senior pen-testers come from? This isn't a hypothetical worry; it is exactly the conversation happening in software engineering right now, and I don't think anyone has a convincing answer yet.
+My gut feeling is that the most useful near-term goal is augmentation rather than replacement. An LLM as a sparring partner, as an enumeration engine, as an on-demand expert for a tool you haven't touched in two years. This helps you learn, instead of preventing that by replacing you.
+Where Do We Go From Here?
+Defenders need to move quickly. Cybersecurity basics, such as patching, access control, logging, network segmentation, matter more, not less, in a world of AI-enabled attackers. Reducing attack surface becomes more important than before as it reduces the attacker's leverage. The AISI evaluation explicitly notes that Mythos Preview can only exploit systems with weak security posture. Which, unfortunately, is most of them.
+We need to take the workforce transition seriously. Not in a hand-wavy "AI will create new jobs" sense, but concretely: how does the pipeline from junior to senior pen-tester survive the automation of commodity work? Not asking the question is the worst option.
+None of this is particularly reassuring, and I'm aware this post has fewer answers than the previous two. The first two posts were about where we came from and how we got here. This one is about the part that is still being written, and I would rather not pretend I know how it ends.</t>
+  </si>
+  <si>
+    <t>24.04.2026</t>
+  </si>
+  <si>
+    <t>Federated Learning and privacy in practice</t>
+  </si>
+  <si>
+    <t>Federated Learning’s future depends not only on better algorithms, but on grounding its assumptions in reality.</t>
+  </si>
+  <si>
+    <t>Federated Learning (FL) is a promising approach to mitigating privacy risks in machine learning. In some domains, particularly under strict regulatory constraints such as medical research, it may be the only viable way to analyze data. By enabling decentralized collaboration, FL has already supported initiatives that would otherwise be infeasible due to data access restrictions (e.g., FeatureCloud, dAIbetes, Probe projects).
+However, translating FL into real-world, scalable applications remains challenging. As highlighted by Daly et al.[1], key limitations include the lack of verifiability of server-side computations and the difficulty of validating client-side behavior. This undermines the ability of users and auditors to assess whether privacy guarantees are actually upheld, and limits how much trust in service providers can be reduced.
+Bonawitz et al. [2] outline several core privacy principles for Federated Learning systems. First, systems should ensure transparency, auditability, and user control over data usage—clarifying what data is used, for which purposes, and how it is processed. Second, they emphasize data minimization, reducing exposure at every stage by sharing only necessary information, such as aggregated updates instead of raw data, and by employing secure aggregation and cryptographic techniques. Third, access to sensitive intermediate results should be strictly limited to prevent unintended leakage. Finally, any released outputs should provide formal anonymization guarantees, ensuring that model parameters or aggregate statistics do not reveal information about individual participants.
+Crucially, FL does not inherently guarantee privacy. Attacks such as membership inference, gradient leakage, and property inference remain possible. While techniques like differential privacy and secure aggregation mitigate these risks, they introduce trade-offs in model utility, computational cost, and system complexity. In practice, privacy becomes a tunable parameter rather than a strict guarantee.
+A key gap is the lack of context-aware risk assessment. Current evaluations focus on technical metrics (e.g., attack accuracy), but the real-world impact of privacy leakage depends on the domain, data sensitivity, and adversarial incentives.
+To address this, my next work will focus on conducting interviews with stakeholders and industry experts to better understand which privacy risks matter in practice, what trade-offs are acceptable, and how to align technical evaluations with real-world needs.
+Federated Learning’s future depends not only on better algorithms, but on grounding its assumptions in reality.
+[1] K. Daly, H. Eichner, P. Kairouz, H. B. McMahan, D. Ramage and Z. Xu, "Federated Learning in Practice: Reflections and Projections," 2024 IEEE 6th International Conference on Trust, Privacy and Security in Intelligent Systems, and Applications (TPS-ISA), Washington, DC, USA, 2024, pp. 148-156, doi: 10.1109/TPS-ISA62245.2024.00026.
+[2]  K. Bonawitz, P. Kairouz, B. McMahan, and D. Ramage. Federated learning and privacy: Building privacy- preserving systems for machine learning and data science on decentralized data. Queue, 19(5):87–114, 2021.</t>
+  </si>
+  <si>
+    <t>23.04.2026</t>
+  </si>
+  <si>
+    <t>Community Project</t>
+  </si>
+  <si>
+    <t>eIDAS Monitor</t>
+  </si>
+  <si>
+    <t>Wir, epicenter.works, Österreichs größter Datenschutzverein, entwickeln eine Transparenzplattform zum neuen EU-weiten eIDAS-Ökosystem,welches demnächst ID Austria ersetzt. Wir machen sichtbar
+welche Behörden und Firmen zu welchem Zweck welche personenbezogene Daten anfragen. Dieses Frühwarnsystem schützt gegen Missbrauch, stärkt Verbraucher:innenrechte und unterstützt NGOs und interessierte Nutzer:innen europaweit. Nur mit einem vertrauensvollen Ökosystem können digitale IDs erfolgreich sein.
+Weitere Infos zu unserem Konzept: 
+https://epicenter.works/fileadmin/medienspiegel/user_upload/eIDAS_Monitor-concept_note.pdf</t>
+  </si>
+  <si>
+    <t>21.04.2026</t>
+  </si>
+  <si>
+    <t>Whoidentifies.me:</t>
+  </si>
+  <si>
+    <t>Vom Konzept zum Prototypen</t>
+  </si>
+  <si>
+    <t>Als wir WhoIdentifies.Me erstmals vorgestellt haben, stand eine einfache, aber bislang unbeantwortete Frage im Zentrum: Wer greift im entstehenden eIDAS-Ökosystem eigentlich auf welche Daten zu? Mit dem inzwischen veröffentlichten Prototypen wird diese Frage ein Stück greifbarer.</t>
+  </si>
+  <si>
+    <t>Als wir WhoIdentifies.Me erstmals vorgestellt haben, stand eine einfache, aber bislang unbeantwortete Frage im Zentrum: Wer greift im entstehenden eIDAS-Ökosystem eigentlich auf welche Daten zu? Mit dem inzwischen veröffentlichten Prototypen wird diese Frage ein Stück greifbarer.
+Der Hintergrund des Projekts ist unverändert aktuell. Mit der Weiterentwicklung von eIDAS und der Einführung der European Digital Identity Wallet (der europäischen digitalen Brieftasche) entsteht eine Infrastruktur, die weit über klassische Online-Authentifizierung hinausgeht. Digitale Identität wird damit zu einem zentralen Baustein des digitalen Alltags in Europa. Staatlich bestätigte Attribute können in unterschiedlichsten Kontexten verwendet werden, von Behördenverfahren bis hin zu privaten Online-Diensten. Gerade weil diese Infrastruktur so breit eingesetzt werden soll, stellt sich umso dringlicher die Frage nach Transparenz. Während die technische und rechtliche Ausgestaltung intensiv diskutiert wird, bleibt oft unsichtbar, welche konkreten Datenflüsse im Alltag entstehen.
+Genau hier setzt WhoIdentifies.Me an. Die Grundidee, die auch in unserem Concept Note beschrieben ist, besteht darin, öffentlich verfügbare Informationen aus nationalen Registern und anderen Quellen zusammenzuführen und daraus ein verständliches Gesamtbild zu erzeugen. Der Prototyp macht diesen Ansatz erstmals erfahrbar. Er zeigt, wie sich ein bislang fragmentiertes System in einer gemeinsamen Oberfläche darstellen lassen wird und wie dadurch sichtbar wird, welche Firmen und staatlichen Stellen überhaupt Teil des eIDAS-Ökosystems sind.
+Besonders deutlich wird dabei, dass Transparenz nicht nur eine Frage des „Wer“, sondern auch des „Was“ ist. Entscheidend ist nicht allein, welche Organisationen digitale Identitätssysteme nutzen, sondern welche Daten sie in diesem Zusammenhang anfragen. Genau diese Perspektive eröffnet die Möglichkeit, Datenflüsse vergleichbar zu machen und über einzelne Anwendungsfälle hinaus zu denken. Erst dadurch entsteht eine Grundlage, auf der sich Muster erkennen und Entwicklungen beobachten lassen.
+Der Prototyp bleibt dabei bewusst auf dieser grundlegenden Ebene und versucht nicht, bereits alle möglichen Analysefunktionen vorwegzunehmen. Stattdessen macht er sichtbar, dass die notwendige Datengrundlage prinzipiell vorhanden ist und dass sie sich in eine Form bringen lässt, die sowohl für technische als auch für nicht-technische Zielgruppen zugänglich ist. Gerade weil eIDAS als europäische Infrastruktur konzipiert ist, liegt ein besonderer Fokus darauf, nationale Perspektiven zu überwinden und ein grenzüberschreitendes Bild zu ermöglichen.
+Damit deutet sich auch an, wohin sich das Projekt weiterentwickeln kann. Die im Concept Note beschriebene Vision geht über eine reine Darstellung hinaus und zielt auf ein Instrument ab, das Entwicklungen im System frühzeitig sichtbar macht. In einer Umgebung, in der sensible, staatlich bestätigte Daten in immer mehr Kontexten eingesetzt werden, entsteht zwangsläufig auch ein Bedarf an Beobachtung und kritischer Einordnung. Transparenz wird damit zu einer Voraussetzung für öffentliche Debatten und letztlich auch für wirksame Regulierung.
+Der aktuelle Prototyp ist in diesem Sinne kein Endpunkt, sondern ein erster, notwendiger Schritt. Er zeigt, dass Transparenz im eIDAS-Ökosystem nicht nur eine abstrakte Forderung ist, sondern technisch umsetzbar wird. Gleichzeitig macht er deutlich, dass es für eine informierte Auseinandersetzung mit digitaler Identität mehr braucht als regulatorische Texte und technische Spezifikationen. Es braucht Werkzeuge, die sichtbar machen, was tatsächlich passiert.
+Vor diesem Hintergrund laden wir herzlich zur Teilnahme an unserem Workshop ein, in dem wir den aktuellen Stand des Prototypen vorstellen und gemeinsam weiterentwickeln möchten. Die Workshops richten sich an NGOs, Forschende sowie alle, die sich für die praktische Nutzung und die Auswirkungen der europäischen digitalen Identitätsinfrastruktur interessieren. Ziel ist es, Feedback zu sammeln und die Entwicklung des geplanten Piloten aktiv mitzugestalten, der reale Daten aus Mitgliedstaaten integrieren soll und bis Ende 2026 fertiggestellt werden soll.
+Die online Workshops finden zu folgenden Terminen statt:
+14. April, 13:00-14:30 CET &amp; 
+20. April, 17:30-19:00 CET
+Die Teilnahme ist unkompliziert: Eine kurze Anmeldung per E-Mail an team@epicenter.works mit Angabe des gewünschten Termins genügt.
  </t>
   </si>
   <si>
-    <t>Open Source</t>
-[...66 lines deleted...]
-The paper was presented at IEEE Security and Privacy 2025: https://www.computer.org/csdl/proceedings-article/sp/2025/223600a045/21B7QxJBmzC 
+    <t>Whoidentifies.me</t>
+  </si>
+  <si>
+    <t>Transparenz für Europas digitale Identität</t>
+  </si>
+  <si>
+    <t>Nach den Plänen der EU soll Digitale Identität  zu einem zentralen Bestandteil unseres Lebens und unseres Online-Alltags  werden. Mit der eIDAS-Verordnung wird die bisherige ID Austria Teil eines neuen EU-weiten Systems, der European Digital Identity (EUDI) Wallet. Künftig sollen Bürger:innen ihre staatlich beglaubigte Identität und andere Eigenschaften europaweit einsetzen können: bei Behörden, Banken, Versicherungen, Arbeitgebern, Verkehrsunternehmen oder großen Online-Plattformen. dereIDAS MonitorWas dabei bislang fehlt, ist Transparenz: Wer fragt welche Daten ab, zu welchem Zweck und in welchem Ausmaß? Genau hier setzt unser neues Projekt an; mit der Entwicklung eines eIDAS-Monitors unter dem Namen WhoIdentifies.me.</t>
+  </si>
+  <si>
+    <t>Nach den Plänen der EU soll Digitale Identität zu einem zentralen Bestandteil unseres Lebens und unseres Online-Alltags werden. Mit der eIDAS-Verordnung wird die bisherige ID Austria Teil eines neuen EU-weiten Systems, der European Digital Identity (EUDI) Wallet. Künftig sollen Bürger:innen ihre staatlich beglaubigte Identität und andere Eigenschaften europaweit einsetzen können: bei Behörden, Banken, Versicherungen, Arbeitgebern, Verkehrsunternehmen oder großen Online-Plattformen. Was dabei bislang fehlt, ist Transparenz: Wer fragt welche Daten ab, zu welchem Zweck und in welchem Ausmaß? Genau hier setzt unser neues Projekt an; mit der Entwicklung eines eIDAS-Monitors unter dem Namen Whoidentifies.me.
+WhoIdentifies.me ist eine Open-Data-Transparenzplattform für digitale Identitäts-Wallets. Sie macht sichtbar, welche Unternehmen und staatlichen Stellen digitale Identitätssysteme nutzen, welche personenbezogenen Daten sie abfragen und wofür diese Daten verwendet werden. Grundlage dafür sind die öffentlich zugänglichen und gesetzlich vorgeschriebenen Schnittstellen der nationalen eIDAS-Register in allen EU-Mitgliedsstaaten. Diese bislang fragmentierten und schwer zugänglichen Informationen bereiten wir erstmals europaweit vergleichbar, verständlich und durchsuchbar auf. So entsteht ein Frühwarnsystem für digitale Grundrechte.
+Mit der Umstellung auf eIDAS werden Nutzer:innen nationaler ID Systeme wie der ID Austria künftig mit Datenanfragen aus dem gesamten EU-Binnenmarkt konfrontiert; häufig nach sensiblen, staatlich beglaubigten personenbezogenen Informationen. Da das eIDAS System in vielen Lebensbereichen von Gesundheit, Verkehr und Telekommunikation eingesetzt werden soll, steigen auch die Risiken von Missbrauch, Diskriminierung, Zweckentfremdung, dem Ausschluss vulnerabler Gruppen und die Gefahr der Diskriminierung von Menschen ohne Smartphone, Pass oder digitaler Identität. Whoidentifies.me schafft hier die notwendige Datenbasis, um problematische Entwicklungen frühzeitig zu erkennen und öffentlich zu diskutieren, bevor Schaden entsteht. Personalisierte Warnmeldungen erlauben der interessierten Öffentlichkeit Echtzeit-Informationen über relevante Entwicklungen im Ökosystem noch lange bevor Nutzer:innen mit Anfragen nach ihren persönlichen Informationen konfrontiert werden.
+Die Plattform richtet sich insbesondere an Konsument:innen- und Datenschutzorganisationen. Deren Arbeit soll durch den einfachen Zugang zu Echtzeitinformationen über das gesamte eIDAS Ökosystem künftig einfacher werden, um etwaige Missstände frühzeitig zu erkennen und zu beheben. Auch NGOs, die sich für vulnerable Gruppen wie Senior:innen, Menschen mit Behinderung oder Migrant:innen einsetzen, erhalten einen entscheidenden Informationsvorteil, um relevante Anwendungsfälle frühzeitig zu erkennen und darauf zu reagieren. Gleichzeitig profitieren Wissenschaft und Öffentlichkeit erstmals von einem vollständigen, europaweiten Überblick über das eIDAS-Ökosystem. Auch Unternehmen gewinnen durch ein transparentes und vertrauenswürdiges Umfeld, ohne Missbrauch und Diskriminierung.
+Whoidentifies.me wird als freie Software entwickelt. Der gesamte Quellcode sowie alle gesammelten Daten stehen offen zur Verfügung und können auch dezentral genutzt werden. Die Anforderungen für die Plattform wurden gemeinsam mit betroffenen NGOs und Wissenschaftler:innen verschiedener Sektoren erstellt und werden über die 1,5 jährige Projektlaufzeit kontinuierlich weiterentwickelt.
+Hinter dem Projekt steht epicenter.works, ein gemeinnütziger Verein, der sich seit über 15 Jahren für den Schutz von Grund- und Freiheitsrechten im digitalen Raum einsetzt. Seit 2017 arbeiten wir intensiv an digitalen Identitätssystemen auf europäischer Ebene und bringen unser rechtliches wie technisches Fachwissen in Gesetzgebungs- und Standardisierungsprozesse ein.
+Digitale Identität wird unsere Internetnutzung nachhaltig verändern. Ob dieses System letztlich Vertrauen und stärkere Selbstbestimmung schafft oder Über-Identifizierung, Kontrolle und Diskriminierung verstärken wird, hängt entscheidend von einer transparenten und grundrechtsbasierten Umsetzung ab. Mit Whoidentifies.me wollen wir dafür sorgen, dass zumindest alle faktenbasiert den Einfluss des Systems auf die Gesellschaft diskutieren können.</t>
+  </si>
+  <si>
+    <t>digital identity, Transparency, Data Protection</t>
+  </si>
+  <si>
+    <t>Data Fingerprinting</t>
+  </si>
+  <si>
+    <t>NCorr-FP: A Neighbourhood-based Correlation-preserving Fingerprinting Scheme for Intellectual Property Protection of Structured Data</t>
+  </si>
+  <si>
+    <t>Ensuring data ownership and traceability of unauthorised redistribution are central to safeguarding intellectual property in shared data environments. Data fingerprinting addresses these challenges by embedding recipient-specific marks into the data, typically via content modifications.
+Our proposed NCorr-FP, a Neighbourhood-based Correlation-preserving Fingerprinting system for structured tabular data, extends the state-of-the-art by preserving statistical fidelity of data while achieving highly robust fingerprints.</t>
+  </si>
+  <si>
+    <t>Why Data Fingerprinting Matters
+When organisations share datasets, whether for research, collaboration, or machine learning, one critical question arises: what happens if the data leaks?
+Unlike traditional digital media, structured datasets (tables with rows and columns) are particularly difficult to protect. Once shared, copies can be redistributed, modified, or combined with others, often without any trace of their origin.
+This is where data fingerprinting comes in. Instead of restricting access, fingerprinting embeds subtle, recipient-specific marks directly into the data. If a leak occurs, these marks can be extracted to identify the responsible party.
+However, designing a practical fingerprinting system is not trivial. It must satisfy several competing requirements:
+	Effectiveness – reliably identify the data recipient
+	Fidelity – preserve the statistical properties of the data
+	Utility – keep the data usable for downstream tasks
+	Robustness – withstand attacks and modifications
+	Blind detection – work without access to the original dataset
+Balancing all of these simultaneously has been a long-standing challenge in the field.
+The Core Idea Behind NCorr-FP
+NCorr-FP (Neighbourhood-based Correlation-preserving Fingerprinting) introduces a key shift in how fingerprints are embedded.
+Instead of modifying data values randomly or globally, it operates locally and context-aware: It uses similar records (neighbourhoods) and attribute correlations to decide how to modify values.
+Imagine modifying a person's income in a dataset. A naive method might slightly tweak the value randomly. But this could break relationships with other attributes like age or education. NCorr-FP instead:
+	Finds similar records (same context)
+	Looks at plausible alternative values
+	Chooses a replacement that fits naturally into the data distribution
+This makes the fingerprint statistically invisible, hard to remove and consistent with real-world data patterns.
+How Fingerprints Are Embedded
+At a high level, embedding works in three steps:
+1. Pseudo-random selection: Only selected records and attributes are modified using a secret key.
+2. Neighbourhood construction: For each selected value, similar records are identified based on correlated attributes.
+3. Density-based encoding: Candidate values are split into high-density (common) values low-density (rare) values. A fingerprint bit determines where to sample from:
+	bit = 1 → common values
+	bit = 0 → rare values
+This creates a binary encoding hidden in the data distribution itself.
+Blind detection
+One of the strongest properties of NCorr-FP is blind detection. This means that the original dataset is not needed to recover the fingerprint.
+Instead, the algorithm:
+	Reconstructs neighbourhoods from the fingerprinted data
+	Recomputes density regions
+	Infers whether a value belongs to a high- or low-density region
+	Recovers bits via majority voting
+Even if parts of the dataset are modified or deleted, enough redundant signals remain to recover the fingerprint.
+Evaluation of NCorr-FP
+High fidelity: Changes follow real data distributions, preserving statistics and correlations.
+Robustness: Fingerprints remain detectable even after large data deletions or modifications, attribute removal or adaptive attacks:
+Utility preservation: Machine learning performance is largely unaffected.
+Mixed data support: Works with both numerical and categorical attributes.
+Key Takeaways &amp; Outlook
+NCorr-FP represents a significant step forward in data fingerprinting:
+	It embeds fingerprints in a statistically natural way
+	It preserves data quality and usability
+	It achieves strong robustness against attacks
+	It enables blind and reliable detection
+Most importantly, it demonstrates that data protection and data utility do not have to be a trade-off.
+The full paper is currently under review and available as a preprint.</t>
+  </si>
+  <si>
+    <t>20.04.2026</t>
+  </si>
+  <si>
+    <t>computor</t>
+  </si>
+  <si>
+    <t>your computing tutor</t>
+  </si>
+  <si>
+    <t>**computor** ist eine offene Lernplattform, mit der Studierende Programmieren für Data Science in einer echten Entwicklungsumgebung lernen – unterstützt von einer didaktisch gesteuerten KI.</t>
+  </si>
+  <si>
+    <t>In vielen Programmier-Lehrveranstaltungen ist KI längst Alltag: Studierende kopieren Lösungen aus ChatGPT &amp; Co., ohne wirklich zu verstehen, was passiert. Klassische Übungsplattformen und Auto-Grader wurden aber für die „Vor‑KI‑Zeit“ gebaut – sie erkennen nicht, ob Lernende selbst denken oder nur Antworten einfügen.
+Am Institut für Theoretische Physik und Computational Physics der TU Graz wurde in den letzten 20 Jahren mit **MatlabTutor** bereits ein bewährtes System für automatisiertes Testen von Programmieraufgaben aufgebaut. Jetzt ist der nächste Schritt fällig: eine moderne, **AI‑native** Plattform, die Lernen mit KI ermöglicht, ohne die didaktische Kontrolle zu verlieren.
+# Ziele des Projekts
+- Eine **browserbasierte computor-Plattform** aufbauen, die komplett ohne lokale Installation funktioniert.  
+- Eine **KI-Coding‑Assistenz** entwickeln, die Lernende mit Hinweisen unterstützt, statt fertige Lösungen zu liefern.  
+- Eine **KI‑Review‑Komponente** bereitstellen, die Code, numerische Ergebnisse und insbesondere **Plots/Visualisierungen** automatisiert beurteilen kann.  
+- Ein **Teacher‑Dashboard** entwickeln, das Fortschritt, typische Fehler und Auffälligkeiten sichtbar macht.  
+- Alle Komponenten als **Open-Source-Software** und ausgewählte Kurse als **Open Educational Resources** veröffentlichen.
+# Vorgehensweise
+- ** Aufbau auf vorhandener Praxis:**  
+  Weiterentwicklung der bestehenden MatlabTutor‑Workflows mit aktuell ca. 60 Studierenden im Alphatest.
+- **Browser statt Installation:**  
+  Einsatz von VS Code im Browser (z.B. via code‑server/Coder, Docker‑Container), um Kurse ohne Installationshürden zugänglich zu machen.
+- **Didaktische KI-Assistenz:**  
+  Integration von offenen Sprachmodellen (open weight models), die kontextsensitiv helfen, aber bewusst keine fertigen Musterlösungen produzieren.
+- **Automatisches Review &amp; Plot-Evaluation:**  
+  Kombination aus klassischen Tests und KI‑gestützter Auswertung von Code, numerischen Ergebnissen und Visualisierungen.
+- **Datengetriebene Didaktik:**  
+  Auswertung von Lernpfaden (Versuche, Fehlermeldungen, Zeitverläufe), um Lehrende bei der Betreuung großer Gruppen zu unterstützen.
+# Ergebnisse &amp; Open Source
+Geplante Haupt-Ergebnisse des netidee-Projekts:
+- **VS Code Extension – AI Code Assistant**  
+  Kontextsensitiver Tutor, der auf Aufgaben und Kursniveau abgestimmt Hinweise gibt.
+- **VS Code Extension – Review/Feedback AI**  
+  Automatisierte Bewertung von Code, numerischen Ergebnissen und Plots, inkl. didaktisch sinnvollem Feedback.
+- **computor Framework &amp; Browser-Plattform**  
+  Modularer Kern, der Aufgaben, Tests, KI‑Assistenz und Auswertung verbindet und sowohl lokal als auch in der Cloud betrieben werden kann.
+- **Teacher Dashboard**  
+  Weboberfläche für Lehrende mit Überblick über Fortschritt, typische Fehler und mögliche Problemfälle.
+- **Beispielkurse auf computor.at**  
+  Offene Kurse („Data Science mit Python“ u.ä.) als Demonstration und Einstieg, veröffentlicht als Open Educational Resources.
+# Zielgruppen &amp; Nutzen
+- **Universitäten, FHs und HTLs**  
+  - Skalierbare Betreuung großer Programmier-Lehrveranstaltungen  
+  - Besserer Umgang mit KI im Studium (nicht verbieten, sondern didaktisch integrieren)  
+  - Datensouveränität durch self‑hosting und offene Lizenzen
+- **Unternehmen &amp; Weiterbildung**  
+  - Praxisnahe Data‑Science-Schulungen mit eigener Tool‑Chain  
+  - Möglichkeit, interne Kurse und Assessments auf computor aufzubauen
+- **Open‑Source‑Community &amp; interessierte Lernende**  
+  - Moderne, offen entwickelte Lernplattform  
+  - Möglichkeit, eigene Aufgaben, Tests und Kurse beizusteuern
+# Einordnung im netidee-Kontext
+computor wird im Rahmen von netidee Call 20 von der Internet Stiftung gefördert. Das Projekt trägt zur netidee‑Vision bei, die Internetnutzung in Österreich zu fördern, indem:
+- **AI‑Kompetenzen** im Programmierunterricht gestärkt werden,  
+- **offene Infrastruktur** für digitale Lehre bereitgestellt wird und  
+- **Open Source &amp; OER** als Standard für moderne Lehr‑ und Lernmaterialien etabliert werden.</t>
+  </si>
+  <si>
+    <t>B2B, B2C</t>
+  </si>
+  <si>
+    <t>AI | KI, Javascript, Python</t>
+  </si>
+  <si>
+    <t>Artificial Intelligence, Education |Bildung |Lernen, Programmieren</t>
+  </si>
+  <si>
+    <t>Technische Universität Graz</t>
+  </si>
+  <si>
+    <t>Visual Studio Code, Coder, Docker</t>
+  </si>
+  <si>
+    <t>Erwachsene, Jugendliche, Student:innen</t>
+  </si>
+  <si>
+    <t>Zwischenbericht</t>
+  </si>
+  <si>
+    <t>Luna: Die AI-Assistenz in computor</t>
+  </si>
+  <si>
+    <t>Ein Blick unter die Haube von Lunas Nachrichtensystem, Kontextaufbau und Logik.</t>
+  </si>
+  <si>
+    <t>In computor beantwortet die AI-Assistenz Luna studentische Fragen direkt im selben Nachrichtensystem wie menschliche Tutor:innen. Dieser Beitrag beschreibt, wie Luna technisch aufgebaut ist, welchen Kontext sie beim Antworten sieht, warum sie keine fertigen Lösungen liefern darf und wie die automatische Bewertung von Abgaben abläuft.</t>
+  </si>
+  <si>
+    <t>Studierende arbeiten in computor innerhalb einer VS Code Extension. Links im Aufgabenbaum sind Kurse, Einheiten und Aufgaben aufgelistet. Zu jeder Aufgabe gehören eine README-Vorschau mit der Angabe, die zu bearbeitenden Dateien, automatische Tests und ein Nachrichtenbereich. Über ein Kontextmenü können Studierende außerdem ihre Bewertung und Testergebnisse einsehen. Diese Oberfläche ist der Ort, an dem auch Luna ins Spiel kommt.
+Luna ist kein eigenständiger Chatbot und kein separates Fenster. Sie nutzt dasselbe Nachrichtensystem, das auch für die Kommunikation zwischen Studierenden und menschlichen Tutor:innen gebaut wurde. Wenn ein Studierender in einem Aufgaben-Thread eine Nachricht mit dem Tag #ai schickt, wird Luna aktiv. Der TriggerChecker sucht genau nach diesen Markierungen. Ihre Antwort erscheint im selben Thread, markiert mit #ai. Für Studierende sieht das aus wie eine normale Antwort in einer laufenden Konversation. Ob ein Mensch oder Luna antwortet, ändert nichts an der Datenstruktur dahinter.
+Bevor Luna eine Antwort formuliert, baut der ContextBuilder den Kontext zusammen, den das Sprachmodell sieht. Dieser Kontext umfasst die aktuelle Nachricht und die bisherige Thread-Historie, Informationen zur Aufgabe und zum Kurs, den aktuellen Code im Repository der studierenden Person, falls vorhanden das letzte eingereichte Abgabeartefakt, die Testergebnisse der letzten Ausführung, den bisherigen Fortschritt und die Abgabehistorie sowie eine optionale Referenzlösung zum Vergleich. Der ContextBuilder entscheidet dabei anhand der verfügbaren Daten, welche Bestandteile tatsächlich eingebunden werden. Wenn etwa noch keine Abgabe existiert, fehlt dieser Teil im Kontext.
+Auf Basis dieses Kontexts arbeitet Luna mit einem Tutor-Prompt, der klare Grenzen setzt. Luna darf keine vollständigen Lösungen ausgeben, keinen korrigierten Abgabecode liefern und keine Schritt-für-Schritt-Anleitungen formulieren, die direkt zum fertigen Ergebnis führen. Stattdessen soll sie Denkstöße geben, auf Fehlerquellen hinweisen und Konzepte erklären. Das Ziel ist nicht, Arbeit abzunehmen, sondern die nächste sinnvolle Frage oder den nächsten Prüfschritt sichtbar zu machen.
+Damit diese Einschränkungen nicht durch geschickt formulierte Anfragen umgangen werden, gibt es eine zweistufige Sicherheitsprüfung. In der ersten Stufe wird erkannt, ob eine Nachricht versucht, Luna zu einer unzulässigen Antwort zu bewegen. In der zweiten Stufe wird dieser Verdacht bestätigt oder verworfen. Die beiden Stufen sind so abgestimmt, dass normale studentische Fragen nicht fälschlich blockiert werden. Eine zu aggressive Filterung würde Luna im Alltag unbrauchbar machen, deshalb ist diese Schwelle bewusst zurückhaltend gesetzt.
+Die gesamte KI-Kommunikation läuft über eine Provider-Schicht, die das OpenAI-kompatible API-Format spricht. Dadurch kann computor mit verschiedenen Backends arbeiten, etwa mit OpenAI direkt, mit LM Studio, mit Ollama oder mit ähnlichen Diensten. Für den lokalen Betrieb auf Apple-Silicon-Hardware kann zusätzlich vllm-mlx oder ein eigener Fork davon als Backend verwendet werden. Das ist die Inferenzschicht darunter, nicht der eigentliche Tutor-Workflow. Durch diese Trennung bleibt die Backend-Wahl konfigurierbar, ohne dass Trigger, Kontextaufbau oder Bewertungslogik neu gebaut werden müssen.
  </t>
   </si>
   <si>
-    <t>27.02.2026</t>
-[...160 lines deleted...]
-    <t>30.01.2026</t>
+    <t>Künstliche Intelligenz, VS Code, Open Source</t>
+  </si>
+  <si>
+    <t>17.04.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -761,65 +790,65 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="106.117" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="195.667" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="18" max="18" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="861.075" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="1145.435" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="434.037" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="25" max="25" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -914,495 +943,491 @@
       <c r="N2"/>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
-        <v>7723</v>
+        <v>7905</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>35</v>
       </c>
       <c r="N3"/>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3" t="s">
         <v>38</v>
       </c>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
-        <v>7820</v>
+        <v>7733</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>41</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N4"/>
       <c r="O4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5">
-        <v>7761</v>
+        <v>7832</v>
       </c>
       <c r="C5" t="s">
         <v>40</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>45</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
         <v>46</v>
       </c>
       <c r="N5"/>
       <c r="O5" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6">
-        <v>7977</v>
+        <v>7909</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>50</v>
       </c>
       <c r="L6"/>
-      <c r="M6" t="s">
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6" t="s">
         <v>51</v>
       </c>
-      <c r="N6"/>
-[...6 lines deleted...]
-      <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7">
-        <v>7730</v>
+        <v>7909</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="N7"/>
       <c r="O7" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="P7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8">
-        <v>7905</v>
+        <v>7909</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="L8"/>
-      <c r="M8"/>
+      <c r="M8" t="s">
+        <v>58</v>
+      </c>
       <c r="N8"/>
       <c r="O8" t="s">
-        <v>63</v>
-[...7 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="P8" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
       <c r="S8"/>
-      <c r="T8" t="s">
-[...14 lines deleted...]
-      <c r="Y8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8" t="s">
+        <v>61</v>
+      </c>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9">
-        <v>7905</v>
+        <v>7859</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="P9" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10">
-        <v>7940</v>
+        <v>8012</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10"/>
+      <c r="O10" t="s">
+        <v>69</v>
+      </c>
+      <c r="P10"/>
+      <c r="Q10" t="s">
+        <v>70</v>
+      </c>
+      <c r="R10" t="s">
+        <v>71</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10" t="s">
+        <v>72</v>
+      </c>
+      <c r="U10" t="s">
+        <v>73</v>
+      </c>
+      <c r="V10" t="s">
+        <v>74</v>
+      </c>
+      <c r="W10" t="s">
+        <v>75</v>
+      </c>
+      <c r="X10" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y10"/>
+      <c r="Z10" t="s">
         <v>77</v>
       </c>
-      <c r="N10" t="s">
-[...17 lines deleted...]
-      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
-        <v>8039</v>
+        <v>8012</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="N11"/>
       <c r="O11" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="P11" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11"/>
+      <c r="Y11" t="s">
+        <v>82</v>
+      </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">