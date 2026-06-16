--- v4 (2026-04-28)
+++ v5 (2026-06-16)
@@ -117,358 +117,427 @@
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
-    <t>Drone Link Projekt Update</t>
-[...80 lines deleted...]
-    <t>23.04.2026</t>
+    <t>DroneLink Link Planner</t>
+  </si>
+  <si>
+    <t>Präzise Planung und Analyse von 60-GHz-Funkstrecken mit hochauflösenden Geländedaten</t>
+  </si>
+  <si>
+    <t>Der DroneLink Link Planner ist eine Webanwendung zur Planung, Analyse und Optimierung von Richtfunkverbindungen. Mithilfe hochpräziser österreichischer Höhen- und Oberflächendaten können Sichtverbindungen, Fresnel-Zonen sowie potenzielle Hindernisse entlang einer Funkstrecke bewertet werden. Die interaktive Kartenansicht, automatische Antennenhöhenplanung und Offline-Fähigkeit unterstützen eine schnelle und zuverlässige Planung. Insbesondere für den Einsatz in kritischen Infrastrukturen und Krisenszenarien.</t>
+  </si>
+  <si>
+    <t>Ein wichtiger Baustein für DroneLink ist unser neuer Radio Link Planner: eine Webanwendung, mit der sich Funkstrecken auf einer Karte platzieren, analysieren und optimieren lassen.
+Der Fokus liegt dabei auf 60-GHz-Links über Distanzen bis ca. 2 km. Diese Verbindungen ermöglichen hohe Datenraten, sind aber sehr empfindlich: Freie Sichtverbindung, Gelände, Gebäude, Bewuchs und Antennenhöhe spielen eine große Rolle. Schon ein kleines Hindernis im Funkpfad kann die Datenrate deutlich reduzieren oder den Link instabil machen.
+Warum ein eigener Link Planner?
+Für DroneLink brauchen wir ein Tool, das schnell, interaktiv und auch offline funktioniert. Gerade im Krisenfall möchten wir nicht von externen Diensten abhängig sein. Deshalb kann der Link Planner benötigte Höhendaten lokal zwischenspeichern und wiederverwenden.
+Ein Alleinstellungsmerkmal ist die Nutzung hochpräziser österreichischer Höhendaten mit 1 m Auflösung. Damit lassen sich Funkstrecken deutlich genauer beurteilen als mit groben globalen Höhenmodellen.
+Der Planner nutzt dabei Datensätze der Geosphere Austria:
+	DTM/DGM für das Gelände
+	DSM/DOM für Oberfläche, Gebäude und Bewuchs
+So können sowohl Geländeprofile als auch mögliche Hindernisse entlang der Funkstrecke berücksichtigt werden.
+Planung direkt auf der Karte
+Im Frontend werden zwei Antennenpunkte, TX und RX, direkt auf einer Karte gesetzt und verschoben. Dabei zeigt eine 2D-Seitenansicht das Höhenprofil des Links: Gelände, Oberfläche, Sichtlinie und Fresnel-Freihaltung. Dadurch wird schnell sichtbar, ob ein Link frei genug ist oder ob ein Hindernis kritisch wird
+Automatische Antennenhöhenplanung
+Ein weiteres Feature ist die semi-automatische Höhenplanung. Eine Seite der Verbindung kann fixiert werden, zum Beispiel TX mit 20 m Antennenhöhe. Der Link Planner berechnet dann automatisch, welche Höhe auf der anderen Seite notwendig ist, um ausreichend Freiraum inklusive Fresnel-Zone zu erreichen.
+Das spart viel Ausprobieren und hilft besonders bei der Standortsuche: Man sieht rasch, ob ein Link mit realistischen Antennenhöhen machbar ist.
+Schnell und offen weiterentwickelbar
+Damit die Anwendung interaktiv bleibt, liest das Backend Rasterdaten blockweise, verarbeitet Profilpunkte gesammelt und speichert berechnete Profile zwischen. Änderungen an der Antennenhöhe können dadurch sehr schnell neu berechnet werden.
+Der Link Planner ist modular aufgebaut: Python-Backend, Svelte-Frontend und eine API mit OpenAPI-Dokumentation. Langfristig soll das Werkzeug als Open-Source-Komponente weiterentwickelt werden - nachvollziehbar, erweiterbar und für andere Funkplanungsanwendungen wiederverwendbar.</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>Community Project</t>
   </si>
   <si>
     <t>eIDAS Monitor</t>
   </si>
   <si>
     <t>Wir, epicenter.works, Österreichs größter Datenschutzverein, entwickeln eine Transparenzplattform zum neuen EU-weiten eIDAS-Ökosystem,welches demnächst ID Austria ersetzt. Wir machen sichtbar
 welche Behörden und Firmen zu welchem Zweck welche personenbezogene Daten anfragen. Dieses Frühwarnsystem schützt gegen Missbrauch, stärkt Verbraucher:innenrechte und unterstützt NGOs und interessierte Nutzer:innen europaweit. Nur mit einem vertrauensvollen Ökosystem können digitale IDs erfolgreich sein.
 Weitere Infos zu unserem Konzept: 
 https://epicenter.works/fileadmin/medienspiegel/user_upload/eIDAS_Monitor-concept_note.pdf</t>
   </si>
   <si>
-    <t>21.04.2026</t>
-[...22 lines deleted...]
-Die Teilnahme ist unkompliziert: Eine kurze Anmeldung per E-Mail an team@epicenter.works mit Angabe des gewünschten Termins genügt.
+    <t>Zwischenbericht</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>somes 1.0, nächste Schritte, Award und Projektpräsentation</t>
+  </si>
+  <si>
+    <t>somes 1.0 ist veröffentlicht, jetzt folgen EU-Erweiterung, neue KI-Funktionen und mehr öffentliche Beteiligung.</t>
+  </si>
+  <si>
+    <t>Mit somes 1.0 haben wir einen stabilen Funktionsumfang erreicht und arbeiten nun an den nächsten Schritten: mehr Partizipationsmöglichkeiten, zusätzliche KI-Funktionen und die schrittweise Einbindung von Daten aus dem EU-Parlament. Außerdem konnten wir somes zuletzt beim ADV DX Award und vor Bundesminister Hanke präsentieren.</t>
+  </si>
+  <si>
+    <t>somes 1.0, nächste Schritte, Award und Projektpräsentation
+Vor gut einem Monat haben wir eine neue somes-Version veröffentlicht, aber nicht nur irgendeine, sondern offiziell die 1.0. Wir sind der Meinung, dass wir nun einen stabilen Funktionsumfang umsetzen konnten, der sukzessive für weitere Skalierungsbestrebungen dient. Demnach geht es jetzt an die EU-Erweiterung, zusätzliche KI- und Partizipationsfunktionen.
+Denn aktuell ist somes zwar ein nützliches Tool mit einer Übersicht von vielen Aktivitäten und Analysen aus dem Nationalrat inklusive Benachrichtigungsfunktionen, allerdings möchten wir im Zuge unseres Projekts auch einen verstärkten öffentlichen Austausch mit unseren Nationalratsabgeordneten anstoßen. Dabei orientieren wir uns u. a. an dem Abgeordnetenfragesystem von abgeordnetenwatch.de und dem FragDenStaat-Ökosystem. Zukünftig sollen alle registrierten Nutzer öffentliche Fragen an Abgeordnete richten können. Fragen werden anschließend standardmäßig per E-Mail an die von dem jeweiligen Abgeordneten hinterlegte Adresse verschickt. Wird auf diese E-Mail geantwortet, wird die jeweilige Antwort auch veröffentlicht. Da nicht jeder Abgeordnete konkrete Kontaktinformationen zur Verfügung stellt, planen wir auch eine Beantwortung durch Abgeordnete auf somes selbst.
+Anschließend sollen Nutzer auch die Möglichkeit bekommen, Anträge und Entwürfe einfach zu bewerten. Umgesetzt werden soll das mit einem Stimmungsbarometer, welches visualisieren soll, ob die Nutzerbasis eher für oder eher gegen einen Eintrag ist. Konkrete Stellungnahmen zu Entwürfen sollen weiterhin auf der Parlamentswebsite stattfinden. Auch eine kurze Übersicht der aktuellen Volksbegehren soll auf der Neuigkeitenseite protokolliert werden.
+Stück für Stück sollen auch ein Großteil der Abstimmungen und Abgeordnetenprofile aus dem EU-Parlament direkt in somes hineinfließen. Dazu werden wir die offizielle EU-Parlament-API verwenden und so gut wie möglich auf unser aktuelles Datenbankschema replizieren. Zusammenfassungen, jedenfalls für EU-Anträge, werden zukünftig auch in mehreren Sprachen verfügbar sein.
+Dazu kommen dann noch die weiteren KI-Funktionen. Wir möchten z. B. ersichtlich machen,
+welche Stellen ein Redner in dem vorliegenden Antrag referenziert, oder ob überhaupt,
+parlamentarische Anfragen und Antworten zwingend in ein maschinenlesbares Format überführen und niederschwellig darstellen
+und geankerte Rednerprofilanalysen durchführen.
+ADV DX Award
+Wir haben unser Projekt beim ADV DX Award eingereicht und konnten uns nach einem 2-minütigen Pitch in der Talent-Kategorie durchsetzen. Im Anschluss durften wir unser Projekt detaillierter präsentieren und konnten 1.000 € + eine sehr stylische Trophäe mit nach Hause nehmen.
+BWKI
+Vor netidee-Projektbeginn haben wir den bestehenden KI-Teil beim Bundeswettbewerb für KI eingereicht und haben es damit ins Finale geschafft. Im Mai wurden diverse Projekte dann zu einer Veranstaltung ("Next Generation AI") des Bundesministeriums für Innovation, Mobilität, … eingeladen; auch Minister Hanke war anwesend. Dort konnte das Konzept von somes mit einem 3-minütigen Pitch kurz rübergebracht werden und die Funktionen von somes gleich beispielhaft am Minister erprobt werden.</t>
+  </si>
+  <si>
+    <t>Award, somes, Politik, Partizipation, Transparency</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>Stipendium Call #20</t>
+  </si>
+  <si>
+    <t>Best Paper Award @ Workshop on Agent Skills</t>
+  </si>
+  <si>
+    <t>Context Matters: Repository-Aware Security Analysis of the Agent Skill Ecosystem</t>
+  </si>
+  <si>
+    <t>We analyzed 238,180 AI agent skills from marketplaces and GitHub and show that repository context can reduce false positives in security scanning. Further, we showed supply chain risks in two marketplaces.</t>
+  </si>
+  <si>
+    <t>Our paper Context Matters: Repository-Aware Security Analysis of the Agent Skill Ecosystem, from Florian Holzbauer, David Schmidt, Gabriel K. Gegenhuber, Sebastian Schrittwieser, and Johanna Ullrich received the best paper award at the first Workshop on Agent Skills co-located with the ACM Conference on AI and Agentic Systems.
+The functionality of AI agents such as Claude Code and OpenClaw is increasingly extended through so-called agent skills. These skills are distributed through dedicated marketplaces and GitHub repositories, forming a new software ecosystem that is similar to early app stores and package managers.
+However, this new ecosystem also introduces security risks. Skills combine natural-language descriptions with executable logic, meaning that an agent may decide autonomously when to invoke code provided by third parties. After initial reports about malicious skills, marketplaces started to integrate scanners to report whether they appear benign or malicious. However, current scanners often classify a very large fraction of skills as suspicious, with reported maliciousness rates of up to 46.8%.
+In this work, we systematically analyzed the security of the emerging agent skill ecosystem. We collected 238,180 unique skills from three major distribution platforms and GitHub. We noticed that security scanners evaluate skills often in isolation, even though in two (out of three) marketplaces they are embedded in larger GitHub projects. A skill that looks suspicious on its own may be completely expected in the context of a security tool, developer utility, or automation framework. To address this, we developed a repository-aware analysis approach that compares scanner-flagged skills with their surrounding project documentation, codebase, and repository metadata.
+Our results show that context matters. Among 2,887 scanner-flagged skill and repository combinations that we evaluated with repository context, only 15 remained suspicious. This corresponds to 0.52%. In other words, many scanner alerts appear to be false positives caused by analyzing the skill without understanding the project it belongs to.
+We further observed that existing scanners often disagree. On a common set of Skills.sh skills, most skills flagged by at least one scanner were flagged by only a single tool, while only 33 skills were flagged by all five evaluated scanners. This highlights that scanner outputs should be interpreted as risk signals rather than definitive labels.
+At the same time, we also show that the marketplaces are free of risks. We found functional credentials embedded in published skills, including API tokens and database credentials. We also identified repository hijacking risks affecting 121 skills. These risks arise if an abandoned repository namespace on GitHub can be re-registered, an attacker may be able to take over a skill reference that users trust.
+Link to the paper: 
+https://openreview.net/attachment?id=4EmqWDqM4H&amp;name=pdf
+Link to the artifact:
+https://github.com/holzsec/repository-context-agentskills
  </t>
   </si>
   <si>
-    <t>Whoidentifies.me</t>
-[...176 lines deleted...]
-Die gesamte KI-Kommunikation läuft über eine Provider-Schicht, die das OpenAI-kompatible API-Format spricht. Dadurch kann computor mit verschiedenen Backends arbeiten, etwa mit OpenAI direkt, mit LM Studio, mit Ollama oder mit ähnlichen Diensten. Für den lokalen Betrieb auf Apple-Silicon-Hardware kann zusätzlich vllm-mlx oder ein eigener Fork davon als Backend verwendet werden. Das ist die Inferenzschicht darunter, nicht der eigentliche Tutor-Workflow. Durch diese Trennung bleibt die Backend-Wahl konfigurierbar, ohne dass Trigger, Kontextaufbau oder Bewertungslogik neu gebaut werden müssen.
+    <t>31.05.2026</t>
+  </si>
+  <si>
+    <t>Warum sokratisches Prompting eine Architektur braucht</t>
+  </si>
+  <si>
+    <t>Sokratisches</t>
+  </si>
+  <si>
+    <t>"Stelle nur Fragen. Verrate nichts." Solche Prompts klingen pädagogisch, lösen das Problem aber nicht. Qriouso baut deshalb nicht den perfekten Tutor-Prompt sondern das Agentic-Framework, um diese sokratische Lernumgebung zu erschaffen.</t>
+  </si>
+  <si>
+    <t>Ein sokratischer Prompt allein macht aus einer KI noch keinen guten Tutor. Qriouso zeigt, warum verantwortbare Lern-KI eine Architektur braucht: Agent Graph, Reveal Policy, Hint-Stufen und Non-Spoiling-Prüfung statt nur netter Rückfragen.</t>
+  </si>
+  <si>
+    <t>Warum sokratisches Prompting eine Architektur braucht
+Das Versprechen — und das Missverständnis
+Viele KI-Demos im Bildungsbereich beginnen mit einem einfachen Versprechen: Die KI soll nicht einfach die Lösung geben, sondern wie ein guter Tutor fragen. Sie soll sokratisch arbeiten, also durch Rückfragen, Hinweise und kleine Denkanstöße helfen. Das klingt richtig. Und es ist auch richtiger als ein Chatbot, der jede Aufgabe sofort ausrechnet.
+Aber auch hier entsteht schnell ein Missverständnis.
+Sokratisches Prompting ist nicht dasselbe wie sokratisches Tutoring.
+Ein Prompt kann schreiben: „Stelle nur Fragen." Ein Prompt kann verlangen: „Gib keine direkte Lösung." Ein Prompt kann das Modell bitten, geduldig, altersgerecht und motivierend zu antworten. Für einfache Situationen kann das gut funktionieren. Eine Schülerin fragt nach einem Begriff, die KI antwortet mit einer Leitfrage. Ein Schüler steckt bei einem Rechenschritt fest, die KI erinnert an eine Regel. Das wirkt sofort pädagogischer als eine direkte Musterlösung.
+Im echten Lernprozess reicht das aber nicht aus.
+Lernen ist keine Stilfrage
+Der Grund ist ähnlich wie beim normalen Prompting: Lernen ist keine Stilfrage. Ob eine Frage hilfreich ist, hängt nicht nur von ihrer Formulierung ab. Sie hängt davon ab, was die Schülerin schon kann, welches Konzept gerade aktiv ist, welche Voraussetzung fehlt, welche Inhalte noch geschützt bleiben sollen und ob ein Hinweis gerade produktiv oder zu stark ist. Eine sokratische Frage kann hervorragend sein. Sie kann aber auch zu früh kommen, am Problem vorbeigehen oder in ihrer Formulierung bereits die Lösung verraten.
+Genau deshalb braucht Qriouso mehr als einen guten Tutor-Prompt.
+Das Projekt baut nicht nur eine KI, die freundlich fragt. Es baut eine Lernumgebung, in der jede Frage Teil eines kontrollierten Prozesses ist. Im Zentrum steht ein Agent Graph, also eine Folge von klar getrennten Entscheidungsschritten: Zuerst wird geprüft, worum es geht. Dann wird der Lernstand betrachtet. Dann wird der erlaubte Kontext gebaut. Erst danach formuliert das Modell eine Antwort. Diese Antwort wird anschließend geprüft, gegebenenfalls neu erzeugt oder durch eine sichere Alternative ersetzt.
+Das ist der entscheidende Unterschied: Die KI soll nicht nur sokratisch klingen. Sie soll pädagogisch begrenzt handeln.
+Was die Forschung schon weiß
+Warum das nötig ist, zeigt schon die Forschung zu intelligenten Tutorsystemen. Systeme wie DeepTutor wurden lange vor dem aktuellen ChatGPT-Hype entwickelt, um mit Schülerinnen und Schülern in natürlicher Sprache zu arbeiten. DeepTutor wurde als webbasiertes, dialogorientiertes Tutorsystem für individuelles Lernen beschrieben und in großen Experimenten mit High-School-Schülerinnen und -Schülern eingesetzt. Der wichtige Punkt daran ist nicht, dass DeepTutor heute eins zu eins das Zielsystem für Qriouso wäre. Der wichtige Punkt ist: Gute Lern-KI wurde schon damals nicht als bloße Antwortmaschine verstanden. Sie wurde als Dialogsystem gedacht, das Lernende begleitet.
+Mit heutigen Sprachmodellen ist der Spielraum größer geworden. Modelle können viel flüssiger formulieren, besser paraphrasieren, Beispiele bilden und auf unterschiedliche Lernniveaus reagieren. Gleichzeitig ist das Risiko größer geworden. Ein Modell, das sehr gut antwortet, kann auch sehr gut vorsagen. Es kann eine Lösung indirekt verraten, eine zukünftige Idee zu früh einführen oder mit einer scheinbar harmlosen Rückfrage genau den entscheidenden Denkschritt vorwegnehmen.
+Answer Leakage und Telling Rate
+Aktuelle Forschung zu LLM-Tutoren spricht von Answer Leakage, also davon, dass Tutor-Modelle vollständige Lösungen oder zu starke Hinweise preisgeben, obwohl sie eigentlich scaffolden sollen. Eine ACL-2026-Arbeit untersucht sogar adversariale Situationen, in denen Lernende gezielt versuchen, die Lösung aus einem Tutor herauszubekommen. Das ist für Bildungssysteme ein wichtiger Realitätscheck: Es reicht nicht, einem Modell zu sagen, es solle keine Lösung verraten. Man muss messen und kontrollieren, ob es das auch wirklich einhält.
+Auch die Forschung zu Hint Generation zeigt diesen Punkt. Dort ist nicht nur interessant, ob Lernende am Ende die richtige Antwort bekommen. Interessant ist auch die Telling Rate: Wie oft sagt ein System zu viel? Ein Tutor kann kurzfristig erfolgreich wirken, wenn er die Lösung verrät. Aus Sicht des Lernens ist das aber ein schlechter Erfolg. Die Aufgabe wurde erledigt, aber der relevante Denkprozess wurde ausgelagert.
+Für Qriouso bedeutet das:
+Der richtige Maßstab ist nicht „Kann die KI helfen?" Der richtige Maßstab ist: Kann sie helfen, ohne den Lernschritt zu zerstören?
+Der Non-Spoiling-Ansatz
+Das ist der Kern des Non-Spoiling-Ansatzes.
+Ein normaler Chatbot sieht eine Frage und optimiert auf eine hilfreiche Antwort. Ein sokratisch geprompteter Chatbot sieht dieselbe Frage und optimiert vielleicht auf eine hilfreiche Rückfrage. Qriouso muss mehr tun. Das System muss entscheiden, welche Art von Hilfe gerade erlaubt ist.
+Wenn eine Schülerin zum Beispiel an Konzept B arbeitet, Konzept A bereits beherrscht und Konzept C erst später kommt, darf die KI nicht einfach alles verwenden, was sie über A, B und C weiß.
+	Sie darf mit A arbeiten.
+	Sie darf B unterstützen.
+	Sie soll C schützen.
+Genau hier wird aus einem Dialog ein Wissens- und Entscheidungssystem.
+Der Wissensgraph als Grundlage
+In EduGraph wird dafür mit Lernpfaden, Voraussetzungen, Konzepten und Zuständen gearbeitet. Inhalte sind nicht nur Texte, die in ein Promptfenster kopiert werden. Sie sind Wissensgraphen. Ein Konzept kann Voraussetzungen haben. Es kann typische Fehlvorstellungen enthalten. Es kann Hint-Templates, Analogien, Beispiele, Quizfragen und geschützte Inhalte besitzen. Zusätzlich gibt es einen Lernzustand: Was wurde bereits gemeistert? Wo ist die Schülerin gerade? Welche Hint-Stufe ist aktiv? Welche Reveal Policy gilt?
+Reveal Policy: Frei, geführt, gesperrt
+Die Reveal Policy ist dabei eine zentrale Idee. Sie beschreibt, wie viel ein Tutor über ein Konzept offenlegen darf. Vereinfacht gibt es drei Stufen:
+	Frei — Das Konzept kann normal erklärt werden.
+	Geführt — Es darf unterstützt werden, aber eher über Fragen, Hinweise und schrittweises Scaffolden.
+	Gesperrt — Die direkte Erklärung wäre noch zu früh.
+Das heißt nicht, dass die Schülerin keine Hilfe bekommt. Es heißt, dass die Hilfe anders aussehen muss. Ein gesperrtes Konzept kann zum Beispiel zu einer Voraussetzung zurückführen. Es kann eine einfachere Analogie anbieten. Es kann eine Frage stellen: „Was weißt du bereits über diesen Schritt?" Es kann eine strategische Frage stellen: „Wie könntest du das Problem in kleinere Teile zerlegen?" Es kann einen konzeptuellen Hinweis geben, ohne die ganze Lösung zu nennen. Erst später, wenn genug Vorarbeit sichtbar ist, darf ein prozeduraler Hinweis näher an die Lösung heranführen.
+Das sind keine bloßen Formulierungsvarianten. Es sind pädagogische Zustände.
+Der Agent Graph: Tutoring als Prozess
+Darum ist der Agent Graph wichtig.
+Im Repo wird der studentische Tutor nicht als einzelner Modellaufruf gedacht, sondern als LangGraph-basierter Ablauf. LangGraph beschreibt solche Anwendungen als Graphen aus State, Nodes und Edges. Der State hält die aktuelle Situation fest. Nodes führen konkrete Arbeitsschritte aus. Edges entscheiden, welcher Schritt als Nächstes kommt. Dadurch lässt sich ein Tutor als kontrollierbarer Prozess bauen: nicht „Prompt rein, Antwort raus", sondern „Zustand prüfen, Kontext bauen, Antwort prüfen, Entscheidung treffen".
+Schritt 1: Policy Decision
+In Qriouso sieht dieser Ablauf auf hoher Ebene so aus: Zuerst trifft der Graph eine Policy Decision. Er klassifiziert also, ob die Anfrage
+	zum aktuellen Konzept gehört,
+	eine Voraussetzungslücke betrifft,
+	ein zukünftiges Konzept vorwegnimmt,
+	außerhalb des Curriculums liegt oder
+	sicherheitsrelevant ist.
+Wenn die Anfrage nicht sinnvoll freigegeben werden kann, wird nicht einfach weitergechattet. Dann kann der Graph umleiten, blockieren oder eine Recovery-Aktion anbieten.
+Schritt 2: Kontext bauen
+Danach wird der Kontext gebaut. Das ist ein entscheidender Schritt. Der Tutor soll nicht alles wissen, was das System weiß. Er soll nur den Ausschnitt bekommen, der für die aktuelle Situation erlaubt ist. Genau diese Informationsbegrenzung ist stärker als ein Prompt, der nur bittet, bestimmte Dinge nicht zu sagen. Wenn geschützte Inhalte gar nicht im Arbeitskontext des Tutors landen, sinkt die Wahrscheinlichkeit, dass sie versehentlich in einer Antwort auftauchen.
+Schritt 3: Generierung und Spoiler Detection
+Erst dann generiert das Sprachmodell eine Antwort.
+Diese Antwort ist aber noch nicht automatisch die Antwort für die Schülerin. Danach kommt die Spoiler Detection. Sie prüft, ob die Antwort geschützte Inhalte zu direkt verrät, ob sie verbotene Zukunftsbegriffe verwendet, ob sie dem geschützten Inhalt semantisch zu ähnlich ist oder ob sie praktisch die erwartete Lösung preisgibt. Wenn die Antwort riskant ist, kann der Graph zurück in die Generierung gehen. Das Modell bekommt also eine zweite Chance, eine sicherere Antwort zu formulieren. Wenn auch das nicht reicht, kann eine sichere Fallback-Antwort verwendet werden.
+Genau hier liegt der Unterschied zu einem normalen Chatbot. Ein Chatbot muss hoffen, dass die erste Antwort passt. Qriouso baut einen Prozess, der mit einer unpassenden Antwort rechnet.
+Schritt 4: Hint-Tier und Lernverlauf
+Nach einer ausgelieferten Antwort endet der Prozess nicht. Der Graph kann die Interaktion protokollieren, das Verständnis einschätzen und entscheiden, ob die Schülerin bereit für den nächsten Schritt ist oder ob ein weiterer Hinweis nötig wird. Wenn ein Hinweis nötig ist, wird nicht beliebig weitergeredet. Der Hint-Tier kann steigen. Die Hilfe wird also kontrolliert gradueller:
+	metakognitiv — „Was weißt du schon?"
+	strategisch — „Wie zerlegst du das Problem?"
+	konzeptuell — Hinweis auf die richtige Idee
+	prozedural — näher an der Lösung
+Das entspricht eher der Arbeit eines guten Tutors als der Arbeit eines Antwortgenerators. Ein guter Tutor fragt nicht endlos dieselbe Art von Frage. Er beobachtet, ob eine Frage wirkt. Wenn nicht, verändert er die Unterstützung. Er geht einen Schritt zurück, gibt einen kleineren Hinweis, fragt nach einer Voraussetzung oder bietet ein Beispiel an. Gleichzeitig achtet er darauf, nicht aus Ungeduld die Lösung selbst zu übernehmen.
+Qriouso versucht, genau diese Logik technisch greifbar zu machen.
+Der gemeinsame State
+Dafür braucht das System einen gemeinsamen State. In der LangGraph-Tutoring-Schicht gibt es dafür einen strukturierten Zustand mit Feldern wie Lernstand, Mastery Score, Reveal Policy, geschütztem Inhalt, bekannter und verbotener Vocabulary, fehlenden Voraussetzungen, Hint Tier, Policy Trace und Regeneration Count. Diese Begriffe klingen technisch, beschreiben aber pädagogische Fragen:
+Was ist schon bekannt? Was ist noch nicht dran? Wie sicher sind wir, dass die Voraussetzung sitzt? Wie stark darf die Hilfe sein? Welche Entscheidung wurde getroffen? Musste eine Antwort neu erzeugt werden? Und warum?
+Beobachtbarkeit für Lehrpersonen
+Für Lehrpersonen ist diese Beobachtbarkeit wichtig. Sie sollen nicht nur sehen, dass eine KI etwas geschrieben hat. Sie sollen nachvollziehen können, warum eine bestimmte Art von Hilfe gewählt wurde. Wenn ein Kind keinen direkten Zugang zu einem Konzept bekommt, sollte sichtbar sein, welche Voraussetzung fehlt. Wenn eine Antwort nicht ausgeliefert wurde, sollte das System später erklären können, welche Regel oder welcher Risikowert dafür relevant war.
+Das ist auch für die Projektentwicklung wichtig. Man kann ein Non-Spoiling-System nicht nur durch schöne Beispieldialoge bewerten. Man braucht Messpunkte:
+	Wie oft werden direkte Lösungslecks erkannt?
+	Wie oft muss regeneriert werden?
+	Welche verbotenen Begriffe wurden gefunden?
+	Wie oft wird ein zukünftiges Konzept angefragt?
+	Wo blockiert das System zu streng, wo zu locker?
+Ohne solche Daten bleibt sokratisches Tutoring ein Stilversprechen.
+Zwei Ebenen, ein Prinzip
+Die aktuelle Architektur im Repo trennt dafür zwei wichtige Ebenen.
+Die erste Ebene ist die streng messbare Non-Spoiling-Pipeline. Sie eignet sich besonders gut, um die Schutzlogik sichtbar zu machen. Dort kann man zeigen: Konzept A ist gemeistert, Konzept B ist aktiv, Konzept C ist gesperrt. Daraus entstehen bekannte und verbotene Begriffe. Wenn eine Kandidatenantwort einen C-Begriff verwendet oder dazu stark andeutet, steigt das Risiko und die Antwort wird nicht einfach ausgeliefert.
+Die zweite Ebene ist der LangGraph-Tutor als produktnahe Lernerfahrung. Dort erlebt die Schülerin nicht die Pipeline als technisches Diagramm, sondern einen Dialog: Einstieg, Gateway-Frage, Hinweis, Rückfrage, nächster Schritt. Die Stärke liegt darin, dass der Dialog nicht frei schwebt, sondern an dieselben Grundideen gebunden ist: Lernstand, Voraussetzungen, erlaubter Kontext, Validierung und Hint-Fortschritt.
+Diese Ehrlichkeit ist wichtig. Qriouso soll nicht behaupten, dass ein einzelner magischer Prompt das Problem löst. Auch nicht, dass eine einzelne Modellantwort schon pädagogisch sicher ist. Das Projekt geht gerade den schwierigeren Weg: Die Lern-KI wird als System gebaut, das überprüfbar, begrenzbar und verbesserbar ist.
+Verantwortbare KI entsteht in der Architektur
+Gerade im Bildungsbereich ist das notwendig.
+	UNESCO fordert für generative KI in Bildung und Forschung einen menschenzentrierten, altersangemessenen und pädagogisch validierten Einsatz.
+	NIST beschreibt generative KI als Risikomanagement-Thema, bei dem Evaluation, Nachvollziehbarkeit und Vertrauenswürdigkeit entscheidend sind.
+	LangChain selbst beschreibt Guardrails als Prüfungen vor und nach dem Modellaufruf.
+All das zeigt in dieselbe Richtung:
+Verantwortbare KI entsteht nicht nur im Prompt. Sie entsteht in der Architektur rund um das Modell.
+Für Qriouso heißt das konkret: Der Tutor muss vor der Antwort mehr wissen und nach der Antwort mehr prüfen.
+Vor der Antwort braucht er den Lernpfad. Er braucht die aktuelle Subcompetency, das aktive Concept, die Voraussetzungskette, den Lernstand und den erlaubten Kontext. Er braucht eine Entscheidung darüber, ob die Anfrage zum aktuellen Lernschritt passt oder ob sie zu weit nach vorne springt. Er braucht Retrieval, aber Retrieval mit Grenzen. Nicht alles, was gefunden werden kann, darf verwendet werden.
+Nach der Antwort braucht er eine Prüfung. Hat eine Lösung verraten? Hat sie ein zukünftiges Konzept eingeführt? Hat sie geschützten Inhalt paraphrasiert? Ist der Hinweis noch ein Hinweis oder schon eine halbe Musterlösung? Wenn die Antwort nicht passt, muss das System reagieren können. Es muss regenerieren, herunterstufen oder sicher ausweichen.
+Das ist aufwendiger als ein sokratischer Prompt. Aber genau dieser Aufwand macht den Unterschied.
+Was Schülerinnen und Lehrpersonen davon spüren
+Eine Schülerin soll am Ende keine Architektur sehen. Sie soll nur merken, dass die KI nicht vorsagt, sondern mitdenkt. Sie stellt eine Frage und bekommt nicht automatisch die fertige Lösung. Sie bekommt eine passende Rückfrage. Wenn sie nicht weiterkommt, bekommt sie einen Hinweis. Wenn eine Voraussetzung fehlt, wird sie dorthin zurückgeführt. Wenn sie bereit ist, kann die Unterstützung konkreter werden.
+Eine Lehrperson soll gleichzeitig nicht die Kontrolle verlieren. Sie soll Materialien und Lernziele nicht in einen undurchsichtigen Chatbot verpacken, sondern in ein System, das Quellen, Konzepte, Freigaben und Entscheidungen auseinanderhält. Sie soll später nachvollziehen können, welche Grundlage verwendet wurde und warum die KI so reagiert hat.
+Fazit
+Das ist die eigentliche Idee hinter dem Socratic Prompting Agent Graph in Qriouso.
+Der Graph ist kein Selbstzweck. Er ist die technische Form einer pädagogischen Einsicht: Gute Hilfe ist abhängig vom Zustand. Ein Tutor muss wissen, wann er fragt, wann er erklärt, wann er wartet, wann er zurückführt und wann er bewusst etwas nicht sagt. Diese Entscheidung kann nicht zuverlässig in einem einzigen Prompt stecken. Sie muss im System verankert sein.
+Deshalb ist Qriouso kein Versuch, den perfekten Tutor-Satz zu finden. Es ist der Versuch, eine Lernumgebung zu bauen, in der KI-Antworten durch Lernstruktur, Kontextgrenzen, Hint-Stufen, Validierung und Beobachtbarkeit gesteuert werden.
+Oder kürzer gesagt:
+Sokratisches Prompting ist ein guter Anfang. Der sokratische Lernassistent braucht einen Agent Graph.
+Quellen
+	Rus, Niraula &amp; Käser: DeepTutor: An Effective, Online Intelligent Tutoring System That Promotes Deep Learning, AAAI 2015. https://ojs.aaai.org/index.php/AAAI/article/view/9269
+	Zhao, Knežević &amp; Käser: Evaluating Answer Leakage Robustness of LLM Tutors against Adversarial Student Attacks, ACL 2026. https://arxiv.org/abs/2604.18660
+	Navigating the Landscape of Hint Generation Research: From the Past to the Future, 2024. https://arxiv.org/html/2404.04728v2
+	LangChain: LangGraph Graph API. https://docs.langchain.com/oss/python/langgraph/graph-api
+	LangChain: Guardrails. https://docs.langchain.com/oss/python/langchain/guardrails
+	UNESCO: Guidance for generative AI in education and research, 2023. https://www.unesco.org/en/articles/guidance-generative-ai-education-and-research
+	NIST: Artificial Intelligence Risk Management Framework: Generative Artificial Intelligence Profile, 2024. https://www.nist.gov/publications/artificial-intelligence-risk-management-framework-generat-artificial-intelligence
  </t>
   </si>
   <si>
-    <t>Künstliche Intelligenz, VS Code, Open Source</t>
-[...2 lines deleted...]
-    <t>17.04.2026</t>
+    <t>Education</t>
+  </si>
+  <si>
+    <t>25.05.2026</t>
+  </si>
+  <si>
+    <t>Warum gutes Prompting nicht mehr reicht</t>
+  </si>
+  <si>
+    <t>Prompting in Qriouso</t>
+  </si>
+  <si>
+    <t>Wie Qriouso KI-Unterstützung so strukturiert, dass sie Schülerinnen und Schülern hilft, ohne Lernschritte vorwegzunehmen.</t>
+  </si>
+  <si>
+    <t>Warum gutes Prompting nicht mehr reicht
+In den letzten Jahren hat sich der Umgang mit KI oft auf eine einfache Frage reduziert: Wie formuliere ich den besten Prompt? Wer gute Prompts schreiben konnte, bekam bessere Antworten. Für viele Alltagsaufgaben war das ein sinnvoller Einstieg. Man beschreibt die Rolle, das Ziel, die Zielgruppe und den gewünschten Stil, und das Modell liefert einen brauchbaren Entwurf.
+Im Bildungsbereich reicht das aber nicht mehr aus.
+Der Grund ist einfach: Lernen ist kein Textproduktionsproblem. Eine Schülerin, die nach Hilfe fragt, braucht nicht automatisch die fertige Lösung. Ein Schüler, der bei einem Beispiel feststeckt, braucht manchmal einen Hinweis, manchmal eine Rückfrage, manchmal die Wiederholung einer Voraussetzung und manchmal bewusst noch keine Erklärung des nächsten Konzepts. Eine Lehrperson wiederum braucht nicht nur schöne Arbeitsblätter, sondern nachvollziehbare Inhalte: Woher kommt der Kontext? Welche Quelle wurde verwendet? Ist der Stoff passend zur Schulstufe? Wurde sensibler oder ungeeigneter Inhalt ausgeschlossen? Und kann später überprüft werden, warum die KI so geantwortet hat?
+Genau an diesem Punkt endet normales Prompting.
+Ein Prompt kann ein Modell bitten, keine Lösung zu verraten. Ein Prompt kann schreiben: "Erkläre es altersgerecht" oder "Arbeite nach dem österreichischen Lehrplan". Aber der Prompt allein weiß nicht, welche Konzepte eine konkrete Klasse bereits behandelt hat. Er kennt nicht den aktuellen Lernstand eines Kindes. Er weiß nicht zuverlässig, welche Materialien eine Lehrperson freigegeben hat. Und er kann nicht garantieren, dass ein Modell beim nächsten Satz nicht doch eine Information preisgibt, die pädagogisch noch nicht dran ist.
+Das ist kein moralisches Versagen der Modelle. Es ist eine Architekturfrage.
+Moderne KI-Systeme müssen deshalb um das Sprachmodell herum gebaut werden. Das Modell bleibt wichtig, aber es ist nicht mehr die ganze Lösung. Dazwischen braucht es strukturierte Suche, geprüfte Quellen, Curriculum-Logik, Rollen- und Freigaberegeln, Protokollierung, Auswertung und Sicherheitsprüfungen. In der KI-Forschung und in der Industrie wird dafür häufig von Retrieval-Augmented Generation, kurz RAG, und Grounding gesprochen: Das System sucht zuerst relevante Informationen und gibt sie dem Modell als Kontext, bevor eine Antwort erzeugt wird. Google Cloud beschreibt Grounding genau als Antwort auf zwei bekannte Grenzen von Sprachmodellen: Wissen außerhalb der Trainingsdaten und das Risiko überzeugend klingender, aber falscher Aussagen. Microsoft Research betont in einer aktuellen RAG-Übersicht außerdem, dass es keine Einheitslösung gibt; gute Systeme müssen die Aufgabe, die Daten und den eigentlichen Engpass sauber zerlegen.
+Für die Praxis heißt das: Eine moderne Lern-KI braucht mehrere Arten von Kontext. Sie braucht statische Quellen, etwa Lehrpläne, Schulmaterialien, Übungsaufgaben und didaktische Regeln. Sie braucht dynamische Quellen, etwa aktuelle Web-Recherche, wenn es um neue Themen, externe Beispiele oder fachliche Aktualität geht. Und sie braucht internen Lernkontext: Was wurde schon behandelt? Welche Voraussetzungen fehlen? Welche Antwort wäre hilfreich, welche würde den nächsten Lernschritt abkürzen? Dienste wie Tavily sind in so einer Architektur nicht einfach "noch eine Suchmaschine", sondern Teil einer Grounding-Schicht: Sie helfen, externe Informationen gezielt zu finden, bevor das Sprachmodell formuliert. Entscheidend ist aber, dass die gefundenen Informationen nicht ungeprüft in die Antwort wandern. Sie müssen ausgewählt, eingeordnet, begrenzt und später nachvollziehbar sein.
+Für Qriouso ist das nicht nur ein technischer Trend. Es ist der Kern der Produktidee.
+Qriouso soll nicht einfach ein weiterer Chatbot für Schule sein. Das Projekt baut eine Lernumgebung, in der KI nur innerhalb eines pädagogisch kontrollierten Rahmens antwortet. Der wichtigste Begriff dafür ist unser "Non-Spoiling-Ansatz": Die KI soll helfen, ohne den Lernweg kaputtzumachen.
+Das klingt zunächst wie eine kleine Stilfrage. In Wirklichkeit ist es ein grundlegender Unterschied. Ein normaler Chatbot optimiert oft auf die direkteste Antwort. Wenn ein Kind fragt: "Wie löse ich diese Gleichung?", liefert er schnell den Rechenweg. Wenn es fragt: "Was ist die Lösung?", gibt er vielleicht die Lösung. Aus Sicht eines Chatbots ist das hilfreich. Aus Sicht des Lernens kann es problematisch sein: Die Antwort nimmt genau den Denkschritt weg, der gelernt werden sollte.
+Ein guter Tutor muss anders handeln. Er muss erkennen, ob die Frage zum aktuellen Konzept passt, ob eine Voraussetzung fehlt oder ob die Frage ein späteres Thema vorwegnimmt. Er muss entscheiden, ob eine Erklärung frei gegeben werden darf, ob nur ein Hinweis erlaubt ist oder ob die Schülerin zuerst zu einer einfacheren Vorstufe zurückgeführt werden sollte. Er muss zwischen produktivem Ringen und bloßem Feststecken unterscheiden. Und er muss nach der Antwort prüfen, ob die Antwort selbst unbeabsichtigt zu viel verrät.
+Deshalb arbeitet Qriouso nicht nach dem Prinzip "ein Prompt rein, eine Antwort raus". Stattdessen wird jede Lerninteraktion als Prozess verstanden.
+Zuerst braucht das System strukturierten Kontext. Lehrmaterialien, Aufgaben, Konzepte und Quellen werden nicht einfach in ein langes Chatfenster kopiert. Sie müssen erfasst, mit Metadaten versehen, eingeordnet und für die Wiederverwendung freigegeben werden. Wenn Lehrpersonen Material hochladen, ist relevant, ob es nur privat, für eine Klasse oder nach Kuratierung für einen gemeinsamen Wissensbestand genutzt werden darf. Retrieval darf nicht über diese Grenzen hinweggehen. Jede spätere Generierung muss nachvollziehbar machen können, welcher Kontext verwendet wurde.
+Das ist besonders wichtig, weil RAG sonst selbst zum Risiko wird. Ein System, das einfach alles findet und alles in den Prompt legt, hat zwar mehr Kontext, aber nicht automatisch besseren Kontext. Für Qriouso zählt daher nicht nur, ob etwas gesucht werden kann, sondern ob es verwendet werden darf. Ein hochgeladenes Arbeitsblatt braucht Herkunftsinformationen, Fach, Schulstufe, Sprache, Thema und einen klaren Nutzungsrahmen. Wenn Material in einen gemeinsamen Wissensbestand wandern soll, braucht es Zustimmung und Kuratierung. Wenn daraus später eine Aufgabe, ein Hinweis oder eine Erklärung entsteht, muss sichtbar bleiben, welcher Kontext beteiligt war. Das ist der Unterschied zwischen "KI hat irgendetwas Passendes gefunden" und "das System kann erklären, warum genau dieser Kontext verwendet wurde".
+Dann braucht das System eine Lernstruktur. Inhalte werden nicht als lose Textblöcke behandelt, sondern als Konzepte mit Voraussetzungen, Schwierigkeitsgrad, Hinweisen und Freigaberegeln. Daraus entsteht ein Wissensgraph: Welche Idee hängt von welcher anderen ab? Was darf bereits erklärt werden? Was ist nur als Analogie erlaubt? Was sollte noch geschützt bleiben, damit der nächste Lernschritt nicht vorweggenommen wird?
+Anschließend braucht es eine Entscheidungsschicht. Vor einer Antwort muss das System klären: Geht es um das aktuelle Konzept, eine Voraussetzungslücke, ein zukünftiges Konzept, etwas außerhalb des Curriculums oder ein unsicheres Thema? Aus dieser Klassifikation entsteht eine Reveal Policy, also eine Regel dafür, wie viel die KI sagen darf. In Qriouso gibt es dafür Abstufungen wie frei, geführt und gesperrt. Das ist entscheidend: Die Grenze liegt nicht im guten Willen eines Prompts, sondern in einer expliziten Systementscheidung.
+Erst danach kommt das Sprachmodell.
+Was Qriouso konkret anders macht
+Die Architektur lässt sich als Kette von Entscheidungen verstehen. Am Anfang steht nicht der Prompt, sondern die Frage: Welche Informationen darf das System überhaupt verwenden?
+Wenn eine Lehrperson Material einbringt, wird es nicht nur gespeichert. Es wird in einen verwalteten Wissensbestand überführt: mit Quelle, Metadaten, Zustimmung, möglicher Kuratierung und Retrieval-Grenzen. Daraus entstehen auffindbare Bausteine, aber nicht alle Bausteine sind für alle Situationen gleich verfügbar. Privates Material bleibt privat. Gemeinsame Inhalte müssen freigegeben sein. Inhalte mit offenen Moderationsfragen dürfen nicht als Grundlage für generierte Lernmaterialien dienen. Damit wird aus Suche eine verantwortbare Suche.
+Danach wird der fachliche Inhalt in eine Lernlogik übersetzt. Qriouso arbeitet mit Konzepten, Voraussetzungen und Lernpfaden. Ein Thema wie lineare Gleichungen ist nicht nur ein Textabschnitt. Es besteht aus Vorwissen, typischen Fehlern, Zwischenschritten, möglichen Hinweisen und Aufgabenformen. Für die KI ist das entscheidend, weil sie dadurch nicht nur "über Gleichungen" antwortet, sondern innerhalb eines bestimmten didaktischen Zustands.
+Der Non-Spoiling-Ansatz setzt genau hier an. Ein Konzept kann frei erklärbar sein, geführt behandelt werden oder gesperrt bleiben. "Gesperrt" bedeutet nicht, dass ein Kind keine Hilfe bekommt. Es bedeutet, dass die direkte Erklärung pädagogisch noch nicht sinnvoll ist. Stattdessen kann das System auf eine Voraussetzung verweisen, eine einfachere Analogie anbieten, eine sokratische Frage stellen oder einen abgestuften Hinweis geben. Hilfe wird also nicht entfernt, sondern dosiert.
+Diese Dosierung ist der Kern. Ein normaler Prompt kann sagen: "Gib nur Hinweise." Qriouso muss aber entscheiden, welcher Hinweis gerade erlaubt ist. Ein metakognitiver Hinweis fragt vielleicht: "Was weißt du schon über Umformen?" Ein strategischer Hinweis hilft, das Problem in Schritte zu zerlegen. Ein konzeptueller Hinweis erklärt eine Idee, ohne die vollständige Lösung zu liefern. Ein prozeduraler Hinweis darf näher an die Lösung heranführen, wenn genug Vorarbeit sichtbar ist. Diese Abstufung ist eine pädagogische Funktion, keine Formulierungsfrage.
+Beim Antworten arbeitet Qriouso deshalb mit einem kleineren erlaubten Kontext, nicht mit maximalem Kontext. Das ist kontraintuitiv, aber wichtig: Das Tutoring-Modell soll gerade nicht alles wissen, was das System weiß. Die Architektur trennt zwischen einem stärkeren "Architect", der Inhalte strukturiert, Wissensgraphen erzeugt und Freigaberegeln vorbereitet, und einem Tutor, der nur den kuratierten, erlaubten Ausschnitt sieht. Diese Informationsasymmetrie ist stärker als eine reine Prompt-Regel. Wenn das Tutor-Modell geschützte Inhalte gar nicht erst bekommt, kann es sie deutlich schwerer versehentlich verraten.
+Warum Validierung nach der Antwort notwendig ist
+Auch diese Struktur ersetzt keine Prüfung. Sprachmodelle formulieren frei. Sie können eine geschützte Information indirekt paraphrasieren, einen Begriff zu früh verwenden oder eine Multiple-Choice-Antwort durch Ausschluss verraten. Deshalb braucht Qriouso eine Validierung nach der Generierung.
+Diese Prüfung erfolgt mehrstufig. Zuerst können offensichtliche Begriffe und Überschneidungen erkannt werden. Danach kann semantisch geprüft werden, ob die Antwort dem geschützten Inhalt zu ähnlich ist, auch wenn andere Wörter verwendet wurden. In Grenzfällen kann zusätzlich ein Modell beurteilen, ob eine Antwort sinngemäß zu viel verrät. Bei Aufgaben mit erwarteter Lösung braucht es außerdem eine eigene Antwort-Leak-Prüfung: Eine Lösung kann nicht nur direkt genannt, sondern auch durch zu starke Hinweise praktisch offengelegt werden.
+Wenn eine Antwort durchfällt, ist das kein Absturz des Systems. Die Antwort wird neu erzeugt, entschärft oder durch eine sichere Alternative ersetzt. Genau das macht den Unterschied zu einem Chatbot: Das System hat einen Plan für den Fall, dass die erste Modellantwort pädagogisch nicht akzeptabel ist.
+Genauso wichtig ist die Beobachtbarkeit. Jede Entscheidung sollte später erklärbar sein: Welche Voraussetzung wurde geprüft? Welche Reveal Policy wurde gewählt? Wurde eine Antwort blockiert, heruntergestuft oder freigegeben? Welche Quelle wurde verwendet? Für Lehrpersonen schafft das Vertrauen. Für Forschung und Projektbericht schafft es Messbarkeit. Für Schülerinnen und Schüler sorgt es dafür, dass Hilfe nicht zufällig wirkt, sondern dem Lernstand folgt.
+Das ist der Unterschied zwischen Prompting und Architektur.
+Prompting sagt dem Modell, was es tun soll. Architektur sorgt dafür, dass das System auch dann noch verantwortbar bleibt, wenn ein Prompt nicht reicht. Prompting ist eine Formulierungstechnik. Strukturierte KI ist ein Zusammenspiel aus Daten, Suche, Regeln, Evaluation und pädagogischer Absicht.
+Gerade in der Bildung ist diese Unterscheidung wichtig. UNESCO fordert für generative KI in Bildung und Forschung einen menschenzentrierten, altersangemessenen und ethisch validierten Einsatz. Der EU AI Act unterstreicht für risikoreiche Anwendungen Anforderungen wie hochwertige Daten, Transparenz, Risikominderung und menschliche Aufsicht. Auch der NIST GenAI Risk Profile beschreibt generative KI nicht als reines Prompting-Thema, sondern als Frage von Risikomanagement, Evaluation und Vertrauenswürdigkeit.
+Für ein Schulprodukt heißt das: Wir dürfen nicht nur fragen, ob die KI beeindruckend antwortet. Wir müssen fragen, ob sie im richtigen Moment das Richtige nicht sagt.
+Das ist ungewohnt, weil viele KI-Demos genau vom Gegenteil leben: sofortige Antwort, maximale Vollständigkeit, möglichst wenig Reibung. Lernen braucht aber manchmal produktive Reibung. Eine gute Lernumgebung darf nicht jede Schwierigkeit sofort auflösen. Sie muss helfen, ohne den Denkprozess zu ersetzen.
+Qriouso baut deshalb an einer anderen Art von KI-Unterstützung. Nicht "schreib mir die perfekte Antwort", sondern: Finde den passenden Kontext. Prüfe die Quellen. Berücksichtige den Lernstand. Erkenne Voraussetzungen. Entscheide, was freigegeben werden darf. Generiere eine hilfreiche Antwort. Prüfe sie. Protokolliere die Entscheidung. Lerne aus der Nutzung.
+Das ist aufwendiger als normales Prompting. Aber genau dieser Aufwand macht den Unterschied, wenn KI nicht nur Texte erzeugen, sondern Lernen unterstützen soll.
+In diesem ersten Projektblog geht es deshalb um den Grundgedanken hinter Qriouso: Die nächste Phase von KI in der Bildung wird nicht durch bessere Prompt-Sammlungen entschieden. Sie wird durch Systeme entschieden, die Sprache, Wissen, Quellen, Verantwortung und Pädagogik zusammenbringen.
+Oder kürzer gesagt: Der Chatbot war der Anfang. Der strukturierte Lernassistent ist das eigentliche Ziel.
+ </t>
+  </si>
+  <si>
+    <t>Künstliche Intelligenz, Education</t>
+  </si>
+  <si>
+    <t>On Quantum Machine Learning</t>
+  </si>
+  <si>
+    <t>An introduction on how we can use quantum computers for machine learning</t>
+  </si>
+  <si>
+    <t>Quantum computers work in a fundamentally different way than classical ones do, which makes it an interesting research question, to study how we can use quantum information to reason and learn from data.</t>
+  </si>
+  <si>
+    <t>Loosely put, Machine Learning (ML) refers to the process of learning from data. This could, for example, be to classify data points (e.g., distinguishing cats and dogs in images), or to learn some real-numbered target function (e.g., housing price prediction). A lot of time has, however, passed since such examples were considered state-of-the-art.
+Modern ML models are largely neural network based and most of them are based on so-called Transformer models. These started out as language models and have more recently been adapted to work for different data, such as images or videos, as well. One common denominator of all these models is, that they are incredibly big and their training and inference requires extensive computational resources and energy. 
+This is a primary reason why alternative computing methods for ML are being explored. Such include specialized model architectures, such as the ones developed by Liquid AI [1], or even models based on entirely different computing paradigms, such as neuromorphic or quantum computing. In this blog post, I want to give a short introduction to how we can use quantum computers for ML. 
+Where Could Quantum Computers Provide Advantages?
+To date there are no clear applications in ML, where quantum computers could provide an advantage over classical ones. It is, however, possible to delineate some areas that could be promising.
+Speed-Ups
+The proposal of algorithms with significant quantum speed-ups is a key reason for why it has become so popular. These are, in particular, Shor's algorithm, that gives an exponential speed-up over the best known classical algorithm on integer factoring, as well as, Grover's algorithm, which gives a quadratic advantage on searching unordered lists.
+Superposition and entanglement allow for what is most commonly referred to constructive and destructive interference, which is ultimately what allows for the speed-ups to happen. From another perspective, quantum computers provide a natural framework for manipulating information in high-dimensional vector spaces and Fourier-like representations, which many quantum algorithms exploit.
+So-far, most quantum algorithms with exponential advantage have been reported for problems with an inherent algebraic structure. In particular, this is the case for the factoring algorithm, as well as its more general form of the Hidden Subgroup Problem. Such structure does, however, not come naturally for most ML problems we know from the classical world. Extensions the Hidden Subgroup Problem to learning problems have been explored, however, learning variants break down if one is not careful with the incomplete problem description [2].
+One aspect for speed-ups that is often highlighted, however, is that due to the substantial overheads associated with quantum computation, practical quantum advantages will likely require more than modest polynomial speed-ups (super-quadratic [3]) in many applications. It is important not to overlook the costs of data loading, which is also why it is often argued to look at small-data problems [3].
+Solving problems that are hard for classical computers
+A different route to finding quantum advantage in ML would be to identify tasks hat are difficult to solve for classical ML, but come naturally to quantum computers. While it is generally not believed (though unproven) that quantum computers will solve NP-hard problems, that are a lot of problems that do not yet have an efficient classical algorithm associated with them. This is the case for integer factoring for example. 
+Things do however get tedious, when we look at such problems in ML. Modern ML methods are very complex systems, and their theory is not yet well understood, which makes analyzing their limitations beyond experimental benchmarking very difficult. Researchers have thus looked at problems that are related to Shor factoring to show robust results [4], however, it is difficult to find practically relevant problems for such algorithms afterward.
+[1] https://www.liquid.ai/. Accessed 13.05.2026
+[2] Wakeham, David, and Maria Schuld. "Inference, interference and invariance: How the Quantum Fourier Transform can help to learn from data." arXiv preprint arXiv:2409.00172 (2024).
+[3] Hoefler, Torsten, Thomas Häner, and Matthias Troyer. "Disentangling hype from practicality: On realistically achieving quantum advantage." Communications of the ACM 66.5 (2023): 82-87.
+[4] Liu, Yunchao, Srinivasan Arunachalam, and Kristan Temme. "A rigorous and robust quantum speed-up in supervised machine learning." Nature physics 17.9 (2021): 1013-1017.
+Blog Picture by AcatXlo: https://pixabay.com/illustrations/circuit-hexagonal-geometric-pattern-7955446/</t>
+  </si>
+  <si>
+    <t>quantum computing, Machine Learning</t>
+  </si>
+  <si>
+    <t>14.05.2026</t>
+  </si>
+  <si>
+    <t>Wie eqREADER lesen lernt: Wenn ein Wort viele Bedeutungen hat</t>
+  </si>
+  <si>
+    <t>Ein Blick hinter die semantische Analyse von eqREADER</t>
+  </si>
+  <si>
+    <t>Im ersten Blogpost haben wir das Problem angedeutet: ein Wort kann je nach Satz etwas anderes bedeuten. Inzwischen kann eqREADER aus dem Kontext erkennen, welche Bedeutung gemeint ist, und die passende Gebärde dazu zeigen.</t>
+  </si>
+  <si>
+    <t>Im Januar haben wir versprochen, dass eqREADER "Bank" und "Schloss" je nach Kontext unterscheiden lernen muss. Vier Monate später kann er es.</t>
+  </si>
+  <si>
+    <t>Eine Erinnerung an das Problem
+Im Januar haben wir den eqREADER vorgestellt: einen E-Reader, der bestimmte Wörter im Text hervorhebt und mit einem Tipp ein Video in Österreichischer Gebärdensprache dazu zeigt. Was wir damals offen gelassen haben, war eine alte Schwäche der maschinellen Sprachverarbeitung. Sie heißt Polysemie und beschreibt das Phänomen, dass dasselbe Wort je nach Kontext etwas anderes bedeuten kann. Genau daran haben wir die letzten Monate gearbeitet.
+„Sie setzte sich auf die Bank." Und: „Sie ging zur Bank."
+Für Menschen ist sofort klar, was gemeint ist. Für ein System, das Wörter einfach im Wörterbuch nachschlägt, nicht. In beiden Sätzen steht dasselbe Wort, aber die Gebärde für die Sitzbank ist eine ganz andere als die für das Geldinstitut.
+Solange unser System nur die Wortform erkennen konnte, hat es in solchen Fällen einfach geraten. Genauer gesagt hat es konsequent die häufigere Bedeutung gewählt, auch dann, wenn sie nicht passte. Eine Geschichte, in der jedes „Schloss" das Türschloss-Video öffnet, obwohl es um ein Märchenschloss geht, hilft niemandem weiter. Sie verwirrt.
+Den Kontext mitlesen
+Was wir gebaut haben, läuft in der Forschungsliteratur unter dem Namen Word Sense Disambiguation, auf Deutsch Wortbedeutungs-Auflösung. Statt das einzelne Wort isoliert anzuschauen, prüft eqREADER jetzt seine Umgebung. Welche anderen Wörter stehen im selben Satz? Worum geht es im umgebenden Absatz? Welche der möglichen Bedeutungen fügt sich in dieses Umfeld am besten ein?
+In einem Satz wie „Sie setzte sich auf die Bank, die Sonne schien durch die Bäume" entscheidet sich das System klar für die Sitzbank. Das Verb „setzen", die Bäume, das ganze Umfeld zieht das Wort eindeutig in diese Richtung. In „Sie ging zur Bank, um Geld abzuheben" kippt die Entscheidung in die andere Richtung, und der Reader bietet das Video für das Geldinstitut an.
+Ein Märchen als Test
+Zum Testen haben wir Texte verwendet, in denen besonders viele mehrdeutige Wörter vorkommen. Märchen eignen sich dafür hervorragend: Sie sind voller konkreter, bildhafter Begriffe, die in Alltagstexten oft etwas ganz anderes bedeuten.
+In „Dornröschen" taucht das Wort „Schloss" mehrmals auf. Bisher zeigte der Reader dafür ausnahmslos das Türschloss-Video. Heute erkennt er den Unterschied: In einem Satz wie „Es stand ein altes Schloss am Waldrand" meint das Wort ein Gebäude, in „Sie verriegelte die Tür mit einem schweren Schloss" den Verschluss.
+Was nach einer Kleinigkeit klingt, ist für unsere Zielgruppe keine. Eine falsche Gebärde ist schlimmer als gar keine. Sie reißt aus dem Lesefluss und hinterlässt einen Widerspruch, den die Leserin oder der Leser erst auflösen muss, bevor er weiterlesen kann.
+Was als Nächstes kommt
+Polyseme sind die eine Herausforderung, Eigennamen die nächste. Für „Bach" als Gewässer haben wir eine Gebärde. Für den Komponisten Bach existiert zwar eine eigene Personengebärde in der Österreichischen Gebärdensprache, aber sie ist in unserem Videokorpus nicht enthalten. Wenn unser System also „Johann Sebastian Bach" liest, soll es das Wort „Bach" gar nicht erst hervorheben. Das Video für den Bachlauf darüber zu zeigen, wäre schlicht irreführend.
+Genau daran arbeiten wir gerade: an einem Mechanismus, der Eigennamen erkennt und still übergeht, statt eine Bedeutung anzubieten, die nicht stimmt.
+Wir halten euch auf dem Laufenden.</t>
+  </si>
+  <si>
+    <t>13.05.2026</t>
+  </si>
+  <si>
+    <t>Die Hinweisbox verbindet sich mit Projekt Arachnid</t>
+  </si>
+  <si>
+    <t>Schutzmaßnahmen zur Erkennung bekannter illegaler Inhalte in verschlüsselten Kanälen</t>
+  </si>
+  <si>
+    <t>Die Weiterentwicklung der Hinweisbox konzentrierte sich zuletzt besonders auf die sichere Verbindung von Anonymität, Verschlüsselung und Kinderschutz. Dafür wurden technische Maßnahmen gegen die Verbreitung illegaler Inhalte evaluiert.</t>
+  </si>
+  <si>
+    <t>In den vergangenen Wochen haben wir uns intensiv mit der sicheren und datenschutzkonformen Umsetzung der Hinweisbox beschäftigt. Ein besonderer Fokus lag dabei auf der Balance zwischen dem Schutz anonymer Whistleblower:innen und der Verhinderung missbräuchlicher Nutzung verschlüsselter Kommunikationskanäle.
+Als ECPAT beschäftigen wir uns täglich mit Fällen sexualisierter Gewalt gegen Kinder sowie der Verbreitung entsprechender Inhalte, wie Missbrauchsdarstellungen, im Internet. Daher war es uns besonders wichtig Maßnahmen zu setzen, um zu verhindern, dass die Hinweisbox nicht zur Verbreitung illegaler Inhalte missbraucht werden kann.
+Im Zuge dessen haben wir uns mit internationalen Kinderschutzorganisationen vernetzt und uns mit mehreren technischen Lösungsansätzen auseinandergesetzt. Besonders relevant war dabei das Canadian Centre for Child Protection mit dem System Project Arachnid, dem wir uns angeschlossen haben. Die Plattform arbeitet mit sogenannten Hashwerten – digitalen Fingerabdrücken bekannter Missbrauchsdarstellungen (child sexual abuse material CSAM) – um bereits identifizierte illegale Inhalte automatisiert erkennen zu können, ohne dass Dateien manuell geöffnet oder angesehen werden müssen.
+Das System ermöglicht einen Abgleich mit der Arachnid Datenbank, welche Hashwerte von bekannten CSAM-Inhalten enthält. Dadurch können bereits bekannte illegale Inhalte frühzeitig erkannt und blockiert werden. 
+Für die technische Umsetzung der Hinweisbox bedeutet das konkret:
+Whistleblower:innen können Hinweise weiterhin anonym über einen individuellen Meldelink einreichen. Hochgeladene Dateien werden bereits vor dem Upload verschlüsselt und liegen zu keinem Zeitpunkt unverschlüsselt auf dem Server vor.
+Werden Bild- oder Videodateien hochgeladen, wird zusätzlich ein Hashwert der Datei übertragen (bei Bildern beispielsweise PDQ-Hashes, bei Videos MD5-basierte Verfahren). Dieser Hash wird automatisiert mit den Datenbanken von Project Arachnid abgeglichen. Ergibt sich dabei ein Hinweis auf bereits bekannte CSAM-Inhalte, wird die Datei unmittelbar verworfen und nicht zur weiteren Verarbeitung oder Entschlüsselung gespeichert.
+Wichtig dabei ist: Vereinsadministrator:innen oder Bearbeiter:innen erhalten keinen Zugriff auf mögliche illegale Inhalte. Stattdessen wird ausschließlich technisch protokolliert, dass ein entsprechender Treffer erkannt und die Datei automatisiert entfernt wurde.
+Durch diese Architektur können wir sowohl den Schutz anonymer Hinweisgeber:innen als auch hohe Anforderungen im Bereich Kinderschutz, Compliance und Plattformverantwortung miteinander verbinden.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -790,65 +859,65 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="156.819" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="434.037" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="131.968" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="279.503" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="605.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="1112.3" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="360.912" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="32.992" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="25" max="25" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -979,455 +1048,453 @@
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>35</v>
       </c>
       <c r="N3"/>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
-        <v>7733</v>
+        <v>7909</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4" t="s">
         <v>41</v>
       </c>
-      <c r="L4"/>
-[...10 lines deleted...]
-      <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4"/>
+      <c r="Z4" t="s">
+        <v>42</v>
+      </c>
       <c r="AA4"/>
       <c r="AB4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5">
-        <v>7832</v>
+        <v>7723</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="N5"/>
       <c r="O5" t="s">
         <v>46</v>
       </c>
       <c r="P5" t="s">
         <v>47</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5"/>
+      <c r="Y5" t="s">
+        <v>48</v>
+      </c>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6">
-        <v>7909</v>
+        <v>7761</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6"/>
-      <c r="M6"/>
+      <c r="M6" t="s">
+        <v>52</v>
+      </c>
       <c r="N6"/>
-      <c r="O6"/>
-[...3 lines deleted...]
-      </c>
+      <c r="O6" t="s">
+        <v>53</v>
+      </c>
+      <c r="P6" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7">
-        <v>7909</v>
+        <v>8018</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="N7"/>
+        <v>57</v>
+      </c>
+      <c r="N7" t="s">
+        <v>58</v>
+      </c>
       <c r="O7" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7"/>
+      <c r="Y7" t="s">
+        <v>61</v>
+      </c>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8">
-        <v>7909</v>
+        <v>8018</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N8"/>
       <c r="O8" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P8" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9">
-        <v>7859</v>
+        <v>7728</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="N9"/>
+        <v>69</v>
+      </c>
+      <c r="N9" t="s">
+        <v>70</v>
+      </c>
       <c r="O9" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P9" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9"/>
+      <c r="Y9" t="s">
+        <v>72</v>
+      </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10">
-        <v>8012</v>
+        <v>8048</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="N10"/>
+        <v>75</v>
+      </c>
+      <c r="N10" t="s">
+        <v>76</v>
+      </c>
       <c r="O10" t="s">
-        <v>69</v>
-[...7 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="P10" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
       <c r="S10"/>
-      <c r="T10" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
-        <v>8012</v>
+        <v>7940</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="N11"/>
+        <v>81</v>
+      </c>
+      <c r="N11" t="s">
+        <v>82</v>
+      </c>
       <c r="O11" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P11" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">