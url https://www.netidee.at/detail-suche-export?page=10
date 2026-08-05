--- v5 (2026-06-16)
+++ v6 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>field_kontakt_e_mail</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
@@ -114,430 +114,323 @@
     <t>Projektergebnisse</t>
   </si>
   <si>
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
+    <t>Community Project</t>
+  </si>
+  <si>
+    <t>OSMD Braille</t>
+  </si>
+  <si>
+    <t>Barrierefreie MusicXML-Noten direkt im Browser: OSMD Braille erweitert die OSMD-Bibliothek um Live-Music-Braille, navigierbar per Brailletastatur. So werden digitale Noten für blinde Nutzer erstmals schnell und direkt zugänglich.  ￼</t>
+  </si>
+  <si>
+    <t>OSMD Braille setzt bei einer zentralen Lücke an: Digitale Musiknoten gelten als modern und flexibel, sind im Web für blinde und sehbehinderte Menschen aber praktisch unzugänglich. Screenreader können MusicXML-Noten nicht sinnvoll erfassen, und Brailletastaturen erhalten keine strukturierte Ausgabe. Dadurch bleibt einer großen Nutzergruppe der Zugang zu digitalen Noteninhalten verwehrt.
+Was ist OSMD?
+OpenSheetMusicDisplay (OSMD) ist eine weit verbreitete Open-Source-Bibliothek zur Darstellung von MusicXML-Musiknoten im Webbrowser. Sie wurde im Rahmen früherer netidee-Projekte entwickelt und ist heute Standard für Web-basierte Musiknotenanzeige: fast 2.000 GitHub-Sterne, kommerzielle Kooperationen und eine aktive Entwicklercommunity zeigen die breite Nutzung. OSMD ermöglicht das Darstellen, Abspielen und visuelle Navigieren von Noten direkt im Browser – schnell, flexibel und ohne proprietäre Formate.
+Was leistet OSMD Braille?
+Das Projekt erweitert OSMD um eine Live Music Braille-Ausgabe. MusicXML-Noten werden beim Anzeigen automatisch in Brailleschrift übersetzt – taktbasiert und direkt mit einer Brailletastatur navigierbar. Damit entfällt das bisher nötige Umweg-Verfahren aus Hochladen, Konvertieren und Re-Import in externe Tools.
+Entwickler erhalten eine frei nutzbare TypeScript-Library, Organisationen wie Blindenverbände ein WordPress-Plugin für barrierefreie Lernangebote, und Endnutzer eine Online-Plattform zum Sofort-Anzeigen von MusicXML als Braille.
+Wirkung und Bedeutung
+OSMD Braille macht digitale Musiknoten erstmals im Browser wirklich barrierefrei. Es schafft einen unmittelbaren Zugang, verbessert Lern- und Ausbildungsmöglichkeiten und erweitert das OSMD-Ökosystem um eine zentrale Inklusionskomponente. Durch die rückwirkende Nutzbarkeit in bestehenden OSMD-Anwendungen kann der Impact rasch und breit wirksam werden – und setzt einen neuen Standard für Barrierefreiheit im digitalen Musikbereich.</t>
+  </si>
+  <si>
+    <t>SW-Bibliothek</t>
+  </si>
+  <si>
+    <t>Audio | Video, Javascript</t>
+  </si>
+  <si>
+    <t>Kunst|Musik|Architecktur</t>
+  </si>
+  <si>
+    <t>Eltern, Erwachsene, Hilfsorgansationen |Freiwilligei, Jugendliche, Menschen mit Behinderung, Menschen mit besonderen Bedürfnissen, Senior:innen, Start-ups, thematische Community</t>
+  </si>
+  <si>
+    <t>Zwischenbericht, Entwicklerdoku, Anwenderdoku, Endbericht, Summary, Summary, Library, Client-SW, Client-SW</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
     <t>Blog</t>
   </si>
   <si>
-    <t>DroneLink Link Planner</t>
-[...39 lines deleted...]
-https://epicenter.works/fileadmin/medienspiegel/user_upload/eIDAS_Monitor-concept_note.pdf</t>
+    <t>WhoIdentifies.me</t>
+  </si>
+  <si>
+    <t>Gemeinsam das eIDAS-Ökosystem mitgestalten</t>
+  </si>
+  <si>
+    <t>Mit whoIdentifies.me verfolgen wir seit Beginn des Projekts ein einfaches Ziel: Digitale Identitäten müssen transparent und überprüfbar sein. Wer digitale Nachweise nutzt, sollte jederzeit nachvollziehen können, wer hinter einer Identitätsanfrage steht, welche Informationen angefragt werden und ob diese Anfrage vertrauenswürdig und verhältnismäßig ist.</t>
+  </si>
+  <si>
+    <t>Mit whoIdentifies.me verfolgen wir seit Beginn des Projekts ein einfaches Ziel: Digitale Identitäten müssen transparent und überprüfbar sein. Wer digitale Nachweise nutzt, sollte jederzeit nachvollziehen können, wer hinter einer Identitätsanfrage steht, welche Informationen angefragt werden und ob diese Anfrage vertrauenswürdig und verhältnismäßig ist.
+Während wir an einem Piloten arbeiten, entwickelt sich auch das europäische eIDAS-Ökosystem mit hoher Geschwindigkeit weiter. Die Einführung der EU Digital Identity Wallet rückt näher und damit auch die Frage, wie Vertrauen in der Praxis geschaffen werden kann.
+Transparenz ist keine Nebensache
+Mit der EUDI Wallet entsteht eine Infrastruktur, die bald von Millionen Menschen genutzt werden soll. Gleichzeitig zeigt sich, dass viele Aspekte der praktischen Umsetzung noch offen sind. Unsere Bedenken haben wir bereits in einem Blogbeitrag zusammengefasst. Wie wir dort beschrieben haben, entstehen überall dort, wo rechtliche Vorgaben und technische Spezifikationen auseinanderlaufen, Unsicherheiten für Nutzer:innen und Anbieter:innen gleichermaßen. Transparenz darüber, wer eine Identitätsabfrage stellt und auf welcher Grundlage dies geschieht, ist deshalb kein „Nice-to-have“, sondern eine zentrale Voraussetzung für eine vertrauenswürdige digitale Identitätsinfrastruktur.
+Gemeinsam gestalten
+Bei der Entwicklung unseres Piloten legen wir besonderen Wert darauf, ihn an die realen Bedürfnisse jener anzupassen, die ihn am Ende auch nutzen sollen. Deshalb binden wir von Anfang an Organisationen ein, die sich seit Jahren für digitale Grundrechte, Datenschutz und Verbraucherrechte einsetzen, und evaluieren gemeinsam, welche Informationen Nutzer:innen tatsächlich benötigen, um fundierte Entscheidungen treffen zu können: Welche Vertrauenssignale schaffen Orientierung, und wie lassen sich relevante Informationen verständlich darstellen?
+Insbesondere suchen wir den Austausch mit internationalen NGOs, Konsumentenschutzorganisationen, zivilgesellschaftlichen Initiativen, Forschungseinrichtungen sowie weiteren Akteur:innen, die das europäische eIDAS-Ökosystem aktiv mitgestalten möchten. Unser Ziel ist nicht nur ein funktionierendes Werkzeug, sondern ein gemeinsames Verständnis davon, wie Transparenz und Vertrauen innerhalb der europäischen digitalen Identitätsinfrastruktur aussehen sollten.
+Die Einführung der Wallet ist dabei kein abgeschlossenes Projekt, sondern ein laufender Prozess: Viele technische Standards werden erst in den kommenden Jahren konkret ausgestaltet. Gerade deshalb ist jetzt der richtige Zeitpunkt, praktische Erfahrungen einzubringen, damit Transparenz und informationelle Selbstbestimmung von Anfang an Teil des Systems sind. Ein zentraler Baustein dafür ist ein nachvollziehbares Transparenzregister, mit dem sich einzelne Identitätsanfragen einfacher rekonstruieren lassen.
+Interesse an einer Zusammenarbeit?
+Wenn Ihre Organisation sich mit digitalen Identitäten, Datenschutz, Verbraucherrechten oder vertrauenswürdigen digitalen Infrastrukturen beschäftigt und Interesse daran hat, whoIdentifies.me im Rahmen eines Pilotprojekts kennenzulernen oder gemeinsam weiterzuentwickeln, freuen wir uns über den Austausch. Die europäische digitale Identität wird nur dann erfolgreich sein, wenn Vertrauen nicht vorausgesetzt, sondern nachvollziehbar geschaffen wird. Daran möchten wir gemeinsam mit Partner:innen aus ganz Europa arbeiten.
+ </t>
+  </si>
+  <si>
+    <t>Whoidentifies.me</t>
+  </si>
+  <si>
+    <t>Vom Konzept zum Prototypen</t>
+  </si>
+  <si>
+    <t>Als wir WhoIdentifies.Me erstmals vorgestellt haben, stand eine einfache, aber bislang unbeantwortete Frage im Zentrum: Wer greift im entstehenden eIDAS-Ökosystem eigentlich auf welche Daten zu? Mit dem inzwischen veröffentlichten Prototypen wird diese Frage ein Stück greifbarer.</t>
+  </si>
+  <si>
+    <t>Als wir WhoIdentifies.Me erstmals vorgestellt haben, stand eine einfache, aber bislang unbeantwortete Frage im Zentrum: Wer greift im entstehenden eIDAS-Ökosystem eigentlich auf welche Daten zu? Mit dem inzwischen veröffentlichten Prototypen wird diese Frage ein Stück greifbarer.
+Der Hintergrund des Projekts ist unverändert aktuell. Mit der Weiterentwicklung von eIDAS und der Einführung der European Digital Identity Wallet (der europäischen digitalen Brieftasche) entsteht eine Infrastruktur, die weit über klassische Online-Authentifizierung hinausgeht. Digitale Identität wird damit zu einem zentralen Baustein des digitalen Alltags in Europa. Staatlich bestätigte Attribute können in unterschiedlichsten Kontexten verwendet werden, von Behördenverfahren bis hin zu privaten Online-Diensten. Gerade weil diese Infrastruktur so breit eingesetzt werden soll, stellt sich umso dringlicher die Frage nach Transparenz. Während die technische und rechtliche Ausgestaltung intensiv diskutiert wird, bleibt oft unsichtbar, welche konkreten Datenflüsse im Alltag entstehen.
+Genau hier setzt WhoIdentifies.Me an. Die Grundidee, die auch in unserem Concept Note beschrieben ist, besteht darin, öffentlich verfügbare Informationen aus nationalen Registern und anderen Quellen zusammenzuführen und daraus ein verständliches Gesamtbild zu erzeugen. Der Prototyp macht diesen Ansatz erstmals erfahrbar. Er zeigt, wie sich ein bislang fragmentiertes System in einer gemeinsamen Oberfläche darstellen lassen wird und wie dadurch sichtbar wird, welche Firmen und staatlichen Stellen überhaupt Teil des eIDAS-Ökosystems sind.
+Besonders deutlich wird dabei, dass Transparenz nicht nur eine Frage des „Wer“, sondern auch des „Was“ ist. Entscheidend ist nicht allein, welche Organisationen digitale Identitätssysteme nutzen, sondern welche Daten sie in diesem Zusammenhang anfragen. Genau diese Perspektive eröffnet die Möglichkeit, Datenflüsse vergleichbar zu machen und über einzelne Anwendungsfälle hinaus zu denken. Erst dadurch entsteht eine Grundlage, auf der sich Muster erkennen und Entwicklungen beobachten lassen.
+Der Prototyp bleibt dabei bewusst auf dieser grundlegenden Ebene und versucht nicht, bereits alle möglichen Analysefunktionen vorwegzunehmen. Stattdessen macht er sichtbar, dass die notwendige Datengrundlage prinzipiell vorhanden ist und dass sie sich in eine Form bringen lässt, die sowohl für technische als auch für nicht-technische Zielgruppen zugänglich ist. Gerade weil eIDAS als europäische Infrastruktur konzipiert ist, liegt ein besonderer Fokus darauf, nationale Perspektiven zu überwinden und ein grenzüberschreitendes Bild zu ermöglichen.
+Damit deutet sich auch an, wohin sich das Projekt weiterentwickeln kann. Die im Concept Note beschriebene Vision geht über eine reine Darstellung hinaus und zielt auf ein Instrument ab, das Entwicklungen im System frühzeitig sichtbar macht. In einer Umgebung, in der sensible, staatlich bestätigte Daten in immer mehr Kontexten eingesetzt werden, entsteht zwangsläufig auch ein Bedarf an Beobachtung und kritischer Einordnung. Transparenz wird damit zu einer Voraussetzung für öffentliche Debatten und letztlich auch für wirksame Regulierung.
+Der aktuelle Prototyp ist in diesem Sinne kein Endpunkt, sondern ein erster, notwendiger Schritt. Er zeigt, dass Transparenz im eIDAS-Ökosystem nicht nur eine abstrakte Forderung ist, sondern technisch umsetzbar wird. Gleichzeitig macht er deutlich, dass es für eine informierte Auseinandersetzung mit digitaler Identität mehr braucht als regulatorische Texte und technische Spezifikationen. Es braucht Werkzeuge, die sichtbar machen, was tatsächlich passiert.
+Vor diesem Hintergrund laden wir herzlich zur Teilnahme an unserem Workshop ein, in dem wir den aktuellen Stand des Prototypen vorstellen und gemeinsam weiterentwickeln möchten. Die Workshops richten sich an NGOs, Forschende sowie alle, die sich für die praktische Nutzung und die Auswirkungen der europäischen digitalen Identitätsinfrastruktur interessieren. Ziel ist es, Feedback zu sammeln und die Entwicklung des geplanten Piloten aktiv mitzugestalten, der reale Daten aus Mitgliedstaaten integrieren soll und bis Ende 2026 fertiggestellt werden soll.
+Die online Workshops finden zu folgenden Terminen statt:
+14. April, 13:00-14:30 CET &amp; 
+20. April, 17:30-19:00 CET
+Die Teilnahme ist unkompliziert: Eine kurze Anmeldung per E-Mail an team@epicenter.works mit Angabe des gewünschten Termins genügt.
+ </t>
+  </si>
+  <si>
+    <t>Wie eqREADER gebärden lernt</t>
+  </si>
+  <si>
+    <t>Zwei Wochen im Aufnahmestudio</t>
+  </si>
+  <si>
+    <t>Für jedes Wort braucht eqREADER ein Video in Gebärdensprache. In den letzten zwei Wochen haben wir getestet, wie diese Videos künftig fast automatisch entstehen können: mit einem Aufnahmestudio, vier Kameras und einem Fußpedal.</t>
+  </si>
+  <si>
+    <t>Im letzten Beitrag ging es darum, wie eqREADER mehrdeutige Wörter auseinanderhält. Heute geht es um die andere Hälfte des Projekts: die Gebärdenvideos selbst. Für jedes Wort, das eqREADER erklären soll, braucht es ein Video in Gebärdensprache. Diese Videos zu produzieren ist bisher der aufwendigste Teil des Vorhabens. In den letzten zwei Wochen haben wir in Wien an einem neuen Weg gearbeitet, der das ändern könnte.
+Warum die Videos der Engpass sind
+Unsere Gebärdenvideos zeigen einen 3D-Avatar. Damit der eine Gebärde vorführen kann, gebärdet zuerst eine gehörlose Fachkraft das Wort vor der Kamera. Danach überträgt ein Animationsteam die Bewegung von Hand auf die Computerfigur, samt Mimik und Mundbild. Das Ergebnis ist gut, aber teuer. Für ein einzelnes Wort können mehrere Arbeitsstunden zusammenkommen. Bei ein paar hundert Begriffen geht das noch, bei ganzen Büchern nicht mehr.
+Deshalb testen wir gerade einen anderen Ansatz: Der Computer sieht sich die Aufnahme an und überträgt die Bewegung selbst auf den Avatar. Ohne Spezialanzug, ohne aufgeklebte Marker, nur aus dem Videobild.
+Ein Studio, vier Kameras und ein Fußpedal
+Dafür haben wir ein Aufnahmestudio eingerichtet. Vier Kameras filmen jede Gebärde gleichzeitig, von vorn, von der Seite, einmal der ganze Körper und eine eigene Kamera nur für das Gesicht, weil das Mundbild in der Gebärdensprache Bedeutung trägt. Dazu Studiolicht und ein Teleprompter, der das jeweils nächste Wort anzeigt.
+Gesteuert wird die Aufnahme über ein Fußpedal, und zwar von unserer gehörlosen Darstellerin selbst. Sie gebärdet ein Wort, tritt aufs Pedal, der Prompter zeigt das nächste. Niemand muss dazwischenreden oder die Kamera stoppen, das Tempo bestimmt sie allein. So kommt sie auf mehrere hundert Gebärden pro Stunde.
+Auf der Liste stehen knapp 12.000 Gebärden der Österreichischen Gebärdensprache.
+Danach übernehmen die Rechner
+In der Drehpause der letzten Woche lief die Auswertung. Zuerst schneidet eine selbst entwickelte Software die stundenlangen Aufnahmeblöcke in einzelne Clips. Sie erkennt dafür, wann die Hände in der Ruheposition liegen und wann gebärdet wird. Übrig bleiben rund 6.000 sauber geschnittene Einzelgebärden, jede mit dem richtigen Wort beschriftet und aus allen vier Kameraperspektiven synchron.
+Dann berechnen Machine-Learning-Modelle aus jedem Clip die Bewegung in 3D: wo die Arme sind, wie stark jeder einzelne Finger gebeugt ist, was das Gesicht macht. Aus dem Video wird eine Art digitales Bewegungsskelett, und das lässt sich auf den Avatar übertragen. Die ersten Gebärden laufen bereits automatisch auf ihm. Was vorher Stunden an Handarbeit gebraucht hat, rechnet der Computer jetzt in wenigen Minuten durch.
+Die Qualitätsfrage
+Gebärdensprache verzeiht allerdings keine Ungenauigkeit. Eine leicht andere Handform kann eine andere Bedeutung ergeben, so wie ein Tippfehler aus „Haus" ein „Maus" macht. Ein Avatar, der nur ungefähr richtig gebärdet, hilft niemandem.
+Ein großer Teil der zwei Wochen ging deshalb in die Qualitätskontrolle. Dabei hilft uns, dass wir über die Jahre mehrere tausend Gebärden professionell von Hand animiert haben. Zusammen mit einem Katalog der wichtigsten Handformen der ÖGS lässt sich damit für jeden automatisch erzeugten Clip nachprüfen, ob die Handform stimmt und ruhig gehalten wird, so wie es ein menschlicher Animator machen würde.
+Dabei findet man auch Fehler, mit denen wir nicht gerechnet hatten. Sind beide Hände sehr nah beieinander, verwechselt der Computer manchmal, welcher Finger zu welcher Hand gehört, und erfindet etwa einen ausgestreckten Zeigefinger, den es in der Aufnahme nie gab. Solche Fälle automatisch aufzuspüren ist inzwischen eine eigene Baustelle geworden. Das letzte Wort haben ohnehin Menschen: Gehörlose Expert:innen sichten die Ergebnisse, denn ob eine Gebärde verständlich ist, kann nur beurteilen, wer die Sprache täglich verwendet.
+Wie es weitergeht
+Wenn der neue Produktionsweg hält, was die ersten Tests versprechen, können wir den Wortschatz von eqREADER deutlich schneller erweitern als bisher und irgendwann auch längere Texte durchgehend in Gebärdensprache anbieten. Im August folgt die nächste Aufnahmerunde, dann mit einer zweiten Darstellerin für die Deutsche Gebärdensprache und mit allem, was wir aus den ÖGS-Aufnahmen gelernt haben. Über die ersten Reaktionen gehörloser Nutzer:innen auf die automatisch erzeugten Gebärden berichten wir im nächsten Beitrag.</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>Stipendium Call #20</t>
+  </si>
+  <si>
+    <t>Designing a study to ask AI practitioners about privacy risk</t>
+  </si>
+  <si>
+    <t>A behind-the-scenes process for interview preparations</t>
+  </si>
+  <si>
+    <t>Bridging the gap between theoretical research and practice by conducting semi-structured interviews with AI practitioners in the field.</t>
+  </si>
+  <si>
+    <t>If you search for research on privacy attacks against machine learning, you'll find no shortage of it. Papers show, again and again, that a trained model can leak surprising things about the data it was trained on — whether a particular person's record was included, what an unusual pattern in the dataset says about a whole group, sometimes even fragments of the original data itself. What you won't find nearly as often is anyone asking the people who actually build and run these systems whether they think any of this matters in practice.
+That gap is where my current project starts. Not "can this attack work in a lab," which the literature has answered many times over, but "does anyone building real systems on real sensitive data think this is a risk worth worrying about — and if so, how much risk is too much?" Answering that meant putting together a study built around actual conversations with practitioners, rather than another simulated attack. This post is about what went into designing that study — the decisions that don't make it into the results section, but that shape everything about what the results end up meaning.
+Why interviews, and not a survey
+My first instinct, honestly, was to reach for something more scalable — a questionnaire I could send to a few hundred people and analyze statistically. But the questions I actually care about don't fit that format well. I want to know which threat scenarios practitioners find realistic, and there's no way to write a multiple-choice list of scenarios without deciding in advance what counts as a scenario — which is exactly the assumption I'm trying to test. I also want to know what makes a privacy leak "acceptable" or not, and that turns out to be a reasoned judgment people arrive at, not a number they already have on hand.
+So the study is built around semi-structured interviews: a shared set of core questions asked of everyone, so I can compare across conversations, but enough openness that people can introduce scenarios or reasoning I hadn't anticipated. Concretely, that meant designing the guide in two different registers for two different goals. For "what threats do you consider realistic," I ask open questions and let people describe their own systems and concerns — that part is genuinely exploratory. For "what makes a leak acceptable," I start open-ended too, but then show people a set of candidate factors drawn from the existing attack literature (things like how close a leaked result is to the real data, or how confident an attacker would need to be) and ask them to validate, reject, or extend that list. It's a small distinction, but it matters: one part of the interview is discovery, the other is checking existing assumptions against reality.
+Who gets to answer
+The other decision that took longer than I expected was who counts as a "practitioner" here. It would have been easy to only talk to ML engineers — people who build the models. But threat relevance and acceptable risk are judgment calls that get made differently depending on where you sit: a data protection officer, a product manager weighing a feature's business value against its risk, and a clinician who works with patient data every day but has never trained a model are all going to answer these questions differently, and all three answers are relevant.
+So recruitment is deliberately built around that variation — a short screening step checks people's technical background, their domain, and their exposure to sensitive data, so I can watch for genuine diversity of role and perspective rather than accidentally interviewing twenty variations of the same job title. It also means being careful about who not to include: it would be tempting to interview academic security researchers, since they know this literature best, but that's arguably the population whose assumptions I'm trying to check against reality, not confirm — so if they're included at all, it has to be a deliberate, clearly-labeled comparison group, not folded quietly into the main sample.
+The unglamorous parts
+A surprising amount of the design work has nothing to do with research questions at all. Every participant needs to know, in plain language, what happens to what they tell me — that interviews are recorded only to support accurate analysis, that transcripts are anonymized, that anyone can skip a question or stop at any point without needing a reason. None of that shows up in a results section, but skipping it isn't really an option: people are more candid about what worries them professionally when they trust the process around the conversation, and that trust has to be earned before the first question is even asked.
+Where this goes next
+The interviews haven't started yet — I'm still finalizing recruitment — but designing the study has already reshaped how I think about the underlying research question. Writing questions that had to work for a clinician, a compliance officer, and a security engineer alike forced me to strip out assumptions I didn't even realize I'd built into the framing. If the interviews go the way I expect, the result won't be a cleaner version of the existing attack literature — it'll be a genuinely different picture of which risks matter, to whom, and why, grounded in how people who actually carry this responsibility think about it.</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>IndeRun</t>
+  </si>
+  <si>
+    <t>Eine Runtime für einfache KI in Apps</t>
+  </si>
+  <si>
+    <t>**Wer sind wir?** Wir als Independo Team bauen die inklusive Apps für Menschen mit kognitiven Behinderungen. Gemeinsam mit Sonderschulen und Einrichtungen für Menschen mit Behinderungen entwickeln wir spezialisierte Software. Unser Ziel ist es, Menschen mit kognitiven Behinderungen ein selbstbestimmtes Leben und gesellschaftliche Teilhabe zu ermöglichen.
+**Für wen ist es?** Die Projektergebnisse können von Entwicklungsteams KI-Softwarelösungen integriert werden. Die Runtime ermöglicht es kleinen Entwicklungsteams mit weniger KI-Knowledge einfache Integration von KI-Anwendung in deren mobilen Applikationen.
+**Was ist es?** IndeRun ist eine offene Runtime und ein SDK, mit der Apps zur Laufzeit entscheiden können, wo und wie ein KI-Modell ausgeführt wird. Statt all diese Entscheidungen hart in den Code einzubauen, beschreibt die App nur noch „Was soll passieren?“ (z.B. „Text zusammenfassen“ oder „Text in Sprache umwandeln“). IndeRun prüft dann zur Laufzeit: z.B _Welche Provider sind gerade verfügbar?_ oder _Welche Anforderungen gibt es an Datenschutz, Kosten und Geschwindigkeit?_ . Damit wird es für Entwickler:innen deutlich leichter, verantwortungsvolle KI-Funktionen in ihre Anwendungen einzubauen, ohne sich jedes Mal neu durch den Dschungel aus APIs, SDKs und Lizenzbedingungen kämpfen zu müssen.</t>
+  </si>
+  <si>
+    <t>AI | KI, mobile App</t>
+  </si>
+  <si>
+    <t>Distributed Systems, Künstliche Intelligenz /AI / Machine Learning</t>
+  </si>
+  <si>
+    <t>KMU, Techniker:innen</t>
   </si>
   <si>
     <t>Zwischenbericht</t>
   </si>
   <si>
-    <t>09.06.2026</t>
-[...54 lines deleted...]
-https://github.com/holzsec/repository-context-agentskills
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>Weiterentwicklung des Python-Kurses: In drei Stufen zu offenen Kursen</t>
+  </si>
+  <si>
+    <t>Wie aus rund 70 erprobten Übungsbeispielen öffentliche Data-Science-Kurse in drei Schwierigkeitsstufen entstehen.</t>
+  </si>
+  <si>
+    <t>Rund 70 Übungsbeispiele aus der Lehrveranstaltung "Programmieren in der Physik" wurden von Studierenden im aktiven Übungsbetrieb bearbeitet. Das gesammelte Feedback fließt jetzt in die Überarbeitung ein, und aus einer neuen Stufeneinteilung entstehen unsere ersten öffentlichen Kurse.</t>
+  </si>
+  <si>
+    <t>Der Python-Kurs umfasst derzeit rund 70 Übungsbeispiele, die bereits im aktiven Übungsmodus der Lehrveranstaltung "Programmieren in der Physik" von Studierenden bearbeitet wurden. Das dabei gesammelte Feedback wird aktuell schrittweise in die Überarbeitung der Kursinhalte integriert.
+Dies betrifft insbesondere Übersetzungsfehler, kleinere Syntaxfehler sowie Rendering-Probleme, die im Zuge der Migration auf die Webanwendung entstanden sind. Parallel dazu ergänzen wir fehlende Ressourcen, etwa Referenzbilder sowie Hinweise und Verweise auf die offizielle Python-Dokumentation.
+Im Rahmen der Überarbeitung werden die Übungsbeispiele außerdem in drei Schwierigkeitsstufen eingeteilt, um unterschiedliche Vorkenntnisse besser berücksichtigen zu können:
+	Beginner: Einführung in die Programmierumgebung, Arbeiten mit der Konsole, grundlegende Python-Syntax, Funktionen, Skripte sowie Indizierung.
+	Intermediate: Kontrollstrukturen (if, while, for), logische Operatoren sowie Inhalte zur Auswertung von Messdaten, wie sie in Laborübungen anfallen.
+	Advanced: Selbstständige Bearbeitung physikalischer und mathematischer Problemstellungen, einschließlich Gleichungssystemen, Kurvendiskussionen und Differentialgleichungen, sowie grundlegende Konzepte der objektorientierten Programmierung (OOP).
+Die strukturierte Aufbereitung der Inhalte bildet die Grundlage für die Entwicklung unserer Open Educational Resources. Geplant ist die Bereitstellung von zwei bis fünf öffentlich zugänglichen Data-Science-Kursen: Aus den drei Stufen entstehen eigenständige, kompakte Kurse (Beginner, Intermediate, Advanced), bewusst schlanker als die vollständige Lehrveranstaltung, damit sie sich im Selbststudium und berufsbegleitend absolvieren lassen. Die Kurse werden ohne Musterlösungen veröffentlicht. Dadurch soll selbstständiges Lernen unterstützt und eine dauerhafte Nutzung der Materialien über die Lehrveranstaltung hinaus ermöglicht werden. Ergänzt werden die Inhalte um Grundlagen der Versionsverwaltung mit git (ein Branch, Einzelarbeit, in Konsole und VS Code) als Sicherung und Versionierung der eigenen Arbeit; so bleibt die Selbstständigkeit nicht auf die bereitgestellten Kurse beschränkt.
  </t>
   </si>
   <si>
-    <t>31.05.2026</t>
-[...120 lines deleted...]
-	NIST: Artificial Intelligence Risk Management Framework: Generative Artificial Intelligence Profile, 2024. https://www.nist.gov/publications/artificial-intelligence-risk-management-framework-generat-artificial-intelligence
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>Faircamp 2.0 goes Beta</t>
+  </si>
+  <si>
+    <t>Rückblick auf die letzten drei Monate, Ausblick auf die finalen Wochen im Projekt</t>
+  </si>
+  <si>
+    <t>Letzte Woche ging die Faircamp 2.0 Beta online. Damit sind die ersten Testbuilds zwar etwas später in der Öffentlichkeit angekommen als geplant, dafür aber auch wesentlich kompletter – abseits von etwaigen Bugs die jetzt noch gefunden werden, ist die Beta nämlich bereits feature-complete!</t>
+  </si>
+  <si>
+    <t>Letzte Woche ging die Faircamp 2.0 Beta online. Damit sind die ersten Testbuilds zwar etwas später in der Öffentlichkeit angekommen als geplant, dafür aber auch wesentlich kompletter – abseits von etwaigen Bugs die jetzt noch gefunden werden, ist die Beta nämlich bereits feature-complete!
+In den letzten Tagen wurde auf Basis erster Rückmeldungen bereits nachjustiert und korrigiert, und so ist mit heute mittlerweile schon die dritte Iteration der Faircamp 2.0 Beta in den Händen der Nutzer*innen.
+Der Weg zur Betaversion über die letzten drei Monate war geradlinig und frei von erwähnenswerten Hindernissen, aber aus einer Planungsperspektive betrachtet deutlich langwieriger als gedacht. Somit wird als Lektion aus dem Projekt auf jeden Fall herauskommen: Bei großen Softwarearchitektur-Umbauten kann man wohl nie vorsichtig genug planen – beim nächsten Mal wieder, noch mehr, zu beherzigen. Nichtsdestotrotz ist es nun fast geschafft, und nun endlich die Resultate zu sehen, macht viele Mühen wett!
+Eine sehr erfreuliche, ursprünglich schwer planbare Entwicklung ist der aktuelle Stand der Integration von assistiver Technologie in der Desktop Applikation: Mit der Beta ist die gesamte Applikation mit Keyboard navigierbar – ein starker Indikator dafür dass die Applikation mit Screen Reader gut nutzbar sein dürfte. Sämtliche Icons und Grafiken sind mit Beschreibungstexten versehen und allen wichtigen Interface-Bereichen wurden bereits assistive Landmarks zugewiesen (basierend auf den dokumentierten Best Practices des Applikationsframeworks, Slint) . Damit ist zu erwarten dass die Applikation auch für den Realeinsatz mit Screen Readern schon ganz gut aufgestellt ist – Hard Facts dazu werden aber natürlich erst Audits und Feedback von blinden Usern selbst schaffen.
+Was sonst noch so passiert ist: Ende Juni kam auf diyconspiracy.net – einer seit über 20 Jahren bestehenden Punk Webzine – ein Interview über Faircamp und Version 2.0 heraus. Das Interview ist im Langformat (~15-30 Minuten Lesezeit) und enthält neben einer Einführung und Hintergründen zu Faircamp und Version 2.0 auch diverse thematische Ausflüge zu dezentralen technologischen Ansätzen und ethischem (Audio-)Publishing im Allgemeinen. Im Fediverse ist das Interview auf fruchtbaren Boden getroffen und wurde breit geteilt!
+Was nun bevorsteht: Die Betaversion wird über die nächsten Wochen basierend auf laufendem Community-Feedback weiter verbessert und von Fehlern befreit. Parallel dazu werden noch die Release Notes erweitert und mit einem üppigen Showcase an Screenshots ausgestattet. Im August wird noch der letzte Distributionskanal erschlossen – die Desktopapplikation als .app Bundle auf macOS (wo es für die Beta bislang nur in der Kommandozeilenedition verfügbar ist).
+Im September dann – sobald alle verbleibenden Fragen und Bugs geklärt sind – der finale Release. Bis dann!
  </t>
   </si>
   <si>
-    <t>Education</t>
-[...145 lines deleted...]
-Durch diese Architektur können wir sowohl den Schutz anonymer Hinweisgeber:innen als auch hohe Anforderungen im Bereich Kinderschutz, Compliance und Plattformverantwortung miteinander verbinden.</t>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>somes</t>
+  </si>
+  <si>
+    <t>Plattform für politische Transparenz</t>
+  </si>
+  <si>
+    <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Somes macht die Aktivitäten der Nationalratsabgeordneten und der Regierung niederschwellig zugänglich.</t>
+  </si>
+  <si>
+    <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Durch den ganzheitlichen Ansatz namens somes möchten wir Desinformation (kontrolliert oder unabsichtlich), algorithmischen Filterblasen, Korruption und Politikverdrossenheit entgegenwirken, indem parlamentarische und regierungsspezifische Aktivitäten, Prozesse und Informationen niederschwellig zugänglich gemacht werden. In der 1. Ausbaustufe, die hauptsächlich während einer HTL-Diplomarbeit durchgeführt wurde, konnte schon eine solide Basis aufgebaut und viele Funktionen etabliert werden. Link zur Plattform somes 
+Vom Schulprojekt zur internationalen Musterlösung
+Im nächsten Ausbauschritt möchten wir, konkret mit fünf Teilbereichen, aber noch weiter: KI wird umfangreicher und transparenter eingesetzt,  die Internationalisierung gestartet, die Mobilapplikation entwickelt, der aktuelle Funktionsstand aufpoliert und mit partizipativen Ansätzen auf das nächste Level gehoben. Diese Teilbereiche bilden die Grundlage, um die Vision von somes als internationales best-practice Tool zu realisieren.
+KI-Funktionen z.B.
+  Themenklassifikation für Verordnungen und neue Ministerialentwürfe
+  Transparentere und verbesserte politische Haltungs- und Richtungsanalyse
+  Abgeordnetenempfehlungssystem – Welcher Abgeordnete passt zu mir?
+  Sprechende und kürzere Titel
+  Laufend neue Zusammenfassungen für alle Gegenstände und Reden
+  Zentrale Redeschwerpunkte (in Bezug zu z.B. Antragstext) in originaler Rede farblich hervorheben
+  RAG-System zu Regierungsprogramm
+Internationalisierung (EU-Parlament-Erweiterung) z.B.
+  Großer Anteil des Somes-Featureset direkt für EU-Parlament zugänglich machen
+  Modularität in Backend &amp; Frontend
+Mobilapplikation z.B.
+  Nachimplementierung der Somes-Web-Funktionen, bedingungslos mobile first
+Usability, Quality Of Life &amp; Accessiblity z.B.
+  Aktivitätsscoring
+  Statistiken
+      größere Variation an Diagrammen
+      fehlende Statistiken ergänzen
+  OAuth für Nutzerauthenication
+  Mehr Filteroptionen
+  Barrierefreiheit &amp; UX verbessern
+  Vervollständigte Informationen zu Ministerialentwürfen und Verordnungen
+  Neuigkeitenseite mit zusätzlichen Informationen erweitern
+Partizipation
+  Abgeordneten Fragen stellen können
+  Volksbegehren integrieren
+  Stimmungsbarometer</t>
+  </si>
+  <si>
+    <t>Informationsplattform, Mobile App</t>
+  </si>
+  <si>
+    <t>AGPL  3.0, GPL 3.0</t>
+  </si>
+  <si>
+    <t>AI | KI, Datenbank, Datenbanken relationale, Javascript, mobile App, SQL</t>
+  </si>
+  <si>
+    <t>Artificial Intelligence, Demokratie | Transparenz, Information Visualization, Mobile Apps, Online-Plattformen</t>
+  </si>
+  <si>
+    <t>Erwachsene, Jugendliche, Politik</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -859,66 +752,66 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="131.968" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="134.396" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="418.755" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="1115.87" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="828.084" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="129.683" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="26" max="26" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="209.949" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1012,489 +905,503 @@
       <c r="N2"/>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
-        <v>7905</v>
+        <v>7716</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3"/>
-      <c r="M3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M3"/>
       <c r="N3"/>
       <c r="O3" t="s">
+        <v>35</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3" t="s">
         <v>36</v>
       </c>
-      <c r="P3" t="s">
+      <c r="R3" t="s">
         <v>37</v>
       </c>
-      <c r="Q3"/>
-      <c r="R3"/>
       <c r="S3"/>
-      <c r="T3"/>
-      <c r="U3"/>
+      <c r="T3" t="s">
+        <v>38</v>
+      </c>
+      <c r="U3" t="s">
+        <v>39</v>
+      </c>
       <c r="V3"/>
       <c r="W3"/>
-      <c r="X3"/>
+      <c r="X3" t="s">
+        <v>40</v>
+      </c>
       <c r="Y3"/>
-      <c r="Z3"/>
+      <c r="Z3" t="s">
+        <v>41</v>
+      </c>
       <c r="AA3"/>
       <c r="AB3" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
         <v>7909</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L4"/>
-      <c r="M4"/>
+      <c r="M4" t="s">
+        <v>45</v>
+      </c>
       <c r="N4"/>
-      <c r="O4"/>
-[...3 lines deleted...]
-      </c>
+      <c r="O4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P4" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5">
-        <v>7723</v>
+        <v>7909</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6">
-        <v>7761</v>
+        <v>8048</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7">
-        <v>8018</v>
+        <v>7832</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="N7"/>
       <c r="O7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8">
-        <v>8018</v>
+        <v>7913</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>63</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
         <v>64</v>
       </c>
       <c r="N8"/>
-      <c r="O8" t="s">
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8" t="s">
         <v>65</v>
       </c>
-      <c r="P8" t="s">
+      <c r="R8" t="s">
+        <v>37</v>
+      </c>
+      <c r="S8"/>
+      <c r="T8" t="s">
         <v>66</v>
       </c>
-      <c r="Q8"/>
-[...3 lines deleted...]
-      <c r="U8"/>
+      <c r="U8" t="s">
+        <v>67</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
-      <c r="X8"/>
-[...3 lines deleted...]
-      <c r="Z8"/>
+      <c r="X8" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y8"/>
+      <c r="Z8" t="s">
+        <v>69</v>
+      </c>
       <c r="AA8"/>
       <c r="AB8" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9">
-        <v>7728</v>
+        <v>8012</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="N9"/>
       <c r="O9" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10">
-        <v>8048</v>
+        <v>7863</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="N10"/>
       <c r="O10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
-        <v>7940</v>
+        <v>7723</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="N11" t="s">
         <v>82</v>
       </c>
+      <c r="N11"/>
       <c r="O11" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="P11" t="s">
         <v>83</v>
       </c>
-      <c r="Q11"/>
-[...3 lines deleted...]
-      <c r="U11"/>
+      <c r="P11"/>
+      <c r="Q11" t="s">
+        <v>84</v>
+      </c>
+      <c r="R11" t="s">
+        <v>85</v>
+      </c>
+      <c r="S11" t="s">
+        <v>86</v>
+      </c>
+      <c r="T11" t="s">
+        <v>87</v>
+      </c>
+      <c r="U11" t="s">
+        <v>88</v>
+      </c>
       <c r="V11"/>
       <c r="W11"/>
-      <c r="X11"/>
+      <c r="X11" t="s">
+        <v>89</v>
+      </c>
       <c r="Y11"/>
-      <c r="Z11"/>
+      <c r="Z11" t="s">
+        <v>69</v>
+      </c>
       <c r="AA11"/>
       <c r="AB11" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">