--- v4 (2026-04-29)
+++ v5 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>field_kontakt_e_mail</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
@@ -114,361 +114,323 @@
     <t>Projektergebnisse</t>
   </si>
   <si>
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
+    <t>Community Project</t>
+  </si>
+  <si>
+    <t>OSMD Braille</t>
+  </si>
+  <si>
+    <t>Barrierefreie MusicXML-Noten direkt im Browser: OSMD Braille erweitert die OSMD-Bibliothek um Live-Music-Braille, navigierbar per Brailletastatur. So werden digitale Noten für blinde Nutzer erstmals schnell und direkt zugänglich.  ￼</t>
+  </si>
+  <si>
+    <t>OSMD Braille setzt bei einer zentralen Lücke an: Digitale Musiknoten gelten als modern und flexibel, sind im Web für blinde und sehbehinderte Menschen aber praktisch unzugänglich. Screenreader können MusicXML-Noten nicht sinnvoll erfassen, und Brailletastaturen erhalten keine strukturierte Ausgabe. Dadurch bleibt einer großen Nutzergruppe der Zugang zu digitalen Noteninhalten verwehrt.
+Was ist OSMD?
+OpenSheetMusicDisplay (OSMD) ist eine weit verbreitete Open-Source-Bibliothek zur Darstellung von MusicXML-Musiknoten im Webbrowser. Sie wurde im Rahmen früherer netidee-Projekte entwickelt und ist heute Standard für Web-basierte Musiknotenanzeige: fast 2.000 GitHub-Sterne, kommerzielle Kooperationen und eine aktive Entwicklercommunity zeigen die breite Nutzung. OSMD ermöglicht das Darstellen, Abspielen und visuelle Navigieren von Noten direkt im Browser – schnell, flexibel und ohne proprietäre Formate.
+Was leistet OSMD Braille?
+Das Projekt erweitert OSMD um eine Live Music Braille-Ausgabe. MusicXML-Noten werden beim Anzeigen automatisch in Brailleschrift übersetzt – taktbasiert und direkt mit einer Brailletastatur navigierbar. Damit entfällt das bisher nötige Umweg-Verfahren aus Hochladen, Konvertieren und Re-Import in externe Tools.
+Entwickler erhalten eine frei nutzbare TypeScript-Library, Organisationen wie Blindenverbände ein WordPress-Plugin für barrierefreie Lernangebote, und Endnutzer eine Online-Plattform zum Sofort-Anzeigen von MusicXML als Braille.
+Wirkung und Bedeutung
+OSMD Braille macht digitale Musiknoten erstmals im Browser wirklich barrierefrei. Es schafft einen unmittelbaren Zugang, verbessert Lern- und Ausbildungsmöglichkeiten und erweitert das OSMD-Ökosystem um eine zentrale Inklusionskomponente. Durch die rückwirkende Nutzbarkeit in bestehenden OSMD-Anwendungen kann der Impact rasch und breit wirksam werden – und setzt einen neuen Standard für Barrierefreiheit im digitalen Musikbereich.</t>
+  </si>
+  <si>
+    <t>SW-Bibliothek</t>
+  </si>
+  <si>
+    <t>Audio | Video, Javascript</t>
+  </si>
+  <si>
+    <t>Kunst|Musik|Architecktur</t>
+  </si>
+  <si>
+    <t>Eltern, Erwachsene, Hilfsorgansationen |Freiwilligei, Jugendliche, Menschen mit Behinderung, Menschen mit besonderen Bedürfnissen, Senior:innen, Start-ups, thematische Community</t>
+  </si>
+  <si>
+    <t>Zwischenbericht, Entwicklerdoku, Anwenderdoku, Endbericht, Summary, Summary, Library, Client-SW, Client-SW</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
     <t>Blog</t>
   </si>
   <si>
-    <t>Drone Link Projekt Update</t>
-[...98 lines deleted...]
-    <t>Whoidentifies.me:</t>
+    <t>WhoIdentifies.me</t>
+  </si>
+  <si>
+    <t>Gemeinsam das eIDAS-Ökosystem mitgestalten</t>
+  </si>
+  <si>
+    <t>Mit whoIdentifies.me verfolgen wir seit Beginn des Projekts ein einfaches Ziel: Digitale Identitäten müssen transparent und überprüfbar sein. Wer digitale Nachweise nutzt, sollte jederzeit nachvollziehen können, wer hinter einer Identitätsanfrage steht, welche Informationen angefragt werden und ob diese Anfrage vertrauenswürdig und verhältnismäßig ist.</t>
+  </si>
+  <si>
+    <t>Mit whoIdentifies.me verfolgen wir seit Beginn des Projekts ein einfaches Ziel: Digitale Identitäten müssen transparent und überprüfbar sein. Wer digitale Nachweise nutzt, sollte jederzeit nachvollziehen können, wer hinter einer Identitätsanfrage steht, welche Informationen angefragt werden und ob diese Anfrage vertrauenswürdig und verhältnismäßig ist.
+Während wir an einem Piloten arbeiten, entwickelt sich auch das europäische eIDAS-Ökosystem mit hoher Geschwindigkeit weiter. Die Einführung der EU Digital Identity Wallet rückt näher und damit auch die Frage, wie Vertrauen in der Praxis geschaffen werden kann.
+Transparenz ist keine Nebensache
+Mit der EUDI Wallet entsteht eine Infrastruktur, die bald von Millionen Menschen genutzt werden soll. Gleichzeitig zeigt sich, dass viele Aspekte der praktischen Umsetzung noch offen sind. Unsere Bedenken haben wir bereits in einem Blogbeitrag zusammengefasst. Wie wir dort beschrieben haben, entstehen überall dort, wo rechtliche Vorgaben und technische Spezifikationen auseinanderlaufen, Unsicherheiten für Nutzer:innen und Anbieter:innen gleichermaßen. Transparenz darüber, wer eine Identitätsabfrage stellt und auf welcher Grundlage dies geschieht, ist deshalb kein „Nice-to-have“, sondern eine zentrale Voraussetzung für eine vertrauenswürdige digitale Identitätsinfrastruktur.
+Gemeinsam gestalten
+Bei der Entwicklung unseres Piloten legen wir besonderen Wert darauf, ihn an die realen Bedürfnisse jener anzupassen, die ihn am Ende auch nutzen sollen. Deshalb binden wir von Anfang an Organisationen ein, die sich seit Jahren für digitale Grundrechte, Datenschutz und Verbraucherrechte einsetzen, und evaluieren gemeinsam, welche Informationen Nutzer:innen tatsächlich benötigen, um fundierte Entscheidungen treffen zu können: Welche Vertrauenssignale schaffen Orientierung, und wie lassen sich relevante Informationen verständlich darstellen?
+Insbesondere suchen wir den Austausch mit internationalen NGOs, Konsumentenschutzorganisationen, zivilgesellschaftlichen Initiativen, Forschungseinrichtungen sowie weiteren Akteur:innen, die das europäische eIDAS-Ökosystem aktiv mitgestalten möchten. Unser Ziel ist nicht nur ein funktionierendes Werkzeug, sondern ein gemeinsames Verständnis davon, wie Transparenz und Vertrauen innerhalb der europäischen digitalen Identitätsinfrastruktur aussehen sollten.
+Die Einführung der Wallet ist dabei kein abgeschlossenes Projekt, sondern ein laufender Prozess: Viele technische Standards werden erst in den kommenden Jahren konkret ausgestaltet. Gerade deshalb ist jetzt der richtige Zeitpunkt, praktische Erfahrungen einzubringen, damit Transparenz und informationelle Selbstbestimmung von Anfang an Teil des Systems sind. Ein zentraler Baustein dafür ist ein nachvollziehbares Transparenzregister, mit dem sich einzelne Identitätsanfragen einfacher rekonstruieren lassen.
+Interesse an einer Zusammenarbeit?
+Wenn Ihre Organisation sich mit digitalen Identitäten, Datenschutz, Verbraucherrechten oder vertrauenswürdigen digitalen Infrastrukturen beschäftigt und Interesse daran hat, whoIdentifies.me im Rahmen eines Pilotprojekts kennenzulernen oder gemeinsam weiterzuentwickeln, freuen wir uns über den Austausch. Die europäische digitale Identität wird nur dann erfolgreich sein, wenn Vertrauen nicht vorausgesetzt, sondern nachvollziehbar geschaffen wird. Daran möchten wir gemeinsam mit Partner:innen aus ganz Europa arbeiten.
+ </t>
+  </si>
+  <si>
+    <t>Whoidentifies.me</t>
   </si>
   <si>
     <t>Vom Konzept zum Prototypen</t>
   </si>
   <si>
     <t>Als wir WhoIdentifies.Me erstmals vorgestellt haben, stand eine einfache, aber bislang unbeantwortete Frage im Zentrum: Wer greift im entstehenden eIDAS-Ökosystem eigentlich auf welche Daten zu? Mit dem inzwischen veröffentlichten Prototypen wird diese Frage ein Stück greifbarer.</t>
   </si>
   <si>
     <t>Als wir WhoIdentifies.Me erstmals vorgestellt haben, stand eine einfache, aber bislang unbeantwortete Frage im Zentrum: Wer greift im entstehenden eIDAS-Ökosystem eigentlich auf welche Daten zu? Mit dem inzwischen veröffentlichten Prototypen wird diese Frage ein Stück greifbarer.
 Der Hintergrund des Projekts ist unverändert aktuell. Mit der Weiterentwicklung von eIDAS und der Einführung der European Digital Identity Wallet (der europäischen digitalen Brieftasche) entsteht eine Infrastruktur, die weit über klassische Online-Authentifizierung hinausgeht. Digitale Identität wird damit zu einem zentralen Baustein des digitalen Alltags in Europa. Staatlich bestätigte Attribute können in unterschiedlichsten Kontexten verwendet werden, von Behördenverfahren bis hin zu privaten Online-Diensten. Gerade weil diese Infrastruktur so breit eingesetzt werden soll, stellt sich umso dringlicher die Frage nach Transparenz. Während die technische und rechtliche Ausgestaltung intensiv diskutiert wird, bleibt oft unsichtbar, welche konkreten Datenflüsse im Alltag entstehen.
 Genau hier setzt WhoIdentifies.Me an. Die Grundidee, die auch in unserem Concept Note beschrieben ist, besteht darin, öffentlich verfügbare Informationen aus nationalen Registern und anderen Quellen zusammenzuführen und daraus ein verständliches Gesamtbild zu erzeugen. Der Prototyp macht diesen Ansatz erstmals erfahrbar. Er zeigt, wie sich ein bislang fragmentiertes System in einer gemeinsamen Oberfläche darstellen lassen wird und wie dadurch sichtbar wird, welche Firmen und staatlichen Stellen überhaupt Teil des eIDAS-Ökosystems sind.
 Besonders deutlich wird dabei, dass Transparenz nicht nur eine Frage des „Wer“, sondern auch des „Was“ ist. Entscheidend ist nicht allein, welche Organisationen digitale Identitätssysteme nutzen, sondern welche Daten sie in diesem Zusammenhang anfragen. Genau diese Perspektive eröffnet die Möglichkeit, Datenflüsse vergleichbar zu machen und über einzelne Anwendungsfälle hinaus zu denken. Erst dadurch entsteht eine Grundlage, auf der sich Muster erkennen und Entwicklungen beobachten lassen.
 Der Prototyp bleibt dabei bewusst auf dieser grundlegenden Ebene und versucht nicht, bereits alle möglichen Analysefunktionen vorwegzunehmen. Stattdessen macht er sichtbar, dass die notwendige Datengrundlage prinzipiell vorhanden ist und dass sie sich in eine Form bringen lässt, die sowohl für technische als auch für nicht-technische Zielgruppen zugänglich ist. Gerade weil eIDAS als europäische Infrastruktur konzipiert ist, liegt ein besonderer Fokus darauf, nationale Perspektiven zu überwinden und ein grenzüberschreitendes Bild zu ermöglichen.
 Damit deutet sich auch an, wohin sich das Projekt weiterentwickeln kann. Die im Concept Note beschriebene Vision geht über eine reine Darstellung hinaus und zielt auf ein Instrument ab, das Entwicklungen im System frühzeitig sichtbar macht. In einer Umgebung, in der sensible, staatlich bestätigte Daten in immer mehr Kontexten eingesetzt werden, entsteht zwangsläufig auch ein Bedarf an Beobachtung und kritischer Einordnung. Transparenz wird damit zu einer Voraussetzung für öffentliche Debatten und letztlich auch für wirksame Regulierung.
 Der aktuelle Prototyp ist in diesem Sinne kein Endpunkt, sondern ein erster, notwendiger Schritt. Er zeigt, dass Transparenz im eIDAS-Ökosystem nicht nur eine abstrakte Forderung ist, sondern technisch umsetzbar wird. Gleichzeitig macht er deutlich, dass es für eine informierte Auseinandersetzung mit digitaler Identität mehr braucht als regulatorische Texte und technische Spezifikationen. Es braucht Werkzeuge, die sichtbar machen, was tatsächlich passiert.
 Vor diesem Hintergrund laden wir herzlich zur Teilnahme an unserem Workshop ein, in dem wir den aktuellen Stand des Prototypen vorstellen und gemeinsam weiterentwickeln möchten. Die Workshops richten sich an NGOs, Forschende sowie alle, die sich für die praktische Nutzung und die Auswirkungen der europäischen digitalen Identitätsinfrastruktur interessieren. Ziel ist es, Feedback zu sammeln und die Entwicklung des geplanten Piloten aktiv mitzugestalten, der reale Daten aus Mitgliedstaaten integrieren soll und bis Ende 2026 fertiggestellt werden soll.
 Die online Workshops finden zu folgenden Terminen statt:
 14. April, 13:00-14:30 CET &amp; 
 20. April, 17:30-19:00 CET
 Die Teilnahme ist unkompliziert: Eine kurze Anmeldung per E-Mail an team@epicenter.works mit Angabe des gewünschten Termins genügt.
  </t>
   </si>
   <si>
-    <t>Whoidentifies.me</t>
-[...156 lines deleted...]
-    <t>Erwachsene, Jugendliche, Student:innen</t>
+    <t>Wie eqREADER gebärden lernt</t>
+  </si>
+  <si>
+    <t>Zwei Wochen im Aufnahmestudio</t>
+  </si>
+  <si>
+    <t>Für jedes Wort braucht eqREADER ein Video in Gebärdensprache. In den letzten zwei Wochen haben wir getestet, wie diese Videos künftig fast automatisch entstehen können: mit einem Aufnahmestudio, vier Kameras und einem Fußpedal.</t>
+  </si>
+  <si>
+    <t>Im letzten Beitrag ging es darum, wie eqREADER mehrdeutige Wörter auseinanderhält. Heute geht es um die andere Hälfte des Projekts: die Gebärdenvideos selbst. Für jedes Wort, das eqREADER erklären soll, braucht es ein Video in Gebärdensprache. Diese Videos zu produzieren ist bisher der aufwendigste Teil des Vorhabens. In den letzten zwei Wochen haben wir in Wien an einem neuen Weg gearbeitet, der das ändern könnte.
+Warum die Videos der Engpass sind
+Unsere Gebärdenvideos zeigen einen 3D-Avatar. Damit der eine Gebärde vorführen kann, gebärdet zuerst eine gehörlose Fachkraft das Wort vor der Kamera. Danach überträgt ein Animationsteam die Bewegung von Hand auf die Computerfigur, samt Mimik und Mundbild. Das Ergebnis ist gut, aber teuer. Für ein einzelnes Wort können mehrere Arbeitsstunden zusammenkommen. Bei ein paar hundert Begriffen geht das noch, bei ganzen Büchern nicht mehr.
+Deshalb testen wir gerade einen anderen Ansatz: Der Computer sieht sich die Aufnahme an und überträgt die Bewegung selbst auf den Avatar. Ohne Spezialanzug, ohne aufgeklebte Marker, nur aus dem Videobild.
+Ein Studio, vier Kameras und ein Fußpedal
+Dafür haben wir ein Aufnahmestudio eingerichtet. Vier Kameras filmen jede Gebärde gleichzeitig, von vorn, von der Seite, einmal der ganze Körper und eine eigene Kamera nur für das Gesicht, weil das Mundbild in der Gebärdensprache Bedeutung trägt. Dazu Studiolicht und ein Teleprompter, der das jeweils nächste Wort anzeigt.
+Gesteuert wird die Aufnahme über ein Fußpedal, und zwar von unserer gehörlosen Darstellerin selbst. Sie gebärdet ein Wort, tritt aufs Pedal, der Prompter zeigt das nächste. Niemand muss dazwischenreden oder die Kamera stoppen, das Tempo bestimmt sie allein. So kommt sie auf mehrere hundert Gebärden pro Stunde.
+Auf der Liste stehen knapp 12.000 Gebärden der Österreichischen Gebärdensprache.
+Danach übernehmen die Rechner
+In der Drehpause der letzten Woche lief die Auswertung. Zuerst schneidet eine selbst entwickelte Software die stundenlangen Aufnahmeblöcke in einzelne Clips. Sie erkennt dafür, wann die Hände in der Ruheposition liegen und wann gebärdet wird. Übrig bleiben rund 6.000 sauber geschnittene Einzelgebärden, jede mit dem richtigen Wort beschriftet und aus allen vier Kameraperspektiven synchron.
+Dann berechnen Machine-Learning-Modelle aus jedem Clip die Bewegung in 3D: wo die Arme sind, wie stark jeder einzelne Finger gebeugt ist, was das Gesicht macht. Aus dem Video wird eine Art digitales Bewegungsskelett, und das lässt sich auf den Avatar übertragen. Die ersten Gebärden laufen bereits automatisch auf ihm. Was vorher Stunden an Handarbeit gebraucht hat, rechnet der Computer jetzt in wenigen Minuten durch.
+Die Qualitätsfrage
+Gebärdensprache verzeiht allerdings keine Ungenauigkeit. Eine leicht andere Handform kann eine andere Bedeutung ergeben, so wie ein Tippfehler aus „Haus" ein „Maus" macht. Ein Avatar, der nur ungefähr richtig gebärdet, hilft niemandem.
+Ein großer Teil der zwei Wochen ging deshalb in die Qualitätskontrolle. Dabei hilft uns, dass wir über die Jahre mehrere tausend Gebärden professionell von Hand animiert haben. Zusammen mit einem Katalog der wichtigsten Handformen der ÖGS lässt sich damit für jeden automatisch erzeugten Clip nachprüfen, ob die Handform stimmt und ruhig gehalten wird, so wie es ein menschlicher Animator machen würde.
+Dabei findet man auch Fehler, mit denen wir nicht gerechnet hatten. Sind beide Hände sehr nah beieinander, verwechselt der Computer manchmal, welcher Finger zu welcher Hand gehört, und erfindet etwa einen ausgestreckten Zeigefinger, den es in der Aufnahme nie gab. Solche Fälle automatisch aufzuspüren ist inzwischen eine eigene Baustelle geworden. Das letzte Wort haben ohnehin Menschen: Gehörlose Expert:innen sichten die Ergebnisse, denn ob eine Gebärde verständlich ist, kann nur beurteilen, wer die Sprache täglich verwendet.
+Wie es weitergeht
+Wenn der neue Produktionsweg hält, was die ersten Tests versprechen, können wir den Wortschatz von eqREADER deutlich schneller erweitern als bisher und irgendwann auch längere Texte durchgehend in Gebärdensprache anbieten. Im August folgt die nächste Aufnahmerunde, dann mit einer zweiten Darstellerin für die Deutsche Gebärdensprache und mit allem, was wir aus den ÖGS-Aufnahmen gelernt haben. Über die ersten Reaktionen gehörloser Nutzer:innen auf die automatisch erzeugten Gebärden berichten wir im nächsten Beitrag.</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>Stipendium Call #20</t>
+  </si>
+  <si>
+    <t>Designing a study to ask AI practitioners about privacy risk</t>
+  </si>
+  <si>
+    <t>A behind-the-scenes process for interview preparations</t>
+  </si>
+  <si>
+    <t>Bridging the gap between theoretical research and practice by conducting semi-structured interviews with AI practitioners in the field.</t>
+  </si>
+  <si>
+    <t>If you search for research on privacy attacks against machine learning, you'll find no shortage of it. Papers show, again and again, that a trained model can leak surprising things about the data it was trained on — whether a particular person's record was included, what an unusual pattern in the dataset says about a whole group, sometimes even fragments of the original data itself. What you won't find nearly as often is anyone asking the people who actually build and run these systems whether they think any of this matters in practice.
+That gap is where my current project starts. Not "can this attack work in a lab," which the literature has answered many times over, but "does anyone building real systems on real sensitive data think this is a risk worth worrying about — and if so, how much risk is too much?" Answering that meant putting together a study built around actual conversations with practitioners, rather than another simulated attack. This post is about what went into designing that study — the decisions that don't make it into the results section, but that shape everything about what the results end up meaning.
+Why interviews, and not a survey
+My first instinct, honestly, was to reach for something more scalable — a questionnaire I could send to a few hundred people and analyze statistically. But the questions I actually care about don't fit that format well. I want to know which threat scenarios practitioners find realistic, and there's no way to write a multiple-choice list of scenarios without deciding in advance what counts as a scenario — which is exactly the assumption I'm trying to test. I also want to know what makes a privacy leak "acceptable" or not, and that turns out to be a reasoned judgment people arrive at, not a number they already have on hand.
+So the study is built around semi-structured interviews: a shared set of core questions asked of everyone, so I can compare across conversations, but enough openness that people can introduce scenarios or reasoning I hadn't anticipated. Concretely, that meant designing the guide in two different registers for two different goals. For "what threats do you consider realistic," I ask open questions and let people describe their own systems and concerns — that part is genuinely exploratory. For "what makes a leak acceptable," I start open-ended too, but then show people a set of candidate factors drawn from the existing attack literature (things like how close a leaked result is to the real data, or how confident an attacker would need to be) and ask them to validate, reject, or extend that list. It's a small distinction, but it matters: one part of the interview is discovery, the other is checking existing assumptions against reality.
+Who gets to answer
+The other decision that took longer than I expected was who counts as a "practitioner" here. It would have been easy to only talk to ML engineers — people who build the models. But threat relevance and acceptable risk are judgment calls that get made differently depending on where you sit: a data protection officer, a product manager weighing a feature's business value against its risk, and a clinician who works with patient data every day but has never trained a model are all going to answer these questions differently, and all three answers are relevant.
+So recruitment is deliberately built around that variation — a short screening step checks people's technical background, their domain, and their exposure to sensitive data, so I can watch for genuine diversity of role and perspective rather than accidentally interviewing twenty variations of the same job title. It also means being careful about who not to include: it would be tempting to interview academic security researchers, since they know this literature best, but that's arguably the population whose assumptions I'm trying to check against reality, not confirm — so if they're included at all, it has to be a deliberate, clearly-labeled comparison group, not folded quietly into the main sample.
+The unglamorous parts
+A surprising amount of the design work has nothing to do with research questions at all. Every participant needs to know, in plain language, what happens to what they tell me — that interviews are recorded only to support accurate analysis, that transcripts are anonymized, that anyone can skip a question or stop at any point without needing a reason. None of that shows up in a results section, but skipping it isn't really an option: people are more candid about what worries them professionally when they trust the process around the conversation, and that trust has to be earned before the first question is even asked.
+Where this goes next
+The interviews haven't started yet — I'm still finalizing recruitment — but designing the study has already reshaped how I think about the underlying research question. Writing questions that had to work for a clinician, a compliance officer, and a security engineer alike forced me to strip out assumptions I didn't even realize I'd built into the framing. If the interviews go the way I expect, the result won't be a cleaner version of the existing attack literature — it'll be a genuinely different picture of which risks matter, to whom, and why, grounded in how people who actually carry this responsibility think about it.</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>IndeRun</t>
+  </si>
+  <si>
+    <t>Eine Runtime für einfache KI in Apps</t>
+  </si>
+  <si>
+    <t>**Wer sind wir?** Wir als Independo Team bauen die inklusive Apps für Menschen mit kognitiven Behinderungen. Gemeinsam mit Sonderschulen und Einrichtungen für Menschen mit Behinderungen entwickeln wir spezialisierte Software. Unser Ziel ist es, Menschen mit kognitiven Behinderungen ein selbstbestimmtes Leben und gesellschaftliche Teilhabe zu ermöglichen.
+**Für wen ist es?** Die Projektergebnisse können von Entwicklungsteams KI-Softwarelösungen integriert werden. Die Runtime ermöglicht es kleinen Entwicklungsteams mit weniger KI-Knowledge einfache Integration von KI-Anwendung in deren mobilen Applikationen.
+**Was ist es?** IndeRun ist eine offene Runtime und ein SDK, mit der Apps zur Laufzeit entscheiden können, wo und wie ein KI-Modell ausgeführt wird. Statt all diese Entscheidungen hart in den Code einzubauen, beschreibt die App nur noch „Was soll passieren?“ (z.B. „Text zusammenfassen“ oder „Text in Sprache umwandeln“). IndeRun prüft dann zur Laufzeit: z.B _Welche Provider sind gerade verfügbar?_ oder _Welche Anforderungen gibt es an Datenschutz, Kosten und Geschwindigkeit?_ . Damit wird es für Entwickler:innen deutlich leichter, verantwortungsvolle KI-Funktionen in ihre Anwendungen einzubauen, ohne sich jedes Mal neu durch den Dschungel aus APIs, SDKs und Lizenzbedingungen kämpfen zu müssen.</t>
+  </si>
+  <si>
+    <t>AI | KI, mobile App</t>
+  </si>
+  <si>
+    <t>Distributed Systems, Künstliche Intelligenz /AI / Machine Learning</t>
+  </si>
+  <si>
+    <t>KMU, Techniker:innen</t>
   </si>
   <si>
     <t>Zwischenbericht</t>
   </si>
   <si>
-    <t>Luna: Die AI-Assistenz in computor</t>
-[...13 lines deleted...]
-Die gesamte KI-Kommunikation läuft über eine Provider-Schicht, die das OpenAI-kompatible API-Format spricht. Dadurch kann computor mit verschiedenen Backends arbeiten, etwa mit OpenAI direkt, mit LM Studio, mit Ollama oder mit ähnlichen Diensten. Für den lokalen Betrieb auf Apple-Silicon-Hardware kann zusätzlich vllm-mlx oder ein eigener Fork davon als Backend verwendet werden. Das ist die Inferenzschicht darunter, nicht der eigentliche Tutor-Workflow. Durch diese Trennung bleibt die Backend-Wahl konfigurierbar, ohne dass Trigger, Kontextaufbau oder Bewertungslogik neu gebaut werden müssen.
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>Weiterentwicklung des Python-Kurses: In drei Stufen zu offenen Kursen</t>
+  </si>
+  <si>
+    <t>Wie aus rund 70 erprobten Übungsbeispielen öffentliche Data-Science-Kurse in drei Schwierigkeitsstufen entstehen.</t>
+  </si>
+  <si>
+    <t>Rund 70 Übungsbeispiele aus der Lehrveranstaltung "Programmieren in der Physik" wurden von Studierenden im aktiven Übungsbetrieb bearbeitet. Das gesammelte Feedback fließt jetzt in die Überarbeitung ein, und aus einer neuen Stufeneinteilung entstehen unsere ersten öffentlichen Kurse.</t>
+  </si>
+  <si>
+    <t>Der Python-Kurs umfasst derzeit rund 70 Übungsbeispiele, die bereits im aktiven Übungsmodus der Lehrveranstaltung "Programmieren in der Physik" von Studierenden bearbeitet wurden. Das dabei gesammelte Feedback wird aktuell schrittweise in die Überarbeitung der Kursinhalte integriert.
+Dies betrifft insbesondere Übersetzungsfehler, kleinere Syntaxfehler sowie Rendering-Probleme, die im Zuge der Migration auf die Webanwendung entstanden sind. Parallel dazu ergänzen wir fehlende Ressourcen, etwa Referenzbilder sowie Hinweise und Verweise auf die offizielle Python-Dokumentation.
+Im Rahmen der Überarbeitung werden die Übungsbeispiele außerdem in drei Schwierigkeitsstufen eingeteilt, um unterschiedliche Vorkenntnisse besser berücksichtigen zu können:
+	Beginner: Einführung in die Programmierumgebung, Arbeiten mit der Konsole, grundlegende Python-Syntax, Funktionen, Skripte sowie Indizierung.
+	Intermediate: Kontrollstrukturen (if, while, for), logische Operatoren sowie Inhalte zur Auswertung von Messdaten, wie sie in Laborübungen anfallen.
+	Advanced: Selbstständige Bearbeitung physikalischer und mathematischer Problemstellungen, einschließlich Gleichungssystemen, Kurvendiskussionen und Differentialgleichungen, sowie grundlegende Konzepte der objektorientierten Programmierung (OOP).
+Die strukturierte Aufbereitung der Inhalte bildet die Grundlage für die Entwicklung unserer Open Educational Resources. Geplant ist die Bereitstellung von zwei bis fünf öffentlich zugänglichen Data-Science-Kursen: Aus den drei Stufen entstehen eigenständige, kompakte Kurse (Beginner, Intermediate, Advanced), bewusst schlanker als die vollständige Lehrveranstaltung, damit sie sich im Selbststudium und berufsbegleitend absolvieren lassen. Die Kurse werden ohne Musterlösungen veröffentlicht. Dadurch soll selbstständiges Lernen unterstützt und eine dauerhafte Nutzung der Materialien über die Lehrveranstaltung hinaus ermöglicht werden. Ergänzt werden die Inhalte um Grundlagen der Versionsverwaltung mit git (ein Branch, Einzelarbeit, in Konsole und VS Code) als Sicherung und Versionierung der eigenen Arbeit; so bleibt die Selbstständigkeit nicht auf die bereitgestellten Kurse beschränkt.
  </t>
   </si>
   <si>
-    <t>Künstliche Intelligenz, VS Code, Open Source</t>
-[...2 lines deleted...]
-    <t>17.04.2026</t>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>Faircamp 2.0 goes Beta</t>
+  </si>
+  <si>
+    <t>Rückblick auf die letzten drei Monate, Ausblick auf die finalen Wochen im Projekt</t>
+  </si>
+  <si>
+    <t>Letzte Woche ging die Faircamp 2.0 Beta online. Damit sind die ersten Testbuilds zwar etwas später in der Öffentlichkeit angekommen als geplant, dafür aber auch wesentlich kompletter – abseits von etwaigen Bugs die jetzt noch gefunden werden, ist die Beta nämlich bereits feature-complete!</t>
+  </si>
+  <si>
+    <t>Letzte Woche ging die Faircamp 2.0 Beta online. Damit sind die ersten Testbuilds zwar etwas später in der Öffentlichkeit angekommen als geplant, dafür aber auch wesentlich kompletter – abseits von etwaigen Bugs die jetzt noch gefunden werden, ist die Beta nämlich bereits feature-complete!
+In den letzten Tagen wurde auf Basis erster Rückmeldungen bereits nachjustiert und korrigiert, und so ist mit heute mittlerweile schon die dritte Iteration der Faircamp 2.0 Beta in den Händen der Nutzer*innen.
+Der Weg zur Betaversion über die letzten drei Monate war geradlinig und frei von erwähnenswerten Hindernissen, aber aus einer Planungsperspektive betrachtet deutlich langwieriger als gedacht. Somit wird als Lektion aus dem Projekt auf jeden Fall herauskommen: Bei großen Softwarearchitektur-Umbauten kann man wohl nie vorsichtig genug planen – beim nächsten Mal wieder, noch mehr, zu beherzigen. Nichtsdestotrotz ist es nun fast geschafft, und nun endlich die Resultate zu sehen, macht viele Mühen wett!
+Eine sehr erfreuliche, ursprünglich schwer planbare Entwicklung ist der aktuelle Stand der Integration von assistiver Technologie in der Desktop Applikation: Mit der Beta ist die gesamte Applikation mit Keyboard navigierbar – ein starker Indikator dafür dass die Applikation mit Screen Reader gut nutzbar sein dürfte. Sämtliche Icons und Grafiken sind mit Beschreibungstexten versehen und allen wichtigen Interface-Bereichen wurden bereits assistive Landmarks zugewiesen (basierend auf den dokumentierten Best Practices des Applikationsframeworks, Slint) . Damit ist zu erwarten dass die Applikation auch für den Realeinsatz mit Screen Readern schon ganz gut aufgestellt ist – Hard Facts dazu werden aber natürlich erst Audits und Feedback von blinden Usern selbst schaffen.
+Was sonst noch so passiert ist: Ende Juni kam auf diyconspiracy.net – einer seit über 20 Jahren bestehenden Punk Webzine – ein Interview über Faircamp und Version 2.0 heraus. Das Interview ist im Langformat (~15-30 Minuten Lesezeit) und enthält neben einer Einführung und Hintergründen zu Faircamp und Version 2.0 auch diverse thematische Ausflüge zu dezentralen technologischen Ansätzen und ethischem (Audio-)Publishing im Allgemeinen. Im Fediverse ist das Interview auf fruchtbaren Boden getroffen und wurde breit geteilt!
+Was nun bevorsteht: Die Betaversion wird über die nächsten Wochen basierend auf laufendem Community-Feedback weiter verbessert und von Fehlern befreit. Parallel dazu werden noch die Release Notes erweitert und mit einem üppigen Showcase an Screenshots ausgestattet. Im August wird noch der letzte Distributionskanal erschlossen – die Desktopapplikation als .app Bundle auf macOS (wo es für die Beta bislang nur in der Kommandozeilenedition verfügbar ist).
+Im September dann – sobald alle verbleibenden Fragen und Bugs geklärt sind – der finale Release. Bis dann!
+ </t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>somes</t>
+  </si>
+  <si>
+    <t>Plattform für politische Transparenz</t>
+  </si>
+  <si>
+    <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Somes macht die Aktivitäten der Nationalratsabgeordneten und der Regierung niederschwellig zugänglich.</t>
+  </si>
+  <si>
+    <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Durch den ganzheitlichen Ansatz namens somes möchten wir Desinformation (kontrolliert oder unabsichtlich), algorithmischen Filterblasen, Korruption und Politikverdrossenheit entgegenwirken, indem parlamentarische und regierungsspezifische Aktivitäten, Prozesse und Informationen niederschwellig zugänglich gemacht werden. In der 1. Ausbaustufe, die hauptsächlich während einer HTL-Diplomarbeit durchgeführt wurde, konnte schon eine solide Basis aufgebaut und viele Funktionen etabliert werden. Link zur Plattform somes 
+Vom Schulprojekt zur internationalen Musterlösung
+Im nächsten Ausbauschritt möchten wir, konkret mit fünf Teilbereichen, aber noch weiter: KI wird umfangreicher und transparenter eingesetzt,  die Internationalisierung gestartet, die Mobilapplikation entwickelt, der aktuelle Funktionsstand aufpoliert und mit partizipativen Ansätzen auf das nächste Level gehoben. Diese Teilbereiche bilden die Grundlage, um die Vision von somes als internationales best-practice Tool zu realisieren.
+KI-Funktionen z.B.
+  Themenklassifikation für Verordnungen und neue Ministerialentwürfe
+  Transparentere und verbesserte politische Haltungs- und Richtungsanalyse
+  Abgeordnetenempfehlungssystem – Welcher Abgeordnete passt zu mir?
+  Sprechende und kürzere Titel
+  Laufend neue Zusammenfassungen für alle Gegenstände und Reden
+  Zentrale Redeschwerpunkte (in Bezug zu z.B. Antragstext) in originaler Rede farblich hervorheben
+  RAG-System zu Regierungsprogramm
+Internationalisierung (EU-Parlament-Erweiterung) z.B.
+  Großer Anteil des Somes-Featureset direkt für EU-Parlament zugänglich machen
+  Modularität in Backend &amp; Frontend
+Mobilapplikation z.B.
+  Nachimplementierung der Somes-Web-Funktionen, bedingungslos mobile first
+Usability, Quality Of Life &amp; Accessiblity z.B.
+  Aktivitätsscoring
+  Statistiken
+      größere Variation an Diagrammen
+      fehlende Statistiken ergänzen
+  OAuth für Nutzerauthenication
+  Mehr Filteroptionen
+  Barrierefreiheit &amp; UX verbessern
+  Vervollständigte Informationen zu Ministerialentwürfen und Verordnungen
+  Neuigkeitenseite mit zusätzlichen Informationen erweitern
+Partizipation
+  Abgeordneten Fragen stellen können
+  Volksbegehren integrieren
+  Stimmungsbarometer</t>
+  </si>
+  <si>
+    <t>Informationsplattform, Mobile App</t>
+  </si>
+  <si>
+    <t>AGPL  3.0, GPL 3.0</t>
+  </si>
+  <si>
+    <t>AI | KI, Datenbank, Datenbanken relationale, Javascript, mobile App, SQL</t>
+  </si>
+  <si>
+    <t>Artificial Intelligence, Demokratie | Transparenz, Information Visualization, Mobile Apps, Online-Plattformen</t>
+  </si>
+  <si>
+    <t>Erwachsene, Jugendliche, Politik</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -790,66 +752,66 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="134.396" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="861.075" bestFit="true" customWidth="true" style="0"/>
-[...10 lines deleted...]
-    <col min="26" max="26" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="418.755" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="1115.87" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="828.084" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="129.683" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="209.949" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -943,491 +905,503 @@
       <c r="N2"/>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
-        <v>7905</v>
+        <v>7716</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3"/>
-      <c r="M3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M3"/>
       <c r="N3"/>
       <c r="O3" t="s">
+        <v>35</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3" t="s">
         <v>36</v>
       </c>
-      <c r="P3" t="s">
+      <c r="R3" t="s">
         <v>37</v>
       </c>
-      <c r="Q3"/>
-      <c r="R3"/>
       <c r="S3"/>
-      <c r="T3"/>
-      <c r="U3"/>
+      <c r="T3" t="s">
+        <v>38</v>
+      </c>
+      <c r="U3" t="s">
+        <v>39</v>
+      </c>
       <c r="V3"/>
       <c r="W3"/>
-      <c r="X3"/>
-[...3 lines deleted...]
-      <c r="Z3"/>
+      <c r="X3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y3"/>
+      <c r="Z3" t="s">
+        <v>41</v>
+      </c>
       <c r="AA3"/>
       <c r="AB3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
-        <v>7733</v>
+        <v>7909</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N4"/>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5">
-        <v>7832</v>
+        <v>7909</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6">
-        <v>7909</v>
+        <v>8048</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L6"/>
-      <c r="M6"/>
+      <c r="M6" t="s">
+        <v>53</v>
+      </c>
       <c r="N6"/>
-      <c r="O6"/>
-[...3 lines deleted...]
-      </c>
+      <c r="O6" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7">
-        <v>7909</v>
+        <v>7832</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N7"/>
       <c r="O7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P7" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8">
-        <v>7909</v>
+        <v>7913</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N8"/>
-      <c r="O8" t="s">
-[...6 lines deleted...]
-      <c r="R8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8" t="s">
+        <v>65</v>
+      </c>
+      <c r="R8" t="s">
+        <v>37</v>
+      </c>
       <c r="S8"/>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8" t="s">
+        <v>66</v>
+      </c>
+      <c r="U8" t="s">
+        <v>67</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
-      <c r="X8"/>
-[...3 lines deleted...]
-      <c r="Z8"/>
+      <c r="X8" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y8"/>
+      <c r="Z8" t="s">
+        <v>69</v>
+      </c>
       <c r="AA8"/>
       <c r="AB8" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9">
-        <v>7859</v>
+        <v>8012</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="P9" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10">
-        <v>8012</v>
+        <v>7863</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="N10"/>
       <c r="O10" t="s">
-        <v>69</v>
-[...7 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="P10" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
       <c r="S10"/>
-      <c r="T10" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
-        <v>8012</v>
+        <v>7723</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N11"/>
       <c r="O11" t="s">
-        <v>80</v>
-[...8 lines deleted...]
-      <c r="U11"/>
+        <v>83</v>
+      </c>
+      <c r="P11"/>
+      <c r="Q11" t="s">
+        <v>84</v>
+      </c>
+      <c r="R11" t="s">
+        <v>85</v>
+      </c>
+      <c r="S11" t="s">
+        <v>86</v>
+      </c>
+      <c r="T11" t="s">
+        <v>87</v>
+      </c>
+      <c r="U11" t="s">
+        <v>88</v>
+      </c>
       <c r="V11"/>
       <c r="W11"/>
-      <c r="X11"/>
-[...3 lines deleted...]
-      <c r="Z11"/>
+      <c r="X11" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y11"/>
+      <c r="Z11" t="s">
+        <v>69</v>
+      </c>
       <c r="AA11"/>
       <c r="AB11" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">