--- v1 (2026-01-23)
+++ v2 (2026-04-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>field_kontakt_e_mail</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
@@ -98,321 +98,377 @@
   <si>
     <t>Themengebiet</t>
   </si>
   <si>
     <t>Uni_FH</t>
   </si>
   <si>
     <t>OSSoftware</t>
   </si>
   <si>
     <t>Zielgruppe</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Projektergebnisse</t>
   </si>
   <si>
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
+    <t>Blog netidee</t>
+  </si>
+  <si>
+    <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
+  </si>
+  <si>
+    <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
+Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
+  </si>
+  <si>
+    <t>23.01.2026</t>
+  </si>
+  <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
+    <t>Blog</t>
+  </si>
+  <si>
+    <t>Drone Link Projekt Update</t>
+  </si>
+  <si>
+    <t>Der erste Prototyp nimmt Form an</t>
+  </si>
+  <si>
+    <t>In den letzten Wochen hat sich bei unserem netidee-Projekt DroneLink einiges getan: Aus der ursprünglichen Idee eines unabhängigen, drohnengestützten Kommunikationssystems wird Schritt für Schritt ein greifbarer Prototyp.</t>
+  </si>
+  <si>
+    <t>DroneLink verfolgt das Ziel, eine breitbandige Datenverbindung über große Distanzen aufzubauen, unabhängig von bestehender Infrastruktur, Mobilfunknetzen oder teuren Speziallösungen. Gerade in Krisensituationen, bei Netzausfällen, in abgelegenen Gebieten oder für Forschungsprojekte mit autonomen Drohnen kann eine solche Verbindung entscheidend sein. Das System setzt dabei auf Drohnen, die Sichtverbindungen herstellen und über gerichtete Funkstrecken Daten übertragen.
+Der erste Prototyp ist im Aufbau
+Ein wichtiger Meilenstein ist erreicht: Wir haben den ersten DroneLink-Prototyp digital entworfen und bereits mit dem Bau begonnen. Damit verlassen wir die reine Konzeptphase und können nun die einzelnen Hardware- und Softwarekomponenten praktisch zusammenführen.
+Besonders wichtig ist dabei der modulare Aufbau. DroneLink soll nicht nur als einzelnes System funktionieren, sondern langfristig offen dokumentiert, nachvollziehbar und nachbaubar sein. Genau dieser Ansatz war von Anfang an ein zentraler Bestandteil des Projekts: Eine offene Lösung, die sich in bestehende Drohnen- und Kommunikationssysteme integrieren lässt und für Forschung, Bildung und Einsatzorganisationen frei nutzbar ist.
+MAVLink über ELRS als Drohnensteuerung
+Die Verbindung zwischen Bodenstation und Drohne funktioniert inzwischen. Dafür nutzen wir MAVLink über ELRS. Dieser Schritt ist für das Projekt besonders relevant, weil MAVLink die Schnittstelle zum Flight Controller bildet. Darüber können Statusdaten ausgetauscht, Positionen verarbeitet und später autonome Abläufe koordiniert werden. Die erfolgreiche Kommunikation zwischen Bodenstation und Drohne ist damit eine wichtige Grundlage für die nächsten Entwicklungsschritte.
+Zweite Drohne: 3D-Design in Arbeit
+Parallel zum ersten Prototyp schreitet auch das 3D-Design der zweiten Drohne voran. Die zweite Plattform ist wichtig, um DroneLink nicht nur als Einzelaufbau, sondern als echtes Punkt-zu-Punkt-Kommunikationssystem testen zu können. Sobald das Design weiter fortgeschritten ist, werden wir dazu auch Bildmaterial teilen. Besonders spannend wird dabei, wie sich die Anforderungen an Antennen, Stromversorgung, Flugstabilität und mechanische Integration im finalen Aufbau widerspiegeln.
+Open Hardware
+Im Sinne von Open Hardware haben wir uns außerdem entschieden, nicht nur Software und Dokumentation offen zugänglich zu machen, sondern auch die CAD-Modelle und Hardware-Spezifikationen zu veröffentlichen. Damit wollen wir DroneLink langfristig besser nachvollziehbar und reproduzierbar machen. Andere Entwickler, Forschungseinrichtungen, Bildungsträger oder "Maker" sollen nicht nur den Code verwenden können, sondern auch verstehen, wie die Hardware aufgebaut ist, welche Komponenten genutzt werden und wie das System erweitert oder angepasst werden kann. Dieser Schritt ergänzt unsere Open-Source-Strategie: Bereits im Projektantrag war vorgesehen, DroneLink unter freier Lizenz zu veröffentlichen und mit Dokumentation, Tutorials und Beispielkonfigurationen eine aktive Nachnutzung zu ermöglichen.
+Was als Nächstes kommt
+Als Nächstes konzentrieren wir uns darauf, den ersten Prototyp fertig aufzubauen und die einzelnen Komponenten weiter zu integrieren. Danach stehen weitere zentrale Softwareteile im Fokus. Der Link Planner soll dabei helfen, geeignete Drohnenpositionen für stabile Richtfunkverbindungen zu berechnen. Dazu werden unter anderem Sichtlinien, Höheninformationen und mögliche Hindernisse berücksichtigt. Dieser Arbeitsschwerpunkt ist ein wichtiger Bestandteil des Gesamtsystems, weil die Qualität der Verbindung stark von der Positionierung der Drohne abhängt.</t>
+  </si>
+  <si>
+    <t>DroneLink, Projektupdate, OpenHardware</t>
+  </si>
+  <si>
+    <t>27.04.2026</t>
+  </si>
+  <si>
+    <t>Stipendium Call #20</t>
+  </si>
+  <si>
+    <t>LLM Agents for Offensive Security: Where Do We Go From Here?</t>
+  </si>
+  <si>
+    <t>In the first blog post, I explained why we're building LLM agents for offensive security: the global shortage of pen-testers is large, growing, and unlikely to close on its own. In the second post, I showed how the field has moved from single-host attacks to full enterprise-network compromises. I ended that post with an uncomfortable pair of questions: if full automation does become feasible, what does it mean for the balance between attackers and defenders, and what does it mean for the security workforce?
+Those questions are getting harder every day.</t>
+  </si>
+  <si>
+    <t>In the first blog post, I explained why we're building LLM agents for offensive security: the global shortage of pen-testers is large, growing, and unlikely to close on its own. In the second post, I showed how the field has moved from single-host attacks to full enterprise-network compromises. I ended that post with an uncomfortable pair of questions: if full automation does become feasible, what does it mean for the balance between attackers and defenders, and what does it mean for the security workforce?
+Those questions are getting harder every day.
+The Capability Threshold
+A year ago, prototypes like Cochise and Incalmo were interesting mostly as empirical evidence: LLMs could compromise some enterprise network users under some conditions. In spring 2026 the picture looks rather different.
+In our own experiments, a recent Cochise build using Gemini-3-Flash (Preview) reliably achieves domain dominance on 1-2 of the three enterprise domains in our GOAD testbed while costing less than two Euros. In April 2026, Anthropic unveiled Claude Mythos Preview, a model specialized for long-running coding and cybersecurity work. The UK AI Security Institute reports that Mythos Preview became the first model to complete a 32-step enterprise-network attack simulation, and Anthropic itself used Mythos Preview to find thousands of zero-day vulnerabilities across every major operating system and browser.
+No single result is world-ending. But the question of "Can LLMs Hack Enterprise Networks" has been answered. They can. The interesting questions are now downstream.
+The Attacker-Defender Balance
+The obvious fear is that all of this benefits attackers more than defenders.
+Attackers only need to succeed once, on one path; defenders have to cover every path, every time. Attacker workflows (reconnaissance, lateral movement, exploit iteration) also map naturally onto what LLM agents are already good at: pattern-matching findings under uncertain conditions. Defense, in contrast, demands reliability and correctness in ways that current LLMs still struggle with. In addition, attacking is typically cheaper than defending, e.g., we recently analyzed LLM-powered attacks against LLM-powered bug-fixing systems: the attacker's costs were 0.001% of the defender's costs.
+I am cautiously positive in the long run. Better security testing will increase the overall security for everyone. In the short run, I think we should expect a genuinely uncomfortable transition period, in which offensive capability is growing faster than defensive capability can absorb.
+What Does This Mean for Pen-Testers?
+This is the question I find hardest, partly because the answer depends on what professional pen-testing actually is.
+The commodity end of pen-testing is in trouble. A lot of real-world engagements are, functionally, "run a checklist against a network, find the low-hanging fruit, write up a report." That is exactly the kind of work LLM agents are getting better at, but at cheaper costs compared to human pen-testers.
+The creative end is probably safer for now. Novel targets, unusual architectures, assumptions nobody has bothered to write down.. these still benefit enormously from a human who can ask strange questions and notice things that weren't in the training data. Good pen-testers have always been part researcher, and research is harder to automate than enumeration.
+But this creates a pipeline problem. Juniors learn the craft by doing the commodity work. If that work gets automated away, where does the next generation of senior pen-testers come from? This isn't a hypothetical worry; it is exactly the conversation happening in software engineering right now, and I don't think anyone has a convincing answer yet.
+My gut feeling is that the most useful near-term goal is augmentation rather than replacement. An LLM as a sparring partner, as an enumeration engine, as an on-demand expert for a tool you haven't touched in two years. This helps you learn, instead of preventing that by replacing you.
+Where Do We Go From Here?
+Defenders need to move quickly. Cybersecurity basics, such as patching, access control, logging, network segmentation, matter more, not less, in a world of AI-enabled attackers. Reducing attack surface becomes more important than before as it reduces the attacker's leverage. The AISI evaluation explicitly notes that Mythos Preview can only exploit systems with weak security posture. Which, unfortunately, is most of them.
+We need to take the workforce transition seriously. Not in a hand-wavy "AI will create new jobs" sense, but concretely: how does the pipeline from junior to senior pen-tester survive the automation of commodity work? Not asking the question is the worst option.
+None of this is particularly reassuring, and I'm aware this post has fewer answers than the previous two. The first two posts were about where we came from and how we got here. This one is about the part that is still being written, and I would rather not pretend I know how it ends.</t>
+  </si>
+  <si>
+    <t>24.04.2026</t>
+  </si>
+  <si>
+    <t>Federated Learning and privacy in practice</t>
+  </si>
+  <si>
+    <t>Federated Learning’s future depends not only on better algorithms, but on grounding its assumptions in reality.</t>
+  </si>
+  <si>
+    <t>Federated Learning (FL) is a promising approach to mitigating privacy risks in machine learning. In some domains, particularly under strict regulatory constraints such as medical research, it may be the only viable way to analyze data. By enabling decentralized collaboration, FL has already supported initiatives that would otherwise be infeasible due to data access restrictions (e.g., FeatureCloud, dAIbetes, Probe projects).
+However, translating FL into real-world, scalable applications remains challenging. As highlighted by Daly et al.[1], key limitations include the lack of verifiability of server-side computations and the difficulty of validating client-side behavior. This undermines the ability of users and auditors to assess whether privacy guarantees are actually upheld, and limits how much trust in service providers can be reduced.
+Bonawitz et al. [2] outline several core privacy principles for Federated Learning systems. First, systems should ensure transparency, auditability, and user control over data usage—clarifying what data is used, for which purposes, and how it is processed. Second, they emphasize data minimization, reducing exposure at every stage by sharing only necessary information, such as aggregated updates instead of raw data, and by employing secure aggregation and cryptographic techniques. Third, access to sensitive intermediate results should be strictly limited to prevent unintended leakage. Finally, any released outputs should provide formal anonymization guarantees, ensuring that model parameters or aggregate statistics do not reveal information about individual participants.
+Crucially, FL does not inherently guarantee privacy. Attacks such as membership inference, gradient leakage, and property inference remain possible. While techniques like differential privacy and secure aggregation mitigate these risks, they introduce trade-offs in model utility, computational cost, and system complexity. In practice, privacy becomes a tunable parameter rather than a strict guarantee.
+A key gap is the lack of context-aware risk assessment. Current evaluations focus on technical metrics (e.g., attack accuracy), but the real-world impact of privacy leakage depends on the domain, data sensitivity, and adversarial incentives.
+To address this, my next work will focus on conducting interviews with stakeholders and industry experts to better understand which privacy risks matter in practice, what trade-offs are acceptable, and how to align technical evaluations with real-world needs.
+Federated Learning’s future depends not only on better algorithms, but on grounding its assumptions in reality.
+[1] K. Daly, H. Eichner, P. Kairouz, H. B. McMahan, D. Ramage and Z. Xu, "Federated Learning in Practice: Reflections and Projections," 2024 IEEE 6th International Conference on Trust, Privacy and Security in Intelligent Systems, and Applications (TPS-ISA), Washington, DC, USA, 2024, pp. 148-156, doi: 10.1109/TPS-ISA62245.2024.00026.
+[2]  K. Bonawitz, P. Kairouz, B. McMahan, and D. Ramage. Federated learning and privacy: Building privacy- preserving systems for machine learning and data science on decentralized data. Queue, 19(5):87–114, 2021.</t>
+  </si>
+  <si>
+    <t>23.04.2026</t>
+  </si>
+  <si>
     <t>Community Project</t>
   </si>
   <si>
-    <t>Topokurator</t>
-[...59 lines deleted...]
-    <t>Blog</t>
+    <t>eIDAS Monitor</t>
+  </si>
+  <si>
+    <t>Wir, epicenter.works, Österreichs größter Datenschutzverein, entwickeln eine Transparenzplattform zum neuen EU-weiten eIDAS-Ökosystem,welches demnächst ID Austria ersetzt. Wir machen sichtbar
+welche Behörden und Firmen zu welchem Zweck welche personenbezogene Daten anfragen. Dieses Frühwarnsystem schützt gegen Missbrauch, stärkt Verbraucher:innenrechte und unterstützt NGOs und interessierte Nutzer:innen europaweit. Nur mit einem vertrauensvollen Ökosystem können digitale IDs erfolgreich sein.
+Weitere Infos zu unserem Konzept: 
+https://epicenter.works/fileadmin/medienspiegel/user_upload/eIDAS_Monitor-concept_note.pdf</t>
+  </si>
+  <si>
+    <t>21.04.2026</t>
+  </si>
+  <si>
+    <t>Whoidentifies.me:</t>
+  </si>
+  <si>
+    <t>Vom Konzept zum Prototypen</t>
+  </si>
+  <si>
+    <t>Als wir WhoIdentifies.Me erstmals vorgestellt haben, stand eine einfache, aber bislang unbeantwortete Frage im Zentrum: Wer greift im entstehenden eIDAS-Ökosystem eigentlich auf welche Daten zu? Mit dem inzwischen veröffentlichten Prototypen wird diese Frage ein Stück greifbarer.</t>
+  </si>
+  <si>
+    <t>Als wir WhoIdentifies.Me erstmals vorgestellt haben, stand eine einfache, aber bislang unbeantwortete Frage im Zentrum: Wer greift im entstehenden eIDAS-Ökosystem eigentlich auf welche Daten zu? Mit dem inzwischen veröffentlichten Prototypen wird diese Frage ein Stück greifbarer.
+Der Hintergrund des Projekts ist unverändert aktuell. Mit der Weiterentwicklung von eIDAS und der Einführung der European Digital Identity Wallet (der europäischen digitalen Brieftasche) entsteht eine Infrastruktur, die weit über klassische Online-Authentifizierung hinausgeht. Digitale Identität wird damit zu einem zentralen Baustein des digitalen Alltags in Europa. Staatlich bestätigte Attribute können in unterschiedlichsten Kontexten verwendet werden, von Behördenverfahren bis hin zu privaten Online-Diensten. Gerade weil diese Infrastruktur so breit eingesetzt werden soll, stellt sich umso dringlicher die Frage nach Transparenz. Während die technische und rechtliche Ausgestaltung intensiv diskutiert wird, bleibt oft unsichtbar, welche konkreten Datenflüsse im Alltag entstehen.
+Genau hier setzt WhoIdentifies.Me an. Die Grundidee, die auch in unserem Concept Note beschrieben ist, besteht darin, öffentlich verfügbare Informationen aus nationalen Registern und anderen Quellen zusammenzuführen und daraus ein verständliches Gesamtbild zu erzeugen. Der Prototyp macht diesen Ansatz erstmals erfahrbar. Er zeigt, wie sich ein bislang fragmentiertes System in einer gemeinsamen Oberfläche darstellen lassen wird und wie dadurch sichtbar wird, welche Firmen und staatlichen Stellen überhaupt Teil des eIDAS-Ökosystems sind.
+Besonders deutlich wird dabei, dass Transparenz nicht nur eine Frage des „Wer“, sondern auch des „Was“ ist. Entscheidend ist nicht allein, welche Organisationen digitale Identitätssysteme nutzen, sondern welche Daten sie in diesem Zusammenhang anfragen. Genau diese Perspektive eröffnet die Möglichkeit, Datenflüsse vergleichbar zu machen und über einzelne Anwendungsfälle hinaus zu denken. Erst dadurch entsteht eine Grundlage, auf der sich Muster erkennen und Entwicklungen beobachten lassen.
+Der Prototyp bleibt dabei bewusst auf dieser grundlegenden Ebene und versucht nicht, bereits alle möglichen Analysefunktionen vorwegzunehmen. Stattdessen macht er sichtbar, dass die notwendige Datengrundlage prinzipiell vorhanden ist und dass sie sich in eine Form bringen lässt, die sowohl für technische als auch für nicht-technische Zielgruppen zugänglich ist. Gerade weil eIDAS als europäische Infrastruktur konzipiert ist, liegt ein besonderer Fokus darauf, nationale Perspektiven zu überwinden und ein grenzüberschreitendes Bild zu ermöglichen.
+Damit deutet sich auch an, wohin sich das Projekt weiterentwickeln kann. Die im Concept Note beschriebene Vision geht über eine reine Darstellung hinaus und zielt auf ein Instrument ab, das Entwicklungen im System frühzeitig sichtbar macht. In einer Umgebung, in der sensible, staatlich bestätigte Daten in immer mehr Kontexten eingesetzt werden, entsteht zwangsläufig auch ein Bedarf an Beobachtung und kritischer Einordnung. Transparenz wird damit zu einer Voraussetzung für öffentliche Debatten und letztlich auch für wirksame Regulierung.
+Der aktuelle Prototyp ist in diesem Sinne kein Endpunkt, sondern ein erster, notwendiger Schritt. Er zeigt, dass Transparenz im eIDAS-Ökosystem nicht nur eine abstrakte Forderung ist, sondern technisch umsetzbar wird. Gleichzeitig macht er deutlich, dass es für eine informierte Auseinandersetzung mit digitaler Identität mehr braucht als regulatorische Texte und technische Spezifikationen. Es braucht Werkzeuge, die sichtbar machen, was tatsächlich passiert.
+Vor diesem Hintergrund laden wir herzlich zur Teilnahme an unserem Workshop ein, in dem wir den aktuellen Stand des Prototypen vorstellen und gemeinsam weiterentwickeln möchten. Die Workshops richten sich an NGOs, Forschende sowie alle, die sich für die praktische Nutzung und die Auswirkungen der europäischen digitalen Identitätsinfrastruktur interessieren. Ziel ist es, Feedback zu sammeln und die Entwicklung des geplanten Piloten aktiv mitzugestalten, der reale Daten aus Mitgliedstaaten integrieren soll und bis Ende 2026 fertiggestellt werden soll.
+Die online Workshops finden zu folgenden Terminen statt:
+14. April, 13:00-14:30 CET &amp; 
+20. April, 17:30-19:00 CET
+Die Teilnahme ist unkompliziert: Eine kurze Anmeldung per E-Mail an team@epicenter.works mit Angabe des gewünschten Termins genügt.
+ </t>
   </si>
   <si>
     <t>Whoidentifies.me</t>
   </si>
   <si>
     <t>Transparenz für Europas digitale Identität</t>
   </si>
   <si>
     <t>Nach den Plänen der EU soll Digitale Identität  zu einem zentralen Bestandteil unseres Lebens und unseres Online-Alltags  werden. Mit der eIDAS-Verordnung wird die bisherige ID Austria Teil eines neuen EU-weiten Systems, der European Digital Identity (EUDI) Wallet. Künftig sollen Bürger:innen ihre staatlich beglaubigte Identität und andere Eigenschaften europaweit einsetzen können: bei Behörden, Banken, Versicherungen, Arbeitgebern, Verkehrsunternehmen oder großen Online-Plattformen. dereIDAS MonitorWas dabei bislang fehlt, ist Transparenz: Wer fragt welche Daten ab, zu welchem Zweck und in welchem Ausmaß? Genau hier setzt unser neues Projekt an; mit der Entwicklung eines eIDAS-Monitors unter dem Namen WhoIdentifies.me.</t>
   </si>
   <si>
     <t>Nach den Plänen der EU soll Digitale Identität zu einem zentralen Bestandteil unseres Lebens und unseres Online-Alltags werden. Mit der eIDAS-Verordnung wird die bisherige ID Austria Teil eines neuen EU-weiten Systems, der European Digital Identity (EUDI) Wallet. Künftig sollen Bürger:innen ihre staatlich beglaubigte Identität und andere Eigenschaften europaweit einsetzen können: bei Behörden, Banken, Versicherungen, Arbeitgebern, Verkehrsunternehmen oder großen Online-Plattformen. Was dabei bislang fehlt, ist Transparenz: Wer fragt welche Daten ab, zu welchem Zweck und in welchem Ausmaß? Genau hier setzt unser neues Projekt an; mit der Entwicklung eines eIDAS-Monitors unter dem Namen Whoidentifies.me.
 WhoIdentifies.me ist eine Open-Data-Transparenzplattform für digitale Identitäts-Wallets. Sie macht sichtbar, welche Unternehmen und staatlichen Stellen digitale Identitätssysteme nutzen, welche personenbezogenen Daten sie abfragen und wofür diese Daten verwendet werden. Grundlage dafür sind die öffentlich zugänglichen und gesetzlich vorgeschriebenen Schnittstellen der nationalen eIDAS-Register in allen EU-Mitgliedsstaaten. Diese bislang fragmentierten und schwer zugänglichen Informationen bereiten wir erstmals europaweit vergleichbar, verständlich und durchsuchbar auf. So entsteht ein Frühwarnsystem für digitale Grundrechte.
 Mit der Umstellung auf eIDAS werden Nutzer:innen nationaler ID Systeme wie der ID Austria künftig mit Datenanfragen aus dem gesamten EU-Binnenmarkt konfrontiert; häufig nach sensiblen, staatlich beglaubigten personenbezogenen Informationen. Da das eIDAS System in vielen Lebensbereichen von Gesundheit, Verkehr und Telekommunikation eingesetzt werden soll, steigen auch die Risiken von Missbrauch, Diskriminierung, Zweckentfremdung, dem Ausschluss vulnerabler Gruppen und die Gefahr der Diskriminierung von Menschen ohne Smartphone, Pass oder digitaler Identität. Whoidentifies.me schafft hier die notwendige Datenbasis, um problematische Entwicklungen frühzeitig zu erkennen und öffentlich zu diskutieren, bevor Schaden entsteht. Personalisierte Warnmeldungen erlauben der interessierten Öffentlichkeit Echtzeit-Informationen über relevante Entwicklungen im Ökosystem noch lange bevor Nutzer:innen mit Anfragen nach ihren persönlichen Informationen konfrontiert werden.
 Die Plattform richtet sich insbesondere an Konsument:innen- und Datenschutzorganisationen. Deren Arbeit soll durch den einfachen Zugang zu Echtzeitinformationen über das gesamte eIDAS Ökosystem künftig einfacher werden, um etwaige Missstände frühzeitig zu erkennen und zu beheben. Auch NGOs, die sich für vulnerable Gruppen wie Senior:innen, Menschen mit Behinderung oder Migrant:innen einsetzen, erhalten einen entscheidenden Informationsvorteil, um relevante Anwendungsfälle frühzeitig zu erkennen und darauf zu reagieren. Gleichzeitig profitieren Wissenschaft und Öffentlichkeit erstmals von einem vollständigen, europaweiten Überblick über das eIDAS-Ökosystem. Auch Unternehmen gewinnen durch ein transparentes und vertrauenswürdiges Umfeld, ohne Missbrauch und Diskriminierung.
 Whoidentifies.me wird als freie Software entwickelt. Der gesamte Quellcode sowie alle gesammelten Daten stehen offen zur Verfügung und können auch dezentral genutzt werden. Die Anforderungen für die Plattform wurden gemeinsam mit betroffenen NGOs und Wissenschaftler:innen verschiedener Sektoren erstellt und werden über die 1,5 jährige Projektlaufzeit kontinuierlich weiterentwickelt.
 Hinter dem Projekt steht epicenter.works, ein gemeinnütziger Verein, der sich seit über 15 Jahren für den Schutz von Grund- und Freiheitsrechten im digitalen Raum einsetzt. Seit 2017 arbeiten wir intensiv an digitalen Identitätssystemen auf europäischer Ebene und bringen unser rechtliches wie technisches Fachwissen in Gesetzgebungs- und Standardisierungsprozesse ein.
 Digitale Identität wird unsere Internetnutzung nachhaltig verändern. Ob dieses System letztlich Vertrauen und stärkere Selbstbestimmung schafft oder Über-Identifizierung, Kontrolle und Diskriminierung verstärken wird, hängt entscheidend von einer transparenten und grundrechtsbasierten Umsetzung ab. Mit Whoidentifies.me wollen wir dafür sorgen, dass zumindest alle faktenbasiert den Einfluss des Systems auf die Gesellschaft diskutieren können.</t>
   </si>
   <si>
     <t>digital identity, Transparency, Data Protection</t>
   </si>
   <si>
-    <t>15.01.2026</t>
-[...84 lines deleted...]
-Wir freuen uns schon sehr darauf unser Projekt weiterentwickeln zu können und starten mit neuer Energie und Motivation unsere Arbeit.
+    <t>Data Fingerprinting</t>
+  </si>
+  <si>
+    <t>NCorr-FP: A Neighbourhood-based Correlation-preserving Fingerprinting Scheme for Intellectual Property Protection of Structured Data</t>
+  </si>
+  <si>
+    <t>Ensuring data ownership and traceability of unauthorised redistribution are central to safeguarding intellectual property in shared data environments. Data fingerprinting addresses these challenges by embedding recipient-specific marks into the data, typically via content modifications.
+Our proposed NCorr-FP, a Neighbourhood-based Correlation-preserving Fingerprinting system for structured tabular data, extends the state-of-the-art by preserving statistical fidelity of data while achieving highly robust fingerprints.</t>
+  </si>
+  <si>
+    <t>Why Data Fingerprinting Matters
+When organisations share datasets, whether for research, collaboration, or machine learning, one critical question arises: what happens if the data leaks?
+Unlike traditional digital media, structured datasets (tables with rows and columns) are particularly difficult to protect. Once shared, copies can be redistributed, modified, or combined with others, often without any trace of their origin.
+This is where data fingerprinting comes in. Instead of restricting access, fingerprinting embeds subtle, recipient-specific marks directly into the data. If a leak occurs, these marks can be extracted to identify the responsible party.
+However, designing a practical fingerprinting system is not trivial. It must satisfy several competing requirements:
+	Effectiveness – reliably identify the data recipient
+	Fidelity – preserve the statistical properties of the data
+	Utility – keep the data usable for downstream tasks
+	Robustness – withstand attacks and modifications
+	Blind detection – work without access to the original dataset
+Balancing all of these simultaneously has been a long-standing challenge in the field.
+The Core Idea Behind NCorr-FP
+NCorr-FP (Neighbourhood-based Correlation-preserving Fingerprinting) introduces a key shift in how fingerprints are embedded.
+Instead of modifying data values randomly or globally, it operates locally and context-aware: It uses similar records (neighbourhoods) and attribute correlations to decide how to modify values.
+Imagine modifying a person's income in a dataset. A naive method might slightly tweak the value randomly. But this could break relationships with other attributes like age or education. NCorr-FP instead:
+	Finds similar records (same context)
+	Looks at plausible alternative values
+	Chooses a replacement that fits naturally into the data distribution
+This makes the fingerprint statistically invisible, hard to remove and consistent with real-world data patterns.
+How Fingerprints Are Embedded
+At a high level, embedding works in three steps:
+1. Pseudo-random selection: Only selected records and attributes are modified using a secret key.
+2. Neighbourhood construction: For each selected value, similar records are identified based on correlated attributes.
+3. Density-based encoding: Candidate values are split into high-density (common) values low-density (rare) values. A fingerprint bit determines where to sample from:
+	bit = 1 → common values
+	bit = 0 → rare values
+This creates a binary encoding hidden in the data distribution itself.
+Blind detection
+One of the strongest properties of NCorr-FP is blind detection. This means that the original dataset is not needed to recover the fingerprint.
+Instead, the algorithm:
+	Reconstructs neighbourhoods from the fingerprinted data
+	Recomputes density regions
+	Infers whether a value belongs to a high- or low-density region
+	Recovers bits via majority voting
+Even if parts of the dataset are modified or deleted, enough redundant signals remain to recover the fingerprint.
+Evaluation of NCorr-FP
+High fidelity: Changes follow real data distributions, preserving statistics and correlations.
+Robustness: Fingerprints remain detectable even after large data deletions or modifications, attribute removal or adaptive attacks:
+Utility preservation: Machine learning performance is largely unaffected.
+Mixed data support: Works with both numerical and categorical attributes.
+Key Takeaways &amp; Outlook
+NCorr-FP represents a significant step forward in data fingerprinting:
+	It embeds fingerprints in a statistically natural way
+	It preserves data quality and usability
+	It achieves strong robustness against attacks
+	It enables blind and reliable detection
+Most importantly, it demonstrates that data protection and data utility do not have to be a trade-off.
+The full paper is currently under review and available as a preprint.</t>
+  </si>
+  <si>
+    <t>20.04.2026</t>
+  </si>
+  <si>
+    <t>computor</t>
+  </si>
+  <si>
+    <t>your computing tutor</t>
+  </si>
+  <si>
+    <t>**computor** ist eine offene Lernplattform, mit der Studierende Programmieren für Data Science in einer echten Entwicklungsumgebung lernen – unterstützt von einer didaktisch gesteuerten KI.</t>
+  </si>
+  <si>
+    <t>In vielen Programmier-Lehrveranstaltungen ist KI längst Alltag: Studierende kopieren Lösungen aus ChatGPT &amp; Co., ohne wirklich zu verstehen, was passiert. Klassische Übungsplattformen und Auto-Grader wurden aber für die „Vor‑KI‑Zeit“ gebaut – sie erkennen nicht, ob Lernende selbst denken oder nur Antworten einfügen.
+Am Institut für Theoretische Physik und Computational Physics der TU Graz wurde in den letzten 20 Jahren mit **MatlabTutor** bereits ein bewährtes System für automatisiertes Testen von Programmieraufgaben aufgebaut. Jetzt ist der nächste Schritt fällig: eine moderne, **AI‑native** Plattform, die Lernen mit KI ermöglicht, ohne die didaktische Kontrolle zu verlieren.
+# Ziele des Projekts
+- Eine **browserbasierte computor-Plattform** aufbauen, die komplett ohne lokale Installation funktioniert.  
+- Eine **KI-Coding‑Assistenz** entwickeln, die Lernende mit Hinweisen unterstützt, statt fertige Lösungen zu liefern.  
+- Eine **KI‑Review‑Komponente** bereitstellen, die Code, numerische Ergebnisse und insbesondere **Plots/Visualisierungen** automatisiert beurteilen kann.  
+- Ein **Teacher‑Dashboard** entwickeln, das Fortschritt, typische Fehler und Auffälligkeiten sichtbar macht.  
+- Alle Komponenten als **Open-Source-Software** und ausgewählte Kurse als **Open Educational Resources** veröffentlichen.
+# Vorgehensweise
+- ** Aufbau auf vorhandener Praxis:**  
+  Weiterentwicklung der bestehenden MatlabTutor‑Workflows mit aktuell ca. 60 Studierenden im Alphatest.
+- **Browser statt Installation:**  
+  Einsatz von VS Code im Browser (z.B. via code‑server/Coder, Docker‑Container), um Kurse ohne Installationshürden zugänglich zu machen.
+- **Didaktische KI-Assistenz:**  
+  Integration von offenen Sprachmodellen (open weight models), die kontextsensitiv helfen, aber bewusst keine fertigen Musterlösungen produzieren.
+- **Automatisches Review &amp; Plot-Evaluation:**  
+  Kombination aus klassischen Tests und KI‑gestützter Auswertung von Code, numerischen Ergebnissen und Visualisierungen.
+- **Datengetriebene Didaktik:**  
+  Auswertung von Lernpfaden (Versuche, Fehlermeldungen, Zeitverläufe), um Lehrende bei der Betreuung großer Gruppen zu unterstützen.
+# Ergebnisse &amp; Open Source
+Geplante Haupt-Ergebnisse des netidee-Projekts:
+- **VS Code Extension – AI Code Assistant**  
+  Kontextsensitiver Tutor, der auf Aufgaben und Kursniveau abgestimmt Hinweise gibt.
+- **VS Code Extension – Review/Feedback AI**  
+  Automatisierte Bewertung von Code, numerischen Ergebnissen und Plots, inkl. didaktisch sinnvollem Feedback.
+- **computor Framework &amp; Browser-Plattform**  
+  Modularer Kern, der Aufgaben, Tests, KI‑Assistenz und Auswertung verbindet und sowohl lokal als auch in der Cloud betrieben werden kann.
+- **Teacher Dashboard**  
+  Weboberfläche für Lehrende mit Überblick über Fortschritt, typische Fehler und mögliche Problemfälle.
+- **Beispielkurse auf computor.at**  
+  Offene Kurse („Data Science mit Python“ u.ä.) als Demonstration und Einstieg, veröffentlicht als Open Educational Resources.
+# Zielgruppen &amp; Nutzen
+- **Universitäten, FHs und HTLs**  
+  - Skalierbare Betreuung großer Programmier-Lehrveranstaltungen  
+  - Besserer Umgang mit KI im Studium (nicht verbieten, sondern didaktisch integrieren)  
+  - Datensouveränität durch self‑hosting und offene Lizenzen
+- **Unternehmen &amp; Weiterbildung**  
+  - Praxisnahe Data‑Science-Schulungen mit eigener Tool‑Chain  
+  - Möglichkeit, interne Kurse und Assessments auf computor aufzubauen
+- **Open‑Source‑Community &amp; interessierte Lernende**  
+  - Moderne, offen entwickelte Lernplattform  
+  - Möglichkeit, eigene Aufgaben, Tests und Kurse beizusteuern
+# Einordnung im netidee-Kontext
+computor wird im Rahmen von netidee Call 20 von der Internet Stiftung gefördert. Das Projekt trägt zur netidee‑Vision bei, die Internetnutzung in Österreich zu fördern, indem:
+- **AI‑Kompetenzen** im Programmierunterricht gestärkt werden,  
+- **offene Infrastruktur** für digitale Lehre bereitgestellt wird und  
+- **Open Source &amp; OER** als Standard für moderne Lehr‑ und Lernmaterialien etabliert werden.</t>
+  </si>
+  <si>
+    <t>B2B, B2C</t>
+  </si>
+  <si>
+    <t>AI | KI, Javascript, Python</t>
+  </si>
+  <si>
+    <t>Artificial Intelligence, Education |Bildung |Lernen, Programmieren</t>
+  </si>
+  <si>
+    <t>Technische Universität Graz</t>
+  </si>
+  <si>
+    <t>Visual Studio Code, Coder, Docker</t>
+  </si>
+  <si>
+    <t>Erwachsene, Jugendliche, Student:innen</t>
+  </si>
+  <si>
+    <t>Zwischenbericht</t>
+  </si>
+  <si>
+    <t>Luna: Die AI-Assistenz in computor</t>
+  </si>
+  <si>
+    <t>Ein Blick unter die Haube von Lunas Nachrichtensystem, Kontextaufbau und Logik.</t>
+  </si>
+  <si>
+    <t>In computor beantwortet die AI-Assistenz Luna studentische Fragen direkt im selben Nachrichtensystem wie menschliche Tutor:innen. Dieser Beitrag beschreibt, wie Luna technisch aufgebaut ist, welchen Kontext sie beim Antworten sieht, warum sie keine fertigen Lösungen liefern darf und wie die automatische Bewertung von Abgaben abläuft.</t>
+  </si>
+  <si>
+    <t>Studierende arbeiten in computor innerhalb einer VS Code Extension. Links im Aufgabenbaum sind Kurse, Einheiten und Aufgaben aufgelistet. Zu jeder Aufgabe gehören eine README-Vorschau mit der Angabe, die zu bearbeitenden Dateien, automatische Tests und ein Nachrichtenbereich. Über ein Kontextmenü können Studierende außerdem ihre Bewertung und Testergebnisse einsehen. Diese Oberfläche ist der Ort, an dem auch Luna ins Spiel kommt.
+Luna ist kein eigenständiger Chatbot und kein separates Fenster. Sie nutzt dasselbe Nachrichtensystem, das auch für die Kommunikation zwischen Studierenden und menschlichen Tutor:innen gebaut wurde. Wenn ein Studierender in einem Aufgaben-Thread eine Nachricht mit dem Tag #ai schickt, wird Luna aktiv. Der TriggerChecker sucht genau nach diesen Markierungen. Ihre Antwort erscheint im selben Thread, markiert mit #ai. Für Studierende sieht das aus wie eine normale Antwort in einer laufenden Konversation. Ob ein Mensch oder Luna antwortet, ändert nichts an der Datenstruktur dahinter.
+Bevor Luna eine Antwort formuliert, baut der ContextBuilder den Kontext zusammen, den das Sprachmodell sieht. Dieser Kontext umfasst die aktuelle Nachricht und die bisherige Thread-Historie, Informationen zur Aufgabe und zum Kurs, den aktuellen Code im Repository der studierenden Person, falls vorhanden das letzte eingereichte Abgabeartefakt, die Testergebnisse der letzten Ausführung, den bisherigen Fortschritt und die Abgabehistorie sowie eine optionale Referenzlösung zum Vergleich. Der ContextBuilder entscheidet dabei anhand der verfügbaren Daten, welche Bestandteile tatsächlich eingebunden werden. Wenn etwa noch keine Abgabe existiert, fehlt dieser Teil im Kontext.
+Auf Basis dieses Kontexts arbeitet Luna mit einem Tutor-Prompt, der klare Grenzen setzt. Luna darf keine vollständigen Lösungen ausgeben, keinen korrigierten Abgabecode liefern und keine Schritt-für-Schritt-Anleitungen formulieren, die direkt zum fertigen Ergebnis führen. Stattdessen soll sie Denkstöße geben, auf Fehlerquellen hinweisen und Konzepte erklären. Das Ziel ist nicht, Arbeit abzunehmen, sondern die nächste sinnvolle Frage oder den nächsten Prüfschritt sichtbar zu machen.
+Damit diese Einschränkungen nicht durch geschickt formulierte Anfragen umgangen werden, gibt es eine zweistufige Sicherheitsprüfung. In der ersten Stufe wird erkannt, ob eine Nachricht versucht, Luna zu einer unzulässigen Antwort zu bewegen. In der zweiten Stufe wird dieser Verdacht bestätigt oder verworfen. Die beiden Stufen sind so abgestimmt, dass normale studentische Fragen nicht fälschlich blockiert werden. Eine zu aggressive Filterung würde Luna im Alltag unbrauchbar machen, deshalb ist diese Schwelle bewusst zurückhaltend gesetzt.
+Die gesamte KI-Kommunikation läuft über eine Provider-Schicht, die das OpenAI-kompatible API-Format spricht. Dadurch kann computor mit verschiedenen Backends arbeiten, etwa mit OpenAI direkt, mit LM Studio, mit Ollama oder mit ähnlichen Diensten. Für den lokalen Betrieb auf Apple-Silicon-Hardware kann zusätzlich vllm-mlx oder ein eigener Fork davon als Backend verwendet werden. Das ist die Inferenzschicht darunter, nicht der eigentliche Tutor-Workflow. Durch diese Trennung bleibt die Backend-Wahl konfigurierbar, ohne dass Trigger, Kontextaufbau oder Bewertungslogik neu gebaut werden müssen.
  </t>
   </si>
   <si>
-    <t>Stipendium Call #20</t>
-[...90 lines deleted...]
-    <t>03.01.2026</t>
+    <t>Künstliche Intelligenz, VS Code, Open Source</t>
+  </si>
+  <si>
+    <t>17.04.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -734,65 +790,65 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="120.256" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="100.118" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="156.819" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="861.075" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="1145.435" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="924.774" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="25" max="25" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="434.037" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -842,552 +898,536 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2">
-        <v>2025</v>
-[...6 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
       <c r="D2"/>
       <c r="E2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="L2"/>
       <c r="M2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="P2"/>
-      <c r="Q2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-      <c r="V2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V2"/>
       <c r="W2"/>
-      <c r="X2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
-        <v>7940</v>
+        <v>7905</v>
       </c>
       <c r="C3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="N3"/>
       <c r="O3" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="P3" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3"/>
       <c r="S3"/>
-      <c r="T3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T3"/>
+      <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
-      <c r="X3" t="s">
-[...2 lines deleted...]
-      <c r="Y3"/>
+      <c r="X3"/>
+      <c r="Y3" t="s">
+        <v>38</v>
+      </c>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
-        <v>7909</v>
+        <v>7733</v>
       </c>
       <c r="C4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="N4"/>
       <c r="O4" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5">
-        <v>7840</v>
+        <v>7832</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="N5"/>
       <c r="O5" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6">
-        <v>7840</v>
+        <v>7909</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="L6"/>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M6"/>
       <c r="N6"/>
-      <c r="O6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O6"/>
       <c r="P6"/>
       <c r="Q6" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-      <c r="U6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
-      <c r="X6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7">
-        <v>7996</v>
+        <v>7909</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="N7"/>
       <c r="O7" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="P7" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8">
-        <v>8052</v>
+        <v>7909</v>
       </c>
       <c r="C8" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="N8"/>
       <c r="O8" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="P8" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9">
-        <v>7909</v>
+        <v>7859</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="L9"/>
-      <c r="M9"/>
+      <c r="M9" t="s">
+        <v>63</v>
+      </c>
       <c r="N9"/>
-      <c r="O9"/>
-[...3 lines deleted...]
-      </c>
+      <c r="O9" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10">
-        <v>7863</v>
+        <v>8012</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="L10"/>
-      <c r="M10"/>
+      <c r="M10" t="s">
+        <v>68</v>
+      </c>
       <c r="N10"/>
       <c r="O10" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="P10"/>
       <c r="Q10" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="R10" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      <c r="T10"/>
+        <v>71</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10" t="s">
+        <v>72</v>
+      </c>
       <c r="U10" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      <c r="X10"/>
+        <v>73</v>
+      </c>
+      <c r="V10" t="s">
+        <v>74</v>
+      </c>
+      <c r="W10" t="s">
+        <v>75</v>
+      </c>
+      <c r="X10" t="s">
+        <v>76</v>
+      </c>
       <c r="Y10"/>
-      <c r="Z10"/>
+      <c r="Z10" t="s">
+        <v>77</v>
+      </c>
       <c r="AA10"/>
       <c r="AB10" t="s">
-        <v>86</v>
+        <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
-        <v>8048</v>
+        <v>8012</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="L11"/>
       <c r="M11" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="N11"/>
       <c r="O11" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="P11" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11"/>
+      <c r="Y11" t="s">
+        <v>82</v>
+      </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">