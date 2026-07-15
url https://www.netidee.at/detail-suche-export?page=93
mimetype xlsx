--- v0 (2026-05-13)
+++ v1 (2026-07-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Call</t>
   </si>
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>field_kontakt_e_mail</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>Nachname</t>
   </si>
   <si>
@@ -117,370 +117,405 @@
     <t>Stipendienergebnisse</t>
   </si>
   <si>
     <t>changed</t>
   </si>
   <si>
     <t>Blog netidee</t>
   </si>
   <si>
     <t>netidee Talk 2025 und 20 Jahre netidee Förderungen in Bilder</t>
   </si>
   <si>
     <t>Am 20.11.2025 fand im Rahmen des Talks die Vorstellung der neuen Geförderten statt. Das war der netidee Talk in Bildern.
 Hier können alle Bilder in hoher Auflösung heruntergeladen werden: https://www.flickr.com/photos/197062710@N06/albums/72177720330515480/</t>
   </si>
   <si>
     <t>23.01.2026</t>
   </si>
   <si>
     <t>Projekt Call #20</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
-    <t>Wie eqREADER lesen lernt: Wenn ein Wort viele Bedeutungen hat</t>
-[...49 lines deleted...]
-Durch diese Architektur können wir sowohl den Schutz anonymer Hinweisgeber:innen als auch hohe Anforderungen im Bereich Kinderschutz, Compliance und Plattformverantwortung miteinander verbinden.</t>
+    <t>Faircamp 2.0 goes Beta</t>
+  </si>
+  <si>
+    <t>Rückblick auf die letzten drei Monate, Ausblick auf die finalen Wochen im Projekt</t>
+  </si>
+  <si>
+    <t>Letzte Woche ging die Faircamp 2.0 Beta online. Damit sind die ersten Testbuilds zwar etwas später in der Öffentlichkeit angekommen als geplant, dafür aber auch wesentlich kompletter – abseits von etwaigen Bugs die jetzt noch gefunden werden, ist die Beta nämlich bereits feature-complete!</t>
+  </si>
+  <si>
+    <t>Letzte Woche ging die Faircamp 2.0 Beta online. Damit sind die ersten Testbuilds zwar etwas später in der Öffentlichkeit angekommen als geplant, dafür aber auch wesentlich kompletter – abseits von etwaigen Bugs die jetzt noch gefunden werden, ist die Beta nämlich bereits feature-complete!
+In den letzten Tagen wurde auf Basis erster Rückmeldungen bereits nachjustiert und korrigiert, und so ist mit heute mittlerweile schon die dritte Iteration der Faircamp 2.0 Beta in den Händen der Nutzer*innen.
+Der Weg zur Betaversion über die letzten drei Monate war geradlinig und frei von erwähnenswerten Hindernissen, aber aus einer Planungsperspektive betrachtet deutlich langwieriger als gedacht. Somit wird als Lektion aus dem Projekt auf jeden Fall herauskommen: Bei großen Softwarearchitektur-Umbauten kann man wohl nie vorsichtig genug planen – beim nächsten Mal wieder, noch mehr, zu beherzigen. Nichtsdestotrotz ist es nun fast geschafft, und nun endlich die Resultate zu sehen, macht viele Mühen wett!
+Eine sehr erfreuliche, ursprünglich schwer planbare Entwicklung ist der aktuelle Stand der Integration von assistiver Technologie in der Desktop Applikation: Mit der Beta ist die gesamte Applikation mit Keyboard navigierbar – ein starker Indikator dafür dass die Applikation mit Screen Reader gut nutzbar sein dürfte. Sämtliche Icons und Grafiken sind mit Beschreibungstexten versehen und allen wichtigen Interface-Bereichen wurden bereits assistive Landmarks zugewiesen (basierend auf den dokumentierten Best Practices des Applikationsframeworks, Slint) . Damit ist zu erwarten dass die Applikation auch für den Realeinsatz mit Screen Readern schon ganz gut aufgestellt ist – Hard Facts dazu werden aber natürlich erst Audits und Feedback von blinden Usern selbst schaffen.
+Was sonst noch so passiert ist: Ende Juni kam auf diyconspiracy.net – einer seit über 20 Jahren bestehenden Punk Webzine – ein Interview über Faircamp und Version 2.0 heraus. Das Interview ist im Langformat (~15-30 Minuten Lesezeit) und enthält neben einer Einführung und Hintergründen zu Faircamp und Version 2.0 auch diverse thematische Ausflüge zu dezentralen technologischen Ansätzen und ethischem (Audio-)Publishing im Allgemeinen. Im Fediverse ist das Interview auf fruchtbaren Boden getroffen und wurde breit geteilt!
+Was nun bevorsteht: Die Betaversion wird über die nächsten Wochen basierend auf laufendem Community-Feedback weiter verbessert und von Fehlern befreit. Parallel dazu werden noch die Release Notes erweitert und mit einem üppigen Showcase an Screenshots ausgestattet. Im August wird noch der letzte Distributionskanal erschlossen – die Desktopapplikation als .app Bundle auf macOS (wo es für die Beta bislang nur in der Kommandozeilenedition verfügbar ist).
+Im September dann – sobald alle verbleibenden Fragen und Bugs geklärt sind – der finale Release. Bis dann!
+ </t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>Community Project</t>
+  </si>
+  <si>
+    <t>IndeRun</t>
+  </si>
+  <si>
+    <t>Eine Runtime für einfache KI in Apps</t>
+  </si>
+  <si>
+    <t>**Wer sind wir?** Wir als Independo Team bauen die inklusive Apps für Menschen mit kognitiven Behinderungen. Gemeinsam mit Sonderschulen und Einrichtungen für Menschen mit Behinderungen entwickeln wir spezialisierte Software. Unser Ziel ist es, Menschen mit kognitiven Behinderungen ein selbstbestimmtes Leben und gesellschaftliche Teilhabe zu ermöglichen.
+**Für wen ist es?** Die Projektergebnisse können von Entwicklungsteams KI-Softwarelösungen integriert werden. Die Runtime ermöglicht es kleinen Entwicklungsteams mit weniger KI-Knowledge einfache Integration von KI-Anwendung in deren mobilen Applikationen.
+**Was ist es?** IndeRun ist eine offene Runtime und ein SDK, mit der Apps zur Laufzeit entscheiden können, wo und wie ein KI-Modell ausgeführt wird. Statt all diese Entscheidungen hart in den Code einzubauen, beschreibt die App nur noch „Was soll passieren?“ (z.B. „Text zusammenfassen“ oder „Text in Sprache umwandeln“). IndeRun prüft dann zur Laufzeit: z.B _Welche Provider sind gerade verfügbar?_ oder _Welche Anforderungen gibt es an Datenschutz, Kosten und Geschwindigkeit?_ . Damit wird es für Entwickler:innen deutlich leichter, verantwortungsvolle KI-Funktionen in ihre Anwendungen einzubauen, ohne sich jedes Mal neu durch den Dschungel aus APIs, SDKs und Lizenzbedingungen kämpfen zu müssen.</t>
+  </si>
+  <si>
+    <t>SW-Bibliothek</t>
+  </si>
+  <si>
+    <t>AI | KI, mobile App</t>
+  </si>
+  <si>
+    <t>Distributed Systems, Künstliche Intelligenz /AI / Machine Learning</t>
+  </si>
+  <si>
+    <t>KMU, Techniker:innen</t>
+  </si>
+  <si>
+    <t>Zwischenbericht</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>somes</t>
+  </si>
+  <si>
+    <t>Plattform für politische Transparenz</t>
+  </si>
+  <si>
+    <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Somes macht die Aktivitäten der Nationalratsabgeordneten und der Regierung niederschwellig zugänglich.</t>
+  </si>
+  <si>
+    <t>Alle fünf Jahre wählen wir einen neuen Nationalrat - was die Volksvertretung in der Zwischenzeit allerdings macht, bleibt meist im Dunkeln. Durch den ganzheitlichen Ansatz namens somes möchten wir Desinformation (kontrolliert oder unabsichtlich), algorithmischen Filterblasen, Korruption und Politikverdrossenheit entgegenwirken, indem parlamentarische und regierungsspezifische Aktivitäten, Prozesse und Informationen niederschwellig zugänglich gemacht werden. In der 1. Ausbaustufe, die hauptsächlich während einer HTL-Diplomarbeit durchgeführt wurde, konnte schon eine solide Basis aufgebaut und viele Funktionen etabliert werden. Link zur Plattform somes 
+Vom Schulprojekt zur internationalen Musterlösung
+Im nächsten Ausbauschritt möchten wir, konkret mit fünf Teilbereichen, aber noch weiter: KI wird umfangreicher und transparenter eingesetzt,  die Internationalisierung gestartet, die Mobilapplikation entwickelt, der aktuelle Funktionsstand aufpoliert und mit partizipativen Ansätzen auf das nächste Level gehoben. Diese Teilbereiche bilden die Grundlage, um die Vision von somes als internationales best-practice Tool zu realisieren.
+KI-Funktionen z.B.
+  Themenklassifikation für Verordnungen und neue Ministerialentwürfe
+  Transparentere und verbesserte politische Haltungs- und Richtungsanalyse
+  Abgeordnetenempfehlungssystem – Welcher Abgeordnete passt zu mir?
+  Sprechende und kürzere Titel
+  Laufend neue Zusammenfassungen für alle Gegenstände und Reden
+  Zentrale Redeschwerpunkte (in Bezug zu z.B. Antragstext) in originaler Rede farblich hervorheben
+  RAG-System zu Regierungsprogramm
+Internationalisierung (EU-Parlament-Erweiterung) z.B.
+  Großer Anteil des Somes-Featureset direkt für EU-Parlament zugänglich machen
+  Modularität in Backend &amp; Frontend
+Mobilapplikation z.B.
+  Nachimplementierung der Somes-Web-Funktionen, bedingungslos mobile first
+Usability, Quality Of Life &amp; Accessiblity z.B.
+  Aktivitätsscoring
+  Statistiken
+      größere Variation an Diagrammen
+      fehlende Statistiken ergänzen
+  OAuth für Nutzerauthenication
+  Mehr Filteroptionen
+  Barrierefreiheit &amp; UX verbessern
+  Vervollständigte Informationen zu Ministerialentwürfen und Verordnungen
+  Neuigkeitenseite mit zusätzlichen Informationen erweitern
+Partizipation
+  Abgeordneten Fragen stellen können
+  Volksbegehren integrieren
+  Stimmungsbarometer</t>
+  </si>
+  <si>
+    <t>Informationsplattform, Mobile App</t>
+  </si>
+  <si>
+    <t>AGPL  3.0, GPL 3.0</t>
+  </si>
+  <si>
+    <t>AI | KI, Datenbank, Datenbanken relationale, Javascript, mobile App, SQL</t>
+  </si>
+  <si>
+    <t>Artificial Intelligence, Demokratie | Transparenz, Information Visualization, Mobile Apps, Online-Plattformen</t>
+  </si>
+  <si>
+    <t>Erwachsene, Jugendliche, Politik</t>
   </si>
   <si>
     <t>Stipendium Call #20</t>
   </si>
   <si>
     <t>Community Scholarship</t>
   </si>
   <si>
-    <t>Intellectual Property Protection in Open Data Sharing</t>
-[...21 lines deleted...]
-generalisability, or blind detection capabilities.</t>
+    <t>KI in der Beschaffung &amp; Beschaffung von KI                                                 |  AI in Procurement &amp; Procurement of AI</t>
+  </si>
+  <si>
+    <t>Eine Betrachtung der Schnittmenge von Künstlicher Intelligenz und Vergaberecht  |  A discussion of the intersection of artificial intelligence and public procurement law</t>
+  </si>
+  <si>
+    <t>Die Masterarbeit untersucht die Schnittmenge zwischen Künstlicher Intelligenz (KI) und dem öffentlichen Auftragswesen. Einerseits wird analysiert, wie öffentliche Auftraggeber:innen KI rechtssicher beschaffen können, andererseits wird das Potenzial beleuchtet, wie KI selbst das öffentliche Auftragswesen digital transformieren könnte – etwa durch mehr Transparenz, Effizienz und eine stärkere Antikorruptionswirkung. Ziel ist es, regulatorische Herausforderungen, praxisrelevante Fragestellungen und rechtspolitische Potenziale kritisch zu beleuchten. Dabei werden auch der internationale Forschungsstand sowie vergleichende Beispiele aus anderen Ländern einbezogen. Die Arbeit soll einen interdisziplinären Beitrag zur Weiterentwicklung eines zukunftsfähigen, digitalen Vergaberechts leisten.
+The master’s thesis examines the intersection between artificial intelligence (AI) and public procurement. On the one hand, it analyses how public contracting authorities can procure AI in a legally compliant manner; on the other hand, it explores the potential for AI to digitally transform public procurement itself—for example, through greater transparency, efficiency, and anti-corruption effects. The aim is to critically address regulatory challenges, practice-relevant questions, and legal policy potentials. The thesis also takes into account the international state of research as well as comparative examples from other countries. Overall, the work seeks to make an interdisciplinary contribution to the further development of a future-proof, digital public procurement framework.</t>
+  </si>
+  <si>
+    <t>Masterarbeit</t>
+  </si>
+  <si>
+    <t>AI | KI</t>
+  </si>
+  <si>
+    <t>AI Law, Künstliche Intelligenz /AI / Machine Learning, Public Procurement Law, Vergaberecht</t>
+  </si>
+  <si>
+    <t>Universität Wien</t>
+  </si>
+  <si>
+    <t>Öffentliche Hand, Politik, thematische Community</t>
+  </si>
+  <si>
+    <t>IndeRun v0.1 ist veröffentlicht</t>
+  </si>
+  <si>
+    <t>Eine erste offene Grundlage für provider-unabhängige KI-Ausführung</t>
+  </si>
+  <si>
+    <t>Die ersten Versionen von IndeRun sind öffentlich verfügbar. Damit wird aus der Architekturidee eine nutzbare Open-Source-Grundlage für KI-Ausführung über Web, iOS und Android hinweg.</t>
+  </si>
+  <si>
+    <t>Die ersten öffentlichen Versionen von IndeRun sind veröffentlicht. Der Code ist auf GitHub verfügbar: https://github.com/independo-gmbh/inderun
+Damit ist ein wichtiger Schritt geschafft: Aus der Architektur, die wir im letzten Beitrag beschrieben haben, ist eine erste nutzbare Grundlage geworden. IndeRun ist weiterhin ein Projekt im frühen Stadium. Die aktuelle Version ist kein fertiges KI-Produkt und kein vollständiges Provider-Ökosystem. Aber sie zeigt den Kern der Idee in Code: Apps sollen KI-Aufgaben über eine stabile Schnittstelle ausführen können, ohne sich überall selbst um Provider-Auswahl, Capability Checks, Fallbacks und unterschiedliche Fehlerformate kümmern zu müssen.
+Vom Architekturentwurf zur ersten Version
+Im letzten Beitrag haben wir erklärt, warum wir bei IndeRun zuerst die Architektur klären. Die KI-Landschaft verändert sich schnell: Cloud-APIs, systemnahe On-Device-Modelle, lokale Runtimes und neue Browser-APIs entwickeln sich parallel. Für Apps, die KI-Funktionen verantwortungsvoll einsetzen wollen, reicht es nicht, einfach einen einzelnen Provider fest einzubauen.
+Gerade in inklusiven Anwendungen ist Vorhersehbarkeit wichtig. Eine App sollte wissen, ob eine Aufgabe lokal ausgeführt werden kann, ob eine Internetverbindung nötig ist, ob Datenschutzregeln eine Cloud-Ausführung erlauben und was passieren soll, wenn ein Provider nicht verfügbar ist.
+Genau dafür entsteht IndeRun: als offene Ausführungs- und Routing-Schicht für KI-Funktionen.
+Mit der ersten Version ist diese Idee nun nicht mehr nur Architekturpapier. Die grundlegenden Verträge, SDK-Oberflächen und ersten Provider-Pfade sind vorhanden.
+Was in der ersten Version enthalten ist
+Die aktuelle Version konzentriert sich auf den einfachsten und wichtigsten Ausführungsmodus: run().
+Das bedeutet: Eine App stellt eine Anfrage, IndeRun wählt auf Basis der verfügbaren Provider und Constraints einen passenden Ausführungspfad, und am Ende kommt ein Ergebnis zurück. Der erste Aufgabenbereich ist text_to_text, also textbasierte KI-Aufgaben wie Zusammenfassen, Umformulieren, Übersetzen oder Vereinfachen.
+Die erste Version enthält unter anderem:
+	eine gemeinsame Vertragsbasis für Requests, Ergebnisse, Fehler und Provider-Beschreibungen,
+	SDK-Pfade für Web/TypeScript, iOS/Swift und Android/Kotlin,
+	deterministisches Routing auf Basis von Constraints und Capability-Informationen,
+	normalisierte Provider-Fehler,
+	eine OpenAI-kompatible Cloud-Provider-Basis,
+	On-Device-Pfade für Apple Foundation Models und Android ML Kit GenAI / Gemini Nano, sofern die jeweilige Plattform und das Gerät diese unterstützen.
+Wichtig ist dabei: IndeRun entscheidet nicht magisch, dass lokale Ausführung immer möglich ist. Lokale KI hängt stark von Gerät, Betriebssystem, Modellverfügbarkeit und Plattform-APIs ab. IndeRun macht diese Unterschiede nicht unsichtbar, aber besser handhabbar. Die App soll nicht überall eigene Sonderlogik für jeden Provider brauchen.
+Was im Moment noch nicht enthalten ist
+Die erste Version ist ein Fundament, kein Endzustand.
+Noch nicht umgesetzt sind zum Beispiel Streaming und Realtime-Sessions. Web unterstützt aktuell vor allem den Cloud-Pfad; ein browser-lokaler Systemmodell-Provider ist für den nächsten Meilenstein geplant.
+Das ist Absicht. Für IndeRun ist es wichtiger, zuerst stabile Grundbegriffe zu schaffen, als möglichst viele Provider schnell nebeneinanderzustellen. Wenn die Verträge, Fehlerformen und Routing-Entscheidungen nicht sauber sind, wird jede spätere Erweiterung schwieriger.
+Warum das für inklusive Apps relevant ist
+IndeRun entsteht aus unserer Arbeit mit digitalen Werkzeugen für Unterstützte Kommunikation und Barrierefreiheit. KI kann dort helfen: beim Vereinfachen von Texten, beim Formulieren, beim Zusammenfassen, beim Vorschlagen von Symbolen oder beim Strukturieren von Informationen.
+Aber gerade dort müssen KI-Funktionen nachvollziehbar und verantwortbar bleiben.
+Eine App sollte lokale Ausführung bevorzugen können, wenn sensible Inhalte verarbeitet werden. Sie sollte auf Cloud-Ausführung ausweichen können, wenn lokale Modelle nicht verfügbar sind und die Policy das erlaubt. Sie sollte verständliche Fehler zurückgeben, statt Provider-spezifische Ausnahmen bis in die Benutzeroberfläche durchzureichen.
+IndeRun macht KI dadurch nicht automatisch inklusiv. Aber es schafft eine technische Grundlage, auf der KI-Funktionen kontrollierter, prüfbarer und plattformübergreifend konsistenter eingebaut werden können.
+Was als Nächstes geplant ist: Milestone 2
+Nach der ersten Veröffentlichung geht es im nächsten Schritt darum, die Provider-Basis zu erweitern und die Architektur an realistischeren Ausführungsszenarien zu testen.
+Milestone 2 konzentriert sich auf mehrere Themen.
+Erstens soll die Provider-Landschaft breiter werden. Für Web ist ein Systemmodell-Provider geplant, also ein Pfad für browserverwaltete lokale Modelle. Solche APIs entwickeln sich gerade schnell, etwa rund um browser-lokale Prompt-APIs. IndeRun soll hier ehrlich mit Verfügbarkeit umgehen: Ist die API vorhanden? Ist das Modell verfügbar oder herunterladbar? Ist die Hardware geeignet? Gibt es Speicher- oder Netzwerkgrenzen?
+Zweitens planen wir eine ONNX-Runtime-Provider-Familie. Dabei geht es nicht nur darum, ONNX-Modelle auszuführen. Der wichtigere Teil ist ein gemeinsames Modell-Lade- und Paketkonzept: Wie kann eine App eigene oder mitgelieferte lokale Modelle referenzieren? Welche Metadaten braucht IndeRun, um Fähigkeiten, Kompatibilität und Ressourcenbedarf zu prüfen? Welche Teile funktionieren auf Web, iOS und Android gleich, und wo unterscheiden sich die Plattformen?
+Drittens sollen Provider-Dokumentation, Provider-Matrix und Tests ausgebaut werden. Es soll klarer sichtbar werden, welche Provider auf welcher Plattform existieren, welche Modi sie unterstützen und welche Grenzen sie haben. Außerdem sollen Demos und Tests zeigen, wie Routing zwischen Cloud, systemnahen lokalen Providern, browser-lokalen Modellen und später auch eigenen lokalen Modellen funktioniert.
+Darüber hinaus bleibt das größere Architekturziel bestehen: Streaming, ein einheitliches Event-Modell, zuverlässige Abbruchlogik, Session-Formen für spätere Echtzeitinteraktionen, Route-Erklärungen und bessere Telemetrie.
+Mitmachen und Feedback
+IndeRun ist Open Source und steht noch am Anfang. Gerade deshalb ist Feedback jetzt besonders wertvoll.
+Uns interessieren vor allem Fragen wie:
+	Welche Provider-Pfade sind für reale Apps am wichtigsten?
+	Welche Capability Checks brauchen Entwickler:innen wirklich?
+	Wie sollte eine App ausdrücken, dass lokale Ausführung erforderlich oder bevorzugt ist?
+	Welche Fehler und Fallbacks müssen besonders verständlich sein?
+	Wie können eigene lokale Modelle eingebunden werden, ohne dass die öffentliche API provider-spezifisch wird?
+Der Code ist auf GitHub verfügbar: https://github.com/independo-gmbh/inderun
+Die erste Version ist damit ein Anfang, aber ein wichtiger: IndeRun hat nun eine offene Grundlage, auf der wir die nächsten Provider, Ausführungsmodi und Routing-Entscheidungen schrittweise aufbauen können. Genau dort entscheidet sich, ob KI-Funktionen künftig weniger abhängig von einzelnen Anbietern, besser erklärbar und besser in inklusive Anwendungen integrierbar werden.</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>Keep on rollin‘</t>
+  </si>
+  <si>
+    <t>Neueste Entwicklungen bei RxAngular</t>
+  </si>
+  <si>
+    <t>Seit März 2026 ist wieder einiges passiert. Mit dem Release der Version 21, zahlreichen Feature Erweiterungen und Verbesserungen im Bereich Performance und Developer Experience zeigt das Projekt einmal mehr, warum es eine zentrale Rolle für moderne, reaktive Angular Anwendungen spielt.</t>
+  </si>
+  <si>
+    <t>März 2026: Der große Schritt zu RxAngular v21
+Der wichtigste Meilenstein war ohne Zweifel der Release von RxAngular v21, der das Framework vollständig auf Angular v21 hebt.
+Damit einher gingen mehrere Verbesserungen:
+	 Full Angular 21 Support – vollständige Kompatibilität mit der neuesten Angular-Version
+	 Stabilisierte Virtual Views &amp; Virtual Scrolling
+	Verbesserte API &amp; Typisierung für einfacheren Einstieg
+	 Modernisierte Dokumentation und neue Demo-Beispiele
+Diese Änderungen legen die Grundlage für zukünftige Innovationen und machen RxAngular noch zugänglicher für neue Entwickler:innen.
+ Performance &amp; Rendering: Fokus auf Virtual Views
+Ein klarer Fokus seit März liegt auf der Weiterentwicklung der Virtual View / Virtual Scrolling Features.
+Mit den Releases Anfang und Mitte März wurden mehrere wichtige Features eingeführt:
+Neue Funktionen in @rx-angular/template
+	Unterstützung für scrollMargin im VirtualView (präzisere Steuerung des Viewports)
+	Runtime Enable/Disable für Virtual Views
+	Erweiterte Visibility-State-Tracking Features
+	Neue Outputs zur Reaktion auf Sichtbarkeitsänderungen
+Diese Verbesserungen sorgen für:
+	effizienteres Rendering großer Listen
+	bessere Integration in komplexe Layouts
+	noch feinere Kontrolle über UI-Updates
+Verbesserungen im State-Management
+Auch das Paket @rx-angular/state wurde gezielt erweitert.
+Neue Features umfassen:
+	Übergabe eines Injectors an rxState und rxEffects
+	Verbesserte Validierung und Options-Handling
+	Konsistente Integration mit Angulars Dependency Injection
+Diese Änderungen stärken die Position von RxAngular als leichtgewichtige, aber leistungsstarke Alternative zu klassischen State-Management-Lösungen.
+CDK &amp; SSR: Infrastruktur für moderne Web-Apps
+Auch im CDK‑Bereich gab es wichtige Fortschritte:
+	Einführung eines PLATFORM Tokens
+	Neue Utility: HydrationTracker für Server-Side Rendering (SSR) [
+	Verbesserte Konfigurierbarkeit von Render-Strategien
+Zusätzlich wurde:
+	SSR-Kompatibilität der Virtual Views finalisiert
+Das ist besonders relevant для moderne Angular-Anwendungen mit:
+	SEO-Anforderungen
+	initialer Ladeoptimierung
+	hybriden Rendering-Strategien
+Tooling &amp; Ökosystem
+Neben Core-Features wurde auch das Entwickler-Tooling verbessert:
+	Update des ESLint Plugins auf v3 mit aktualisierten Nx- und Angular-Abhängigkeiten
+	Konsolidierung der Paketversionen (z. B. cdk@21.1.0)
+	Laufende Dependency-Updates im gesamten Monorepo
+Damit bleibt RxAngular kompatibel mit aktuellen Toolchains und Framework-Versionen.
+RxAngular in der Community
+Auch weiterhin sind wir in der Community stark vertreten und haben an einigen Angular Events teilgenommen.
+Konferenzen &amp; Community-Events
+	NG Belgrade (7. Mai)
+	Angular Wroclaw (14. Mai)
+	ngPoznan (18. Mai)
+	ngLodz (20. Mai)
+	ngKato (21. Mai)
+	Angular Vienna Meetup (21. Mai)
+Blick nach vorne
+Die Roadmap zeigt spannende kommende Entwicklungen:
+	Instant Navigation (intelligentes Prefetching)
+	 esbuild Bundle Optimizer zur Reduktion der Bundle-Größe
+	weitere Optimierungen in Performance &amp; Rendering
+Fazit
+Seit März 2026 hat RxAngular vor allem in drei Bereichen große Fortschritte gemacht:
+	Framework-Modernisierung (v21 &amp; Angular-Kompatibilität)
+	Massive Verbesserungen bei Rendering &amp; Performance
+	Stärkung von SSR, Tooling und Developer Experience
+Mit diesem Release-Zyklus zeigt das Projekt eine klare Richtung:
+Hochperformante, reaktive und skalierbare Angular‑Applikationen ohne Kompromisse!
+ </t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>DSA-Monitor in ORF und Ö1</t>
+  </si>
+  <si>
+    <t>Unser erstes Dossier zu Kinder- und Jugendschutz nach dem DSA wurde in der ZIB Mittag und im Ö1-Mittagsjournal aufgegriffen.</t>
+  </si>
+  <si>
+    <t>Was zunächst technisch klingt, betrifft viele Menschen im Alltag: Wie sind Plattformen voreingestellt, wenn Jugendliche sie nutzen? Unser erstes DSA-Monitor-Dossier wurde von ORF und Ö1 aufgegriffen und zeigt, warum evidenzbasierte Analysen zur DSA-Durchsetzung auch öffentlich relevant sind.</t>
+  </si>
+  <si>
+    <t>Vor Kurzem haben wir auf diesem Blog ein erstes Ergebnis von DSA-Monitor vorgestellt: das Assessment „Private by Default, Protected by Design?“. Das Dossier hat nun unerwartet schnell mediale Aufmerksamkeit erhalten. Der ORF hat die Analyse aufgegriffen und sowohl in der „Zeit im Bild“ um 13:00 Uhr als auch im Ö1-Mittagsjournal darüber berichtet. Das zeigt, welche gesellschaftliche Relevanz auf den ersten Blick technisch oder regulatorisch wirkende Recherchen haben können.
+Hinter der vergleichenden Bewertung, wie Social-Media Plattformen die Kinder- und Jugendschutz-Vorgaben nach Artikel 28(4) DSA umsetzen, steht die Frage: "Wie sollten soziale Netzwerke aufgebaut sein, um Jugendliche besser zu schützen?"
+Diese Frage betrifft Eltern, die wissen wollen, womit ihre Kinder sich täglich auseinandersetzen. Sie betrifft Pädagog:innen, die mit den Folgen von Plattformdesign im Alltag umgehen. Und sie betrifft die Jugendlichen selbst, deren Schutz oft davon abhängt, ob eine Einstellung mühsam gesucht und manuell angepasst werden muss – oder ob sie von Anfang an greift.
+DSA-Monitor macht bekannte, aber schwer greifbare Fragen der Plattformregulierung durch evidenzbasierte Analysen sichtbar. Damit werden Grundlagen geschaffen, auf die Behörden, zivilgesellschaftliche Akteur und die öffentliche Debatte aufbauen können. Die mediale Aufmerksamkeit für unser erstes Dossier zeigt, dass dieser Ansatz auch über die Eben der Aufsicht hinaus relevant ist: Sie macht sichtbar, wie stark Standardeinstellungen, Registrierungsprozesse und Interface-Design den digitalen Alltag von Jugendlichen mitgestalten.
+Die Kernergebnisse zur Erinnerung: Während „private by default" auf allen vier untersuchten Plattformen konsequent umgesetzt ist, bleibt die Altersprüfung in der Regel auf eine einfache Selbstauskunft beschränkt. Zudem werden Informationen zu Schutzfunktionen, Risiken und Datennutzung häufig nicht umfassend, zugänglich und altersgerecht bereitgestellt. Engagement-fördernde Funktionen wie Autoplay, Streaks oder sichtbare Like-Zahlen sind größtenteils aktiv – obwohl die Leitlinien empfehlen, solche Mechanismen bei Minderjährigen nicht als Standard zu setzen.
+Den ZIB-Beitrag können Sie hier nachschauen: https://on.orf.at/video/14328150/16109362/instagram-und-co-zu-wenig-jugendschutz
+Den Beitrag im Ö1-Mittagsjournal können Sie hier nachhören: https://apis.observer.at/rtv/media/12377/0aff79b658</t>
+  </si>
+  <si>
+    <t>Digital Service Act, Kinder- und Jugendschutz</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>Erste Ergebnisse</t>
+  </si>
+  <si>
+    <t>Docs, Beispiele, Browser-Plugin</t>
+  </si>
+  <si>
+    <t>Das Projekt entwickelt eine Lösung, um Webinhalte mit verifizierbaren Metadaten auszustatten. So sollen Nutzer:innen feststellen können, ob Inhalte unverändert und von einer vertrauenswürdigen Quelle stammen.</t>
+  </si>
+  <si>
+    <t>Erste Zwischenergebnisse für das Projekt WebDataIntegrity</t>
+  </si>
+  <si>
+    <t>Pünklich zu den NetIdee Summer Talks werden hier erste Zwischenergebnisse des Projekts "WebDataIntegrity" präsentiert:
+Repository mit Docs inkl. Architekturdiagramm
+https://github.com/peacekeeper/webdataintegrity-docs
+Noch in Arbeit, beinhaltet einige Informationen über das Projekt, ein Architekturdiagramm, sowie Links zu Beispielen und weiteren Infos.
+Repository mit Beispiedaten
+https://github.com/peacekeeper/webdataintegrity-examples
+Diese Beispieldaten beinhalten eine DID, DID Document,Verifiable Presentation, Beispiel-Content (HTML, JPG, PDF), und die "Data Integrity" Signaturdatei, die den Content mit der DID verbindet.
+Repository mit Browser-Plugin
+https://github.com/peacekeeper/webdataintegrity-plugin
+Ein Browser-Plugin für Firefox, noch in Arbeit.</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>Hidden Dangers: Uncovering Security and Privacy Risks through Large-scale Mobile App Analysis</t>
+  </si>
+  <si>
+    <t>Large-scale mobile app analysis to find security and privacy issues</t>
+  </si>
+  <si>
+    <t>Smartphone apps have become essential for our daily lives, handling communication, finances, health data, and other sensitive data. To function, apps often connect with cloud backends or devices and thus embed information about their communication partners. In my thesis, I leverage this property to analyze apps at scale, uncovering security and privacy issues in the IoT ecosystem, local network permissions, and the supply chain. By responsibly disclosing my findings, I help to secure the ecosystem.</t>
   </si>
   <si>
     <t>Dissertation | PhD</t>
   </si>
   <si>
-    <t>AI | KI, Datenbank</t>
-[...5 lines deleted...]
-    <t>Technische Universität Wien</t>
+    <t>CC-BY</t>
+  </si>
+  <si>
+    <t>mobile Apps Android, mobile Apps iOS</t>
+  </si>
+  <si>
+    <t>Mobile Apps, Sicherheit | Privacy | Überwachung</t>
   </si>
   <si>
     <t>Techniker:innen</t>
   </si>
   <si>
-    <t>Zwischenbericht</t>
-[...219 lines deleted...]
-    <t>27.04.2026</t>
+    <t>Summary, Dissertation | PhD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -802,65 +837,65 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="100.118" bestFit="true" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="22" max="22" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="200.38" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="246.511" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="345.487" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="914.205" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="937.771" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="129.683" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="209.949" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -955,519 +990,521 @@
       <c r="N2"/>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3">
         <v>2025</v>
       </c>
       <c r="B3">
-        <v>8048</v>
+        <v>7863</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>35</v>
       </c>
-      <c r="N3" t="s">
+      <c r="N3"/>
+      <c r="O3" t="s">
         <v>36</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
-        <v>7940</v>
+        <v>7913</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>40</v>
       </c>
       <c r="L4"/>
       <c r="M4" t="s">
         <v>41</v>
       </c>
-      <c r="N4" t="s">
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4" t="s">
         <v>42</v>
       </c>
-      <c r="O4" t="s">
-[...2 lines deleted...]
-      <c r="P4" t="s">
+      <c r="R4" t="s">
         <v>43</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4"/>
       <c r="S4"/>
-      <c r="T4"/>
-      <c r="U4"/>
+      <c r="T4" t="s">
+        <v>44</v>
+      </c>
+      <c r="U4" t="s">
+        <v>45</v>
+      </c>
       <c r="V4"/>
       <c r="W4"/>
-      <c r="X4"/>
+      <c r="X4" t="s">
+        <v>46</v>
+      </c>
       <c r="Y4"/>
-      <c r="Z4"/>
+      <c r="Z4" t="s">
+        <v>47</v>
+      </c>
       <c r="AA4"/>
       <c r="AB4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5">
         <v>2025</v>
       </c>
       <c r="B5">
-        <v>7859</v>
+        <v>7723</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L5"/>
-      <c r="M5"/>
+      <c r="M5" t="s">
+        <v>50</v>
+      </c>
       <c r="N5"/>
-      <c r="O5"/>
+      <c r="O5" t="s">
+        <v>51</v>
+      </c>
       <c r="P5"/>
       <c r="Q5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="R5" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="S5"/>
+        <v>53</v>
+      </c>
+      <c r="S5" t="s">
+        <v>54</v>
+      </c>
       <c r="T5" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="U5" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="V5"/>
       <c r="W5"/>
       <c r="X5" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="Y5"/>
-      <c r="Z5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z5" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA5"/>
       <c r="AB5" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6">
         <v>2025</v>
       </c>
       <c r="B6">
-        <v>7728</v>
+        <v>7977</v>
       </c>
       <c r="C6" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L6"/>
       <c r="M6" t="s">
-        <v>56</v>
-[...11 lines deleted...]
-      <c r="R6"/>
+        <v>61</v>
+      </c>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6" t="s">
+        <v>62</v>
+      </c>
+      <c r="R6" t="s">
+        <v>63</v>
+      </c>
       <c r="S6"/>
-      <c r="T6"/>
-[...1 lines deleted...]
-      <c r="V6"/>
+      <c r="T6" t="s">
+        <v>64</v>
+      </c>
+      <c r="U6" t="s">
+        <v>65</v>
+      </c>
+      <c r="V6" t="s">
+        <v>66</v>
+      </c>
       <c r="W6"/>
-      <c r="X6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7">
         <v>2025</v>
       </c>
       <c r="B7">
-        <v>8031</v>
+        <v>7913</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L7"/>
       <c r="M7" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="N7"/>
+        <v>69</v>
+      </c>
+      <c r="N7" t="s">
+        <v>70</v>
+      </c>
       <c r="O7" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P7" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8">
         <v>2025</v>
       </c>
       <c r="B8">
-        <v>7733</v>
+        <v>7996</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L8"/>
       <c r="M8" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="N8"/>
       <c r="O8" t="s">
-        <v>70</v>
-[...14 lines deleted...]
-      <c r="U8" t="s">
         <v>75</v>
       </c>
-      <c r="V8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P8" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
       <c r="W8"/>
-      <c r="X8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8" t="s">
+      <c r="AA8"/>
+      <c r="AB8" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9">
         <v>2025</v>
       </c>
       <c r="B9">
-        <v>8018</v>
+        <v>7730</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="L9"/>
       <c r="M9" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
+        <v>80</v>
+      </c>
+      <c r="P9" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10">
-        <v>7716</v>
+        <v>8034</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>84</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>85</v>
+      </c>
+      <c r="N10" t="s">
         <v>86</v>
       </c>
-      <c r="L10"/>
-[...1 lines deleted...]
-      <c r="N10"/>
       <c r="O10" t="s">
         <v>87</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10" t="s">
+      <c r="P10" t="s">
         <v>88</v>
       </c>
-      <c r="R10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
       <c r="S10"/>
-      <c r="T10" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T10"/>
+      <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-      <c r="X10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11">
-        <v>7905</v>
+        <v>7761</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="L11"/>
-      <c r="M11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11"/>
       <c r="O11" t="s">
+        <v>91</v>
+      </c>
+      <c r="P11"/>
+      <c r="Q11" t="s">
+        <v>92</v>
+      </c>
+      <c r="R11" t="s">
+        <v>93</v>
+      </c>
+      <c r="S11" t="s">
+        <v>94</v>
+      </c>
+      <c r="T11" t="s">
+        <v>95</v>
+      </c>
+      <c r="U11" t="s">
         <v>96</v>
       </c>
-      <c r="P11" t="s">
+      <c r="V11" t="s">
+        <v>66</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11" t="s">
         <v>97</v>
       </c>
-      <c r="Q11"/>
-[...7 lines deleted...]
-      <c r="Y11" t="s">
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11" t="s">
         <v>98</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11"/>
       <c r="AB11" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">